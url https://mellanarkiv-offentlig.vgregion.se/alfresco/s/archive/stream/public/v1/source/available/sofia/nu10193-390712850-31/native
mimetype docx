--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -7,139 +7,137 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="55CFBA02" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:sectPr w:rsidR="00B65D92" w:rsidSect="00B65D92">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="36156E07" w14:textId="79A18B56" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="005274A2" w:rsidP="0082548F">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc256000261"/>
       <w:bookmarkStart w:id="2" w:name="_Toc256000232"/>
       <w:bookmarkStart w:id="3" w:name="_Toc256000203"/>
       <w:bookmarkStart w:id="4" w:name="_Toc256000174"/>
       <w:bookmarkStart w:id="5" w:name="_Toc256000145"/>
       <w:bookmarkStart w:id="6" w:name="_Toc256000116"/>
       <w:bookmarkStart w:id="7" w:name="_Toc256000087"/>
       <w:bookmarkStart w:id="8" w:name="_Toc256000058"/>
       <w:bookmarkStart w:id="9" w:name="_Toc256000029"/>
       <w:bookmarkStart w:id="10" w:name="_Toc256000000"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Nuklearmedicinska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> mätinstrument, handhavande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="67464BD7" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="26"/>
         </w:rPr>
         <w:id w:val="996546061"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="3C77C6D6" w14:textId="77777777" w:rsidR="0025432A" w:rsidRDefault="00B65D92" w:rsidP="0025432A">
+        <w:p w14:paraId="50E67A03" w14:textId="77777777" w:rsidR="00CD6260" w:rsidRDefault="00B65D92" w:rsidP="0025432A">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B65D92">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>Innehåll</w:t>
           </w:r>
           <w:r w:rsidR="0025432A">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
@@ -150,1580 +148,1577 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="0025432A">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2E74B5"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "2-3" \h \z </w:instrText>
           </w:r>
           <w:r w:rsidR="0025432A">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2E74B5"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="07E092D6" w14:textId="4887DB42" w:rsidR="0025432A" w:rsidRDefault="0025432A" w:rsidP="0082548F">
+        <w:p w14:paraId="254FC946" w14:textId="0FC78EBB" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532636" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729126" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Syfte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532636 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729126 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D6DDEA7" w14:textId="6281B599" w:rsidR="0025432A" w:rsidRDefault="0025432A" w:rsidP="0082548F">
+        <w:p w14:paraId="00E944E5" w14:textId="30FB9D20" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532637" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729127" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förändringar sedan föregående version</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532637 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729127 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B038E61" w14:textId="36526CA4" w:rsidR="0025432A" w:rsidRDefault="0025432A" w:rsidP="0082548F">
+        <w:p w14:paraId="1004BD17" w14:textId="66B7085B" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532638" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729128" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532638 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729128 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2279CD52" w14:textId="36B80094" w:rsidR="0025432A" w:rsidRDefault="0025432A" w:rsidP="0082548F">
+        <w:p w14:paraId="20D6E22B" w14:textId="214C57CC" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532639" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729129" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Åtgärder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532639 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729129 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35C69177" w14:textId="653F3DF3" w:rsidR="0025432A" w:rsidRDefault="0025432A" w:rsidP="0082548F">
+        <w:p w14:paraId="6EAF3D2F" w14:textId="53020C9C" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532640" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729130" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ansvar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532640 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729130 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DC7516F" w14:textId="4699A522" w:rsidR="0025432A" w:rsidRDefault="0025432A" w:rsidP="0082548F">
+        <w:p w14:paraId="53CB270D" w14:textId="7A154000" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532641" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729131" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>RAM GENE-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532641 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729131 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="028BC294" w14:textId="3351B30A" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="33A60067" w14:textId="2915CD1F" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532642" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729132" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handhavande</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532642 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729132 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46B46488" w14:textId="7ED5E592" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="026A51BA" w14:textId="52981ED6" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532643" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729133" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund och larmgränser</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532643 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729133 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11819B2A" w14:textId="03B64FF9" w:rsidR="0025432A" w:rsidRDefault="0025432A" w:rsidP="0082548F">
+        <w:p w14:paraId="43CE0C09" w14:textId="3286C94A" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532644" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729134" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>RADIAGEM 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532644 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729134 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="342A5800" w14:textId="03F29A8F" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="52B08957" w14:textId="22DC4C9A" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532645" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729135" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Start av enheten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532645 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729135 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="577EC540" w14:textId="269CCE92" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="5991B7CE" w14:textId="7EB12CC8" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532646" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729136" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mätning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532646 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729136 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35620C81" w14:textId="5E232E08" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="46453493" w14:textId="73C17E38" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532647" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729137" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund och larmgränser</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532647 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729137 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D868C0E" w14:textId="4995F44D" w:rsidR="0025432A" w:rsidRDefault="0025432A" w:rsidP="0082548F">
+        <w:p w14:paraId="67FEC3F7" w14:textId="5D3E13C7" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532648" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729138" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Berthold LB 124, NÄL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532648 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729138 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DB7AABB" w14:textId="470D0066" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="33B0CF65" w14:textId="088D521E" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532649" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729139" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Start och avstängning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532649 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729139 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A1DCA3D" w14:textId="70033CB7" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="2111286A" w14:textId="3A148BBA" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532650" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729140" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Val av mätläge</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532650 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729140 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33E434D7" w14:textId="700D81C1" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="2A48325E" w14:textId="7C5A9A1E" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532651" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729141" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mätning av dosrat, kontamination och avfall (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F436F7">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>μ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F436F7">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sv/h och cps)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532651 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729141 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54CBFC2A" w14:textId="54626B04" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="2EC0FB0B" w14:textId="75432DD0" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532652" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729142" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mätning av ytkontamination (Bq/cm</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F436F7">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F436F7">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532652 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729142 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3095ABDA" w14:textId="3DEE6F2B" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="3C6BA5FE" w14:textId="45D1420D" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532653" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729143" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund och larmgränser</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532653 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729143 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78EEA6CE" w14:textId="44377892" w:rsidR="0025432A" w:rsidRDefault="0025432A" w:rsidP="0082548F">
+        <w:p w14:paraId="08CBE8AE" w14:textId="2E21FBE0" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532654" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729144" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Radiation Alert Area Monitor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532654 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729144 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76821A27" w14:textId="5CC15E3E" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="11AA01CD" w14:textId="702D800B" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532655" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729145" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handhavande</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532655 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729145 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78324AF7" w14:textId="5A1DDC5D" w:rsidR="0025432A" w:rsidRDefault="0025432A">
+        <w:p w14:paraId="4213DDDB" w14:textId="42DA972D" w:rsidR="00CD6260" w:rsidRDefault="00CD6260" w:rsidP="00CD6260">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
             </w:tabs>
+            <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc179532656" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:hyperlink w:anchor="_Toc238729146" w:history="1">
+            <w:r w:rsidRPr="006A7E76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund och larmgränser</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc179532656 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238729146 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1732,258 +1727,272 @@
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="02FE3D2E" w14:textId="5AE91FDA" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="0025432A" w:rsidP="0025432A">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2E74B5"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
-            <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4F683304" w14:textId="77777777" w:rsidR="005274A2" w:rsidRPr="00B65D92" w:rsidRDefault="005274A2" w:rsidP="008F164B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc256000264"/>
       <w:bookmarkStart w:id="12" w:name="_Toc256000235"/>
       <w:bookmarkStart w:id="13" w:name="_Toc256000206"/>
       <w:bookmarkStart w:id="14" w:name="_Toc256000177"/>
       <w:bookmarkStart w:id="15" w:name="_Toc256000148"/>
       <w:bookmarkStart w:id="16" w:name="_Toc256000119"/>
       <w:bookmarkStart w:id="17" w:name="_Toc256000090"/>
       <w:bookmarkStart w:id="18" w:name="_Toc256000061"/>
       <w:bookmarkStart w:id="19" w:name="_Toc256000032"/>
       <w:bookmarkStart w:id="20" w:name="_Toc256000003"/>
       <w:bookmarkStart w:id="21" w:name="_Toc57095215"/>
       <w:bookmarkStart w:id="22" w:name="_Toc256000262"/>
       <w:bookmarkStart w:id="23" w:name="_Toc256000233"/>
       <w:bookmarkStart w:id="24" w:name="_Toc256000204"/>
       <w:bookmarkStart w:id="25" w:name="_Toc256000175"/>
       <w:bookmarkStart w:id="26" w:name="_Toc256000146"/>
       <w:bookmarkStart w:id="27" w:name="_Toc256000117"/>
       <w:bookmarkStart w:id="28" w:name="_Toc256000088"/>
       <w:bookmarkStart w:id="29" w:name="_Toc256000059"/>
       <w:bookmarkStart w:id="30" w:name="_Toc256000030"/>
       <w:bookmarkStart w:id="31" w:name="_Toc256000001"/>
       <w:bookmarkStart w:id="32" w:name="_Toc57095213"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc179532636"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc238729126"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7A0BAC" w14:textId="77777777" w:rsidR="005274A2" w:rsidRPr="00B65D92" w:rsidRDefault="005274A2" w:rsidP="008F164B">
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Att kunna handha de olika strålskyddsinstrumenten så att mätning av extern strålning från patienter, kontamination och avfall görs på korrekt sätt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7A33D3" w14:textId="3CD86F86" w:rsidR="00B65D92" w:rsidRDefault="005274A2" w:rsidP="008F164B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc179532637"/>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc238729127"/>
       <w:r>
         <w:t>Förändringar sedan föregående</w:t>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF58AA0" w14:textId="6E634A62" w:rsidR="008F164B" w:rsidRDefault="000D2DD4" w:rsidP="008F164B">
+    <w:p w14:paraId="2FF58AA0" w14:textId="2C6FE5CF" w:rsidR="008F164B" w:rsidRDefault="00B10657" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
       <w:r>
-        <w:t>Tagit bort instruktion för Berthold LB 122 och Berthold LB 123.</w:t>
+        <w:t>Uppdaterat antalet Berthold LB</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0940">
+        <w:t>124 som finns tillgängliga i NU-sjukvården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5862C2" w14:textId="1A3C3223" w:rsidR="000D2DD4" w:rsidRDefault="00DF4051" w:rsidP="008F164B">
+    <w:p w14:paraId="57A82571" w14:textId="0885DAD0" w:rsidR="00EA0940" w:rsidRPr="000D4C0F" w:rsidRDefault="00EA0940" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
       <w:r>
-        <w:t>Mindre ändring av tex i tabell 3.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Alert Area Monitor.</w:t>
+        <w:t xml:space="preserve">Tagit bort att mätinstrument ska täckas med plast vid mätning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4C0F">
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4C0F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000D4C0F" w:rsidRPr="000D4C0F">
+        <w:t>α/β-strålande nuklider.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D272E8A" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc256000263"/>
       <w:bookmarkStart w:id="36" w:name="_Toc256000234"/>
       <w:bookmarkStart w:id="37" w:name="_Toc256000205"/>
       <w:bookmarkStart w:id="38" w:name="_Toc256000176"/>
       <w:bookmarkStart w:id="39" w:name="_Toc256000147"/>
       <w:bookmarkStart w:id="40" w:name="_Toc256000118"/>
       <w:bookmarkStart w:id="41" w:name="_Toc256000089"/>
       <w:bookmarkStart w:id="42" w:name="_Toc256000060"/>
       <w:bookmarkStart w:id="43" w:name="_Toc256000031"/>
       <w:bookmarkStart w:id="44" w:name="_Toc256000002"/>
       <w:bookmarkStart w:id="45" w:name="_Toc57095214"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc179532638"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc238729128"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2331489D" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>nuklearmedicinskt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> arbete finns risk för exponering för strålning. På nuklearmedicin på NÄL och Uddevalla sjukhus finns flera mätinstrument, s.k. strålskyddsinstrument, som används i det dagliga arbetet för detektion av radioaktivitet. All berörd personal ska kunna handha avdelningens strålskyddsinstrument på ett från strålskyddssynpunkt tillfredsställande sätt.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131D7642" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc256000265"/>
       <w:bookmarkStart w:id="48" w:name="_Toc256000236"/>
       <w:bookmarkStart w:id="49" w:name="_Toc256000207"/>
       <w:bookmarkStart w:id="50" w:name="_Toc256000178"/>
       <w:bookmarkStart w:id="51" w:name="_Toc256000149"/>
       <w:bookmarkStart w:id="52" w:name="_Toc256000120"/>
       <w:bookmarkStart w:id="53" w:name="_Toc256000091"/>
       <w:bookmarkStart w:id="54" w:name="_Toc256000062"/>
       <w:bookmarkStart w:id="55" w:name="_Toc256000033"/>
       <w:bookmarkStart w:id="56" w:name="_Toc256000004"/>
       <w:bookmarkStart w:id="57" w:name="_Toc57095216"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc179532639"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc238729129"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Åtgärder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="6C4E8C61" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Vid misstanke om felvärde eller om instrumentet inte beter sig som vanligt kontakta tjänstgörande sjukhusfysiker. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6C4D3E" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc256000266"/>
       <w:bookmarkStart w:id="60" w:name="_Toc256000237"/>
       <w:bookmarkStart w:id="61" w:name="_Toc256000208"/>
       <w:bookmarkStart w:id="62" w:name="_Toc256000179"/>
       <w:bookmarkStart w:id="63" w:name="_Toc256000150"/>
       <w:bookmarkStart w:id="64" w:name="_Toc256000121"/>
       <w:bookmarkStart w:id="65" w:name="_Toc256000092"/>
       <w:bookmarkStart w:id="66" w:name="_Toc256000063"/>
       <w:bookmarkStart w:id="67" w:name="_Toc256000034"/>
       <w:bookmarkStart w:id="68" w:name="_Toc256000005"/>
       <w:bookmarkStart w:id="69" w:name="_Toc57095217"/>
-      <w:bookmarkStart w:id="70" w:name="_Toc179532640"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc238729130"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="01DBFB80" w14:textId="551D8214" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Sektionsledare på respektive </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>nuklearmedicinsk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1993,61 +2002,60 @@
       <w:r w:rsidR="00B7253C">
         <w:t>Batteri byts vid behov.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> Sjukhusfysiker utför konstanskontroll och skickar instrumenten för kalibrering vid behov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4C04E9" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B"/>
     <w:p w14:paraId="52654D51" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1353F1C6" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Toc57095218"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc179532641"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc238729131"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C63AC89" wp14:editId="76DEDD3B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C63AC89" wp14:editId="76DEDD3B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4625951</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>9525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1466850" cy="1804670"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21433"/>
                 <wp:lineTo x="21319" y="21433"/>
                 <wp:lineTo x="21319" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="71" name="Bildobjekt 71" descr="En bild som visar mätare, klocka  Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2107,117 +2115,117 @@
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="166EE823" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">RAM GENE-1 används till mätning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>dosrat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>, kontamination och radioaktivt avfall. Instrumentet förvaras i överräckningsskåpet mellan berednings- och dispenseringsrummet på NÄL och i injektionsrummet på Uddevalla sjukhus. Efter användning utanför förvaringsplatsen ska instrumentet tillbaka till sin ursprungliga plats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37CC4AD3" w14:textId="0B7FE9A0" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="008F164B" w:rsidP="008F164B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Toc256000268"/>
       <w:bookmarkStart w:id="84" w:name="_Toc256000239"/>
       <w:bookmarkStart w:id="85" w:name="_Toc256000210"/>
       <w:bookmarkStart w:id="86" w:name="_Toc256000181"/>
       <w:bookmarkStart w:id="87" w:name="_Toc256000152"/>
       <w:bookmarkStart w:id="88" w:name="_Toc256000123"/>
       <w:bookmarkStart w:id="89" w:name="_Toc256000094"/>
       <w:bookmarkStart w:id="90" w:name="_Toc256000065"/>
       <w:bookmarkStart w:id="91" w:name="_Toc256000036"/>
       <w:bookmarkStart w:id="92" w:name="_Toc256000007"/>
       <w:bookmarkStart w:id="93" w:name="_Toc57095219"/>
-      <w:bookmarkStart w:id="94" w:name="_Toc179532642"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc238729132"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EDA1BFD" wp14:editId="36988616">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EDA1BFD" wp14:editId="36988616">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4673324</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>147237</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1466850" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="19722"/>
                     <wp:lineTo x="21319" y="19722"/>
                     <wp:lineTo x="21319" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="1" name="Textruta 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1466850" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="66F52D74" w14:textId="2FF9EF2E" w:rsidR="00B65D92" w:rsidRPr="00193BE8" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
                             <w:pPr>
-                              <w:pStyle w:val="Beskrivning"/>
+                              <w:pStyle w:val="Caption"/>
                               <w:ind w:left="0" w:right="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:noProof/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00193BE8">
                               <w:rPr>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Figur </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00193BE8">
                               <w:rPr>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
@@ -2271,56 +2279,56 @@
                                 <w:iCs w:val="0"/>
                               </w:rPr>
                               <w:t>RAM GENE-1.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5EDA1BFD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:368pt;margin-top:11.6pt;width:115.5pt;height:.05pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8BydkFAIAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L066NSiMOEWWIsOA&#10;oC2QDj0rshQbkEWNUmJnXz9KtpOt22nYRaZF6lF872lx3zWGnRT6GmzBZ5MpZ8pKKGt7KPi3l82H&#10;O858ELYUBqwq+Fl5fr98/27RulzdQAWmVMgIxPq8dQWvQnB5lnlZqUb4CThlKakBGxHoFw9ZiaIl&#10;9MZkN9PpPGsBS4cglfe0+9An+TLha61keNLaq8BMweluIa2Y1n1cs+VC5AcUrqrlcA3xD7doRG2p&#10;6QXqQQTBjlj/AdXUEsGDDhMJTQZa11KlGWia2fTNNLtKOJVmIXK8u9Dk/x+sfDzt3DOy0H2GjgSM&#10;hLTO55424zydxiZ+6aaM8kTh+UKb6gKT8dCn+fzullKScvOPtxEjux516MMXBQ2LQcGRNElUidPW&#10;h750LImdPJi63NTGxJ+YWBtkJ0H6tVUd1AD+W5WxsdZCPNUDxp3sOkeMQrfvhuH2UJ5pZoTeDt7J&#10;TU2NtsKHZ4GkP81Cng5PtGgDbcFhiDirAH/8bT/WkyyU5awlPxXcfz8KVJyZr5YEi+YbAxyD/RjY&#10;Y7MGGnFGr8XJFNIBDGYMNULzSlZfxS6UElZSr4KHMVyH3tX0VKRarVIRWcyJsLU7JyP0SOhL9yrQ&#10;DXIEUvERRqeJ/I0qfW3Sxa2OgShOkkVCexYHnsmeSfThKUX///qfqq4PfvkTAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDkhbbm4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVI&#10;qrSEOFVVwQEuFaGX3tzYjQPxOrKdNvw921M57uxo5k25mmzPTtqHzqGAp1kCTGPjVIetgN3X2+MS&#10;WIgSlewdagG/OsCqur0pZaHcGT/1qY4toxAMhRRgYhwKzkNjtJVh5gaN9Ds6b2Wk07dceXmmcNvz&#10;NElybmWH1GDkoDdGNz/1aAVs5/uteRiPrx/reebfd+Mm/25rIe7vpvULsKineDXDBZ/QoSKmgxtR&#10;BdYLWGQ5bYkC0iwFRobnfEHC4SJkwKuS/19Q/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB8BydkFAIAADgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDkhbbm4AAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" stroked="f">
+              <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:368pt;margin-top:11.6pt;width:115.5pt;height:.05pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8BydkFAIAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L066NSiMOEWWIsOA&#10;oC2QDj0rshQbkEWNUmJnXz9KtpOt22nYRaZF6lF872lx3zWGnRT6GmzBZ5MpZ8pKKGt7KPi3l82H&#10;O858ELYUBqwq+Fl5fr98/27RulzdQAWmVMgIxPq8dQWvQnB5lnlZqUb4CThlKakBGxHoFw9ZiaIl&#10;9MZkN9PpPGsBS4cglfe0+9An+TLha61keNLaq8BMweluIa2Y1n1cs+VC5AcUrqrlcA3xD7doRG2p&#10;6QXqQQTBjlj/AdXUEsGDDhMJTQZa11KlGWia2fTNNLtKOJVmIXK8u9Dk/x+sfDzt3DOy0H2GjgSM&#10;hLTO55424zydxiZ+6aaM8kTh+UKb6gKT8dCn+fzullKScvOPtxEjux516MMXBQ2LQcGRNElUidPW&#10;h750LImdPJi63NTGxJ+YWBtkJ0H6tVUd1AD+W5WxsdZCPNUDxp3sOkeMQrfvhuH2UJ5pZoTeDt7J&#10;TU2NtsKHZ4GkP81Cng5PtGgDbcFhiDirAH/8bT/WkyyU5awlPxXcfz8KVJyZr5YEi+YbAxyD/RjY&#10;Y7MGGnFGr8XJFNIBDGYMNULzSlZfxS6UElZSr4KHMVyH3tX0VKRarVIRWcyJsLU7JyP0SOhL9yrQ&#10;DXIEUvERRqeJ/I0qfW3Sxa2OgShOkkVCexYHnsmeSfThKUX///qfqq4PfvkTAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDkhbbm4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVI&#10;qrSEOFVVwQEuFaGX3tzYjQPxOrKdNvw921M57uxo5k25mmzPTtqHzqGAp1kCTGPjVIetgN3X2+MS&#10;WIgSlewdagG/OsCqur0pZaHcGT/1qY4toxAMhRRgYhwKzkNjtJVh5gaN9Ds6b2Wk07dceXmmcNvz&#10;NElybmWH1GDkoDdGNz/1aAVs5/uteRiPrx/reebfd+Mm/25rIe7vpvULsKineDXDBZ/QoSKmgxtR&#10;BdYLWGQ5bYkC0iwFRobnfEHC4SJkwKuS/19Q/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB8BydkFAIAADgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDkhbbm4AAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="66F52D74" w14:textId="2FF9EF2E" w:rsidR="00B65D92" w:rsidRPr="00193BE8" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
                       <w:pPr>
-                        <w:pStyle w:val="Beskrivning"/>
+                        <w:pStyle w:val="Caption"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:noProof/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00193BE8">
                         <w:rPr>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Figur </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00193BE8">
                         <w:rPr>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
@@ -2378,141 +2386,149 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="through"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:t>Handhavande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
-    <w:p w14:paraId="335F5EC3" w14:textId="3DD8E9D8" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="335F5EC3" w14:textId="3DD8E9D8" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Tryck ON/OFF för att starta mätaren. Visas BAT vid start av instrumentet ska batteribyte göras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC33E12" w14:textId="1FC2B3FE" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="6CC33E12" w14:textId="1FC2B3FE" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Se till att mätaren mäter i rätt enhet för ändamålet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19313393" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="19313393" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Mätaren kan mäta med två olika enheter, µ</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Sv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">/h och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>cps</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>. När hatten är på mäter den i µ</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Sv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">/h och då hatten är av mäter den i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>cps</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F944BC6" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0F944BC6" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Vilken inställning som är vald syns tydlig på mätaren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472B9557" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="472B9557" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Vid avsökning mät nära, ett riktvärde på hastigheten är 5 cm/s. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0CFD19" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="6E0CFD19" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">En LED lampa över skärmen blinkar varje gång en foton detekteras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0356A7C4" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0356A7C4" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Varje ljudsignal motsvarar en uppmätt foton. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6EAB19" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="2E6EAB19" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Tryck på knappen </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CC2BE81" wp14:editId="4613341A">
             <wp:extent cx="184150" cy="171450"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="3" name="Bildobjekt 10" descr="larm"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1705018575" name="Picture 17" descr="larm"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -2529,82 +2545,84 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="184150" cy="171450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> för att starta, alternativt stänga av ljudet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A6ADF4" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="66A6ADF4" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Vid förhöjda nivåer larmar mätaren, se Tabell 2 för bakgrund och larmgräns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236C5B9C" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="236C5B9C" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Tryck ON/OFF för att stänga av mätaren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F032DB7" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="95" w:name="_Toc256000269"/>
       <w:bookmarkStart w:id="96" w:name="_Toc256000240"/>
       <w:bookmarkStart w:id="97" w:name="_Toc256000211"/>
       <w:bookmarkStart w:id="98" w:name="_Toc256000182"/>
       <w:bookmarkStart w:id="99" w:name="_Toc256000153"/>
       <w:bookmarkStart w:id="100" w:name="_Toc256000124"/>
       <w:bookmarkStart w:id="101" w:name="_Toc256000095"/>
       <w:bookmarkStart w:id="102" w:name="_Toc256000066"/>
       <w:bookmarkStart w:id="103" w:name="_Toc256000037"/>
       <w:bookmarkStart w:id="104" w:name="_Toc256000008"/>
       <w:bookmarkStart w:id="105" w:name="_Toc57095220"/>
-      <w:bookmarkStart w:id="106" w:name="_Toc179532643"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc238729133"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Bakgrund och larmgränser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
     </w:p>
     <w:p w14:paraId="07FD883F" w14:textId="45324424" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
       <w:r w:rsidRPr="002C0FF0">
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:instrText xml:space="preserve"> REF _Ref36188704 \h </w:instrText>
@@ -2620,51 +2638,51 @@
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> visas bakgrundsvärden samt larmgränser för RAM GENE-1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2460864C" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="260CC7EF" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00201803" w:rsidRDefault="00B65D92" w:rsidP="008F164B">
       <w:pPr>
-        <w:pStyle w:val="Beskrivning"/>
+        <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="107" w:name="_Ref36188704"/>
       <w:r w:rsidRPr="00201803">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabell </w:t>
       </w:r>
       <w:r w:rsidRPr="00201803">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00201803">
@@ -2717,424 +2735,414 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Bakgrund och larmgräns för RAM GENE-1.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2692"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="0DAD07D5" w14:textId="77777777" w:rsidTr="00625168">
+      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="0DAD07D5" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="535EE9C0" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B3A40FD" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04DC2CBD" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Larmgräns</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="7C0F1250" w14:textId="77777777" w:rsidTr="00625168">
+      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="7C0F1250" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4212408F" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>µ</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5143810B" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1–0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25BA6DB2" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="14F2B0DB" w14:textId="77777777" w:rsidTr="00625168">
+      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="14F2B0DB" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="693E804B" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cps</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DCCB98E" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0–1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51F73D2C" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D777C4E" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE87F66" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="116C3556" w14:textId="3EC97A48" w:rsidR="00B65D92" w:rsidRPr="000F0292" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Rubrik2Char"/>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="108" w:name="_Toc57095221"/>
       <w:bookmarkStart w:id="109" w:name="_Toc256000270"/>
       <w:bookmarkStart w:id="110" w:name="_Toc256000241"/>
       <w:bookmarkStart w:id="111" w:name="_Toc256000212"/>
       <w:bookmarkStart w:id="112" w:name="_Toc256000183"/>
       <w:bookmarkStart w:id="113" w:name="_Toc256000154"/>
       <w:bookmarkStart w:id="114" w:name="_Toc256000125"/>
       <w:bookmarkStart w:id="115" w:name="_Toc256000096"/>
       <w:bookmarkStart w:id="116" w:name="_Toc256000067"/>
       <w:bookmarkStart w:id="117" w:name="_Toc256000038"/>
       <w:bookmarkStart w:id="118" w:name="_Toc256000009"/>
-      <w:bookmarkStart w:id="119" w:name="_Toc179532644"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc238729134"/>
       <w:r w:rsidRPr="000F0292">
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
         <w:t>RADIAGEM 2000</w:t>
       </w:r>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:r w:rsidRPr="000F0292">
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F46F071" w14:textId="5264E091" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="000F0292" w:rsidP="000F0292">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0292">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69C2B018" wp14:editId="45F3F8E2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69C2B018" wp14:editId="45F3F8E2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5025666</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3230</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1448435" cy="1752600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21365"/>
                 <wp:lineTo x="21306" y="21365"/>
                 <wp:lineTo x="21306" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="20" name="Bildobjekt 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3173,155 +3181,157 @@
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="000F0292">
         <w:t xml:space="preserve">RADIAGEM 2000 används till mätning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B65D92" w:rsidRPr="000F0292">
         <w:t>dosrat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B65D92" w:rsidRPr="000F0292">
         <w:t>, kontamination och radioaktivt avfall. Instrumentet förvaras i dispenseringsrummet på NÄL och i slussen på Uddevalla sjukhus. Efter användning utanför förvaringsplatsen ska instrumentet tillbaka till sin ursprungliga plats</w:t>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8314D6" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="120" w:name="_Toc256000271"/>
       <w:bookmarkStart w:id="121" w:name="_Toc256000242"/>
       <w:bookmarkStart w:id="122" w:name="_Toc256000213"/>
       <w:bookmarkStart w:id="123" w:name="_Toc256000184"/>
       <w:bookmarkStart w:id="124" w:name="_Toc256000155"/>
       <w:bookmarkStart w:id="125" w:name="_Toc256000126"/>
       <w:bookmarkStart w:id="126" w:name="_Toc256000097"/>
       <w:bookmarkStart w:id="127" w:name="_Toc256000068"/>
       <w:bookmarkStart w:id="128" w:name="_Toc256000039"/>
       <w:bookmarkStart w:id="129" w:name="_Toc256000010"/>
       <w:bookmarkStart w:id="130" w:name="_Toc57095222"/>
-      <w:bookmarkStart w:id="131" w:name="_Toc179532645"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc238729135"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Start av enheten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C34443" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="78016A92" w14:textId="4313CD1D" w:rsidR="6CCF5DBC" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Kontrollera att enheten är hel och ren och att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>proben</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> är korrekt ansluten om denna ska användas vid mätningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581E951B" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="581E951B" w14:textId="5D960AA0" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BB3617E" wp14:editId="56024307">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BB3617E" wp14:editId="56024307">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5478780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>333375</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1506855" cy="342900"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="20400"/>
                     <wp:lineTo x="21300" y="20400"/>
                     <wp:lineTo x="21300" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="22" name="Textruta 22"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1506855" cy="342900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="63439252" w14:textId="1D553CD9" w:rsidR="00B65D92" w:rsidRPr="00193BE8" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
                             <w:pPr>
-                              <w:pStyle w:val="Beskrivning"/>
+                              <w:pStyle w:val="Caption"/>
                               <w:ind w:left="0" w:right="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:noProof/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00193BE8">
                               <w:rPr>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Figur </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00193BE8">
                               <w:rPr>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
@@ -3362,56 +3372,56 @@
                               </w:rPr>
                               <w:t>. RADIAGEM 2000.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7BB3617E" id="Textruta 22" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:431.4pt;margin-top:26.25pt;width:118.65pt;height:27pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmQbz4FAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkS9EZcYosRYYB&#10;QVsgHXpWZDkWIIsapcTOfv0ofyRdt9Owi0SJFMn3+LS4a2vDTgq9Bpvz6STlTFkJhbaHnH9/3ny4&#10;5cwHYQthwKqcn5Xnd8v37xaNy9QMKjCFQkZJrM8al/MqBJcliZeVqoWfgFOWnCVgLQId8ZAUKBrK&#10;XptklqY3SQNYOASpvKfb+97Jl13+slQyPJalV4GZnFNvoVuxW/dxTZYLkR1QuErLoQ3xD13UQlsq&#10;ekl1L4JgR9R/pKq1RPBQhomEOoGy1FJ1GAjNNH2DZlcJpzosRI53F5r8/0srH04794QstF+gpQFG&#10;QhrnM0+XEU9bYh136pSRnyg8X2hTbWAyPpqnN7fzOWeSfB8/zT6nHa/J9bVDH74qqFk0co40lo4t&#10;cdr6QBUpdAyJxTwYXWy0MfEQHWuD7CRohE2lg4o90ovfooyNsRbiq94db5IrlGiFdt8yXbyCuYfi&#10;TOgRemF4Jzea6m2FD08CSQkEmNQdHmkpDTQ5h8HirAL8+bf7GE8DIi9nDSkr5/7HUaDizHyzNLoo&#10;w9HA0diPhj3WayCkU/o3TnYmPcBgRrNEqF9I9KtYhVzCSqqV8zCa69Drmz6NVKtVF0RicyJs7c7J&#10;mHrk9bl9EeiGqQSa5wOMmhPZm+H0sQOnPW/DgaTZDWT4RlH7r89d1PWzL38BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAn1LD14AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EIvpZFs&#10;sAmu5dAm7a095IecFWtjm1grI8mx8/ZVTu1thx1mvilXs+nZFZ3vLElIFgIYUm11R42Ew/7rdQnM&#10;B0Va9ZZQwg09rKrHh1IV2k60xesuNCyGkC+UhDaEoeDc1y0a5Rd2QIq/s3VGhShdw7VTUww3PU+F&#10;yLlRHcWGVg24brG+7EYjId+4cdrS+mVz+PxWP0OTHj9uRymfn+b3N2AB5/Bnhjt+RIcqMp3sSNqz&#10;XsIyTyN6kJClGbC7IREiAXaKl8gz4FXJ/2+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBmQbz4FAIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAn1LD14AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="7BB3617E" id="Textruta 22" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:431.4pt;margin-top:26.25pt;width:118.65pt;height:27pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmQbz4FAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkS9EZcYosRYYB&#10;QVsgHXpWZDkWIIsapcTOfv0ofyRdt9Owi0SJFMn3+LS4a2vDTgq9Bpvz6STlTFkJhbaHnH9/3ny4&#10;5cwHYQthwKqcn5Xnd8v37xaNy9QMKjCFQkZJrM8al/MqBJcliZeVqoWfgFOWnCVgLQId8ZAUKBrK&#10;XptklqY3SQNYOASpvKfb+97Jl13+slQyPJalV4GZnFNvoVuxW/dxTZYLkR1QuErLoQ3xD13UQlsq&#10;ekl1L4JgR9R/pKq1RPBQhomEOoGy1FJ1GAjNNH2DZlcJpzosRI53F5r8/0srH04794QstF+gpQFG&#10;QhrnM0+XEU9bYh136pSRnyg8X2hTbWAyPpqnN7fzOWeSfB8/zT6nHa/J9bVDH74qqFk0co40lo4t&#10;cdr6QBUpdAyJxTwYXWy0MfEQHWuD7CRohE2lg4o90ovfooyNsRbiq94db5IrlGiFdt8yXbyCuYfi&#10;TOgRemF4Jzea6m2FD08CSQkEmNQdHmkpDTQ5h8HirAL8+bf7GE8DIi9nDSkr5/7HUaDizHyzNLoo&#10;w9HA0diPhj3WayCkU/o3TnYmPcBgRrNEqF9I9KtYhVzCSqqV8zCa69Drmz6NVKtVF0RicyJs7c7J&#10;mHrk9bl9EeiGqQSa5wOMmhPZm+H0sQOnPW/DgaTZDWT4RlH7r89d1PWzL38BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAn1LD14AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EIvpZFs&#10;sAmu5dAm7a095IecFWtjm1grI8mx8/ZVTu1thx1mvilXs+nZFZ3vLElIFgIYUm11R42Ew/7rdQnM&#10;B0Va9ZZQwg09rKrHh1IV2k60xesuNCyGkC+UhDaEoeDc1y0a5Rd2QIq/s3VGhShdw7VTUww3PU+F&#10;yLlRHcWGVg24brG+7EYjId+4cdrS+mVz+PxWP0OTHj9uRymfn+b3N2AB5/Bnhjt+RIcqMp3sSNqz&#10;XsIyTyN6kJClGbC7IREiAXaKl8gz4FXJ/2+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBmQbz4FAIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAn1LD14AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="63439252" w14:textId="1D553CD9" w:rsidR="00B65D92" w:rsidRPr="00193BE8" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
                       <w:pPr>
-                        <w:pStyle w:val="Beskrivning"/>
+                        <w:pStyle w:val="Caption"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:noProof/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00193BE8">
                         <w:rPr>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Figur </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00193BE8">
                         <w:rPr>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
@@ -3457,72 +3467,69 @@
                 </v:textbox>
                 <w10:wrap type="through" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Kontrollera att det svarta gummiskyddet på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>proben</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> sitter fast och är intakt (vid arbete med </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
-        <w:t xml:space="preserve">Tc). Efter arbete med α/β-strålande nuklider ska gummiskyddet tas bort och </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> täckas med ett tunt plastskydd för att förhindra kontaminering av instrumentet. Tossa, handske eller liknande fungerar. </w:t>
+        <w:t xml:space="preserve">Tc). </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC09E7">
+        <w:t>Vid mätning av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65D92">
+        <w:t xml:space="preserve"> α/β-strålande nuklider ska gummiskyddet tas bort </w:t>
+      </w:r>
+      <w:r w:rsidR="00611DB6">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5288C">
+        <w:t xml:space="preserve">OBS! var försiktig vid mätning så att instrumentet inte kontamineras).    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284B13B0" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="284B13B0" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Starta enheten genom att hålla inne </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AFDD879" wp14:editId="17664C76">
             <wp:extent cx="161925" cy="142875"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="25" name="Bildobjekt 25" descr="startstopp"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1406301708" name="Picture 2" descr="startstopp"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -3540,53 +3547,54 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161925" cy="142875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> ON/OFF tills enheten piper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633F0979" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="633F0979" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Batterinivån visas vid uppstart och värdet kan läsas av under en kort stund då batterisymbolen </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A900EAD" wp14:editId="138FEB73">
             <wp:extent cx="371475" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="24" name="Bildobjekt 24" descr="dd"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="746542936" name="Picture 3" descr="dd"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -3604,53 +3612,54 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="371475" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> är synlig. Är batterinivån &lt;10% ska batteribyte göras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045B4C30" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="045B4C30" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Vid uppstart blinkar enheten i de röda rutorna, se figur nedan, det är möjligt att byta enhet genom långa knapptryck på pilknapparna </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13486423" wp14:editId="5B363F85">
             <wp:extent cx="133350" cy="190500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="23" name="Bildobjekt 23" descr="pil"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="419962226" name="Picture 4" descr="pil"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -3722,53 +3731,54 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="136525" cy="187325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D869020" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="3D869020" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A4364F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">EXT indikerar att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>proben</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> är ansluten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E53E86D" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24087E68" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:keepNext/>
@@ -3907,59 +3917,59 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Display för RADIAGEM 2000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCC7BA5" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BB033CC" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Om batterisymbolen blinkar är det dags att byta batteri.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BFDE33" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">När enheten slutat blinka tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24E7C0B1" wp14:editId="69D8019B">
             <wp:extent cx="190500" cy="171450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="65" name="Bildobjekt 65" descr="larm"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="351018545" name="Picture 9" descr="larm"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -3978,183 +3988,201 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="190500" cy="171450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> ALARM för att starta ljudet. Visas ljudikonen på skärmen är ljudet på. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BBE9C6" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Utför mätningen enligt nedan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0420F5" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="2129522A" w14:textId="77777777" w:rsidR="003B548D" w:rsidRDefault="003B548D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="132" w:name="_Toc256000272"/>
       <w:bookmarkStart w:id="133" w:name="_Toc256000243"/>
       <w:bookmarkStart w:id="134" w:name="_Toc256000214"/>
       <w:bookmarkStart w:id="135" w:name="_Toc256000185"/>
       <w:bookmarkStart w:id="136" w:name="_Toc256000156"/>
       <w:bookmarkStart w:id="137" w:name="_Toc256000127"/>
       <w:bookmarkStart w:id="138" w:name="_Toc256000098"/>
       <w:bookmarkStart w:id="139" w:name="_Toc256000069"/>
       <w:bookmarkStart w:id="140" w:name="_Toc256000040"/>
       <w:bookmarkStart w:id="141" w:name="_Toc256000011"/>
       <w:bookmarkStart w:id="142" w:name="_Toc57095223"/>
-      <w:bookmarkStart w:id="143" w:name="_Toc179532646"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0420F5" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="143" w:name="_Toc238729136"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Mätning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
     </w:p>
-    <w:p w14:paraId="6571212E" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="6571212E" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="003B548D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Kontrollera att rätt enhet är vald för mätningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4012DB2C" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="4012DB2C" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="003B548D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="2127"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="1560" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>prob</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> kan man mäta aktiviteten i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>counts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> per second (c/s) eller per ytenhet (Bq/cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6EEB52" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="2E6EEB52" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="003B548D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="2127"/>
+        <w:ind w:left="1560" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Utan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>prob</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> mäts dosraten (doshastigheten) i µ</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Sv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>/h.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70467570" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="70467570" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="003B548D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t>För instrumentet över arbetsytan med röd markering uppåt, så nära som möjligt utan att riskera kontamination av instrumentet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1442EC" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="5A1442EC" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="003B548D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Varje ljudsignal signalerar en uppmätt foton och att lyssna efter aktivitet är det säkraste och snabbaste sättet att upptäcka kontamination av arbetsytan. Displayen visar också förhöjda nivåer av aktivitet men det sker något fördröjt så för att få ett pålitligt värde bör man vänta 5 – 10 sekunder utan att flytta instrumentet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56582DAD" w14:textId="43E3A543" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="56582DAD" w14:textId="43E3A543" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="003B548D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Vid förhöjda nivåer larmar mätaren, </w:t>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:instrText xml:space="preserve"> REF _Ref18396602 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="000F0292" w:rsidRPr="002C0FF0">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -4169,53 +4197,54 @@
       <w:r w:rsidRPr="002C0FF0">
         <w:t xml:space="preserve">Tabell </w:t>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t>för bakgrund och larmgräns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDD2CCD" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0FDD2CCD" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="003B548D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Efter avsökning stängs instrumentet av genom att hålla inne </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EC27B74" wp14:editId="2606CEBC">
             <wp:extent cx="171450" cy="142875"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="70" name="Bildobjekt 70" descr="startstopp"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="624082697" name="Picture 11" descr="startstopp"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -4235,64 +4264,64 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="171450" cy="142875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> ON/OFF tills enheten piper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="330C7DFA" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="144" w:name="_Toc256000273"/>
       <w:bookmarkStart w:id="145" w:name="_Toc256000244"/>
       <w:bookmarkStart w:id="146" w:name="_Toc256000215"/>
       <w:bookmarkStart w:id="147" w:name="_Toc256000186"/>
       <w:bookmarkStart w:id="148" w:name="_Toc256000157"/>
       <w:bookmarkStart w:id="149" w:name="_Toc256000128"/>
       <w:bookmarkStart w:id="150" w:name="_Toc256000099"/>
       <w:bookmarkStart w:id="151" w:name="_Toc256000070"/>
       <w:bookmarkStart w:id="152" w:name="_Toc256000041"/>
       <w:bookmarkStart w:id="153" w:name="_Toc256000012"/>
       <w:bookmarkStart w:id="154" w:name="_Toc57095224"/>
-      <w:bookmarkStart w:id="155" w:name="_Toc179532647"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc238729137"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Bakgrund och larmgränser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
     </w:p>
     <w:p w14:paraId="0149C0EE" w14:textId="30A8CB86" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:r w:rsidRPr="002C0FF0">
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:instrText xml:space="preserve"> REF _Ref18396602 \h </w:instrText>
@@ -4308,51 +4337,51 @@
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0FF0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> visas bakgrundsvärden samt larmgränser för RADIAGEM 2000. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057B2D87" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="618E36F6" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00116639" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Beskrivning"/>
+        <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="156" w:name="_Ref18396602"/>
       <w:r w:rsidRPr="00116639">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabell </w:t>
       </w:r>
       <w:r w:rsidRPr="00116639">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00116639">
         <w:rPr>
@@ -4404,273 +4433,266 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Bakgrund och larmgräns för RADIAGEM 2000.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2692"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="6B0C9BEF" w14:textId="77777777" w:rsidTr="00625168">
+      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="6B0C9BEF" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27DF5311" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D8289A5" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53E749F2" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Larmgräns</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="7EDAB093" w14:textId="77777777" w:rsidTr="00625168">
+      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="7EDAB093" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DC7038D" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cps</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (med </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>prob</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E02F6F" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0–1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51888ECA" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="3078085B" w14:textId="77777777" w:rsidTr="00625168">
+      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="3078085B" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26B4E566" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bq/cm</w:t>
             </w:r>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B65D92">
@@ -4682,115 +4704,112 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>prob</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04D14669" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0-1</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B86E124" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="431C7E02" w14:textId="77777777" w:rsidTr="00625168">
+      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="431C7E02" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07E562A7" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>µ</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -4802,81 +4821,79 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>prob</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0606611C" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,01-0,05</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DC82ABE" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="371AFB67" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4889,92 +4906,144 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A443E13" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="470E2A94" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="157" w:name="_Toc256000274"/>
       <w:bookmarkStart w:id="158" w:name="_Toc256000245"/>
       <w:bookmarkStart w:id="159" w:name="_Toc256000216"/>
       <w:bookmarkStart w:id="160" w:name="_Toc256000187"/>
       <w:bookmarkStart w:id="161" w:name="_Toc256000158"/>
       <w:bookmarkStart w:id="162" w:name="_Toc256000129"/>
       <w:bookmarkStart w:id="163" w:name="_Toc256000100"/>
       <w:bookmarkStart w:id="164" w:name="_Toc256000071"/>
       <w:bookmarkStart w:id="165" w:name="_Toc256000042"/>
       <w:bookmarkStart w:id="166" w:name="_Toc256000013"/>
       <w:bookmarkStart w:id="167" w:name="_Toc57095225"/>
-      <w:bookmarkStart w:id="168" w:name="_Toc179532648"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="168" w:name="_Toc238729138"/>
+      <w:r w:rsidRPr="00B65D92">
         <w:t>Berthold LB 124, NÄL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
     </w:p>
-    <w:p w14:paraId="41A932B8" w14:textId="5A41F655" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B15D96">
+    <w:p w14:paraId="41A932B8" w14:textId="3CEB4656" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B15D96">
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">LB 124 kan användas till mätning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>dosrat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
-        <w:t>, kontamination och radioaktivt avfall. På NÄL finns det två LB 124, en i dispenseringsrummet och en i sluss ett. Mätinstrumentet kan lyftas loss från sina hållare i väggen så att mätning kan genomföras på annan plats. Efter användning utanför förvaringsplatsen ska instrumentet tillbaka till sin ursprungliga plats.</w:t>
+        <w:t xml:space="preserve">, kontamination och radioaktivt avfall. </w:t>
+      </w:r>
+      <w:r w:rsidR="00603C57">
+        <w:t>Det finns tv</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35AE9">
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidR="00603C57">
+        <w:t xml:space="preserve"> LB 124</w:t>
+      </w:r>
+      <w:r w:rsidR="00997BEA">
+        <w:t xml:space="preserve"> på varje sjukhus, på NÄL finns en i</w:t>
+      </w:r>
+      <w:r w:rsidR="00513DC9">
+        <w:t xml:space="preserve"> dispenseringsrummet och en i sluss ett</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3172">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00473034">
+        <w:t xml:space="preserve">På </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3172">
+        <w:t xml:space="preserve">Uddevalla sjukhus finns en i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A3172">
+        <w:t>nuklearmedicin</w:t>
+      </w:r>
+      <w:r w:rsidR="000E417B">
+        <w:t>ska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000E417B">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3172">
+        <w:t>korridor</w:t>
+      </w:r>
+      <w:r w:rsidR="000E417B">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3172">
+        <w:t xml:space="preserve"> och en i slussen</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0104">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00603C57">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B65D92">
+        <w:t>Mätinstrumentet kan lyftas loss från sina hållare i väggen så att mätning kan genomföras på annan plats. Efter användning utanför förvaringsplatsen ska instrumentet tillbaka till sin ursprungliga plats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130B90FE" w14:textId="05731EAB" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B15D96">
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Strålskyddsinstrumentet består av en mätdisplay för avläsning av mätvärden, se </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:instrText xml:space="preserve"> REF _Ref36189985 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00B15D96">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Figur 4</w:t>
@@ -5178,51 +5247,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2590800" cy="2460796"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A528EE" w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54D71912" wp14:editId="750ED3CC">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54D71912" wp14:editId="750ED3CC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>785412</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1161332</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="723900" cy="294198"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="78" name="Textruta 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="723900" cy="294198"/>
                         </a:xfrm>
@@ -5246,146 +5315,146 @@
                               <w:ind w:left="0" w:right="0"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Knappar</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="54D71912" id="Textruta 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:61.85pt;margin-top:91.45pt;width:57pt;height:23.15pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtZldl9wEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSbptYcVbbbNOX&#10;7UXa9gMmGMeowFAgsdOv74CdbC9vVXlAwMycmTlzWN8ORrOT9EGhrfl8VnImrcBG2UPNv37ZvVhy&#10;FiLYBjRaWfOzDPx28/zZuneVXGCHupGeEYgNVe9q3sXoqqIIopMGwgydtGRs0RuIdPWHovHQE7rR&#10;xaIsXxc9+sZ5FDIEer0fjXyT8dtWivipbYOMTNecaot593nfp73YrKE6eHCdElMZ8A9VGFCWkl6h&#10;7iECO3r1F5RRwmPANs4EmgLbVgmZe6Bu5uUf3Tx24GTuhcgJ7kpT+H+w4uPp0X32LA5vcaAB5iaC&#10;e0DxLTCL2w7sQd55j30noaHE80RZ0btQTaGJ6lCFBLLvP2BDQ4ZjxAw0tN4kVqhPRug0gPOVdDlE&#10;JujxzeLlqiSLINNi9Wq+WuYMUF2CnQ/xvUTD0qHmnmaaweH0EGIqBqqLS8oVUKtmp7TOF3/Yb7Vn&#10;J6D57/Ka0H9z05b1NV/dLG4yssUUn6VhVCR9amVqvizTGhWTyHhnm+wSQenxTJVoO7GTCBmpicN+&#10;YKqh7lJsImuPzZno8jjKkb4PHTr0PzjrSYo1D9+P4CVnYAU91zxejtuYtZtas3hHNLcqU/CEOqUn&#10;uWRmJmknPf56z15PH3DzEwAA//8DAFBLAwQUAAYACAAAACEAF3qU0dwAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbExPQU7DMBC8I/EHaytxQdTBQNOEOBUggXpt6QOceJtEjddR7Dbp71lOcJuZHc3O&#10;FJvZ9eKCY+g8aXhcJiCQam87ajQcvj8f1iBCNGRN7wk1XDHApry9KUxu/UQ7vOxjIziEQm40tDEO&#10;uZShbtGZsPQDEt+OfnQmMh0baUczcbjrpUqSlXSmI/7QmgE/WqxP+7PTcNxO9y/ZVH3FQ7p7Xr2b&#10;Lq38Veu7xfz2CiLiHP/M8Fufq0PJnSp/JhtEz1w9pWxlsFYZCHawwErFQGUKZFnI/xvKHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtZldl9wEAAMgDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXepTR3AAAAAsBAAAPAAAAAAAAAAAAAAAAAFEE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="54D71912" id="Textruta 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:61.85pt;margin-top:91.45pt;width:57pt;height:23.15pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtZldl9wEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSbptYcVbbbNOX&#10;7UXa9gMmGMeowFAgsdOv74CdbC9vVXlAwMycmTlzWN8ORrOT9EGhrfl8VnImrcBG2UPNv37ZvVhy&#10;FiLYBjRaWfOzDPx28/zZuneVXGCHupGeEYgNVe9q3sXoqqIIopMGwgydtGRs0RuIdPWHovHQE7rR&#10;xaIsXxc9+sZ5FDIEer0fjXyT8dtWivipbYOMTNecaot593nfp73YrKE6eHCdElMZ8A9VGFCWkl6h&#10;7iECO3r1F5RRwmPANs4EmgLbVgmZe6Bu5uUf3Tx24GTuhcgJ7kpT+H+w4uPp0X32LA5vcaAB5iaC&#10;e0DxLTCL2w7sQd55j30noaHE80RZ0btQTaGJ6lCFBLLvP2BDQ4ZjxAw0tN4kVqhPRug0gPOVdDlE&#10;JujxzeLlqiSLINNi9Wq+WuYMUF2CnQ/xvUTD0qHmnmaaweH0EGIqBqqLS8oVUKtmp7TOF3/Yb7Vn&#10;J6D57/Ka0H9z05b1NV/dLG4yssUUn6VhVCR9amVqvizTGhWTyHhnm+wSQenxTJVoO7GTCBmpicN+&#10;YKqh7lJsImuPzZno8jjKkb4PHTr0PzjrSYo1D9+P4CVnYAU91zxejtuYtZtas3hHNLcqU/CEOqUn&#10;uWRmJmknPf56z15PH3DzEwAA//8DAFBLAwQUAAYACAAAACEAF3qU0dwAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbExPQU7DMBC8I/EHaytxQdTBQNOEOBUggXpt6QOceJtEjddR7Dbp71lOcJuZHc3O&#10;FJvZ9eKCY+g8aXhcJiCQam87ajQcvj8f1iBCNGRN7wk1XDHApry9KUxu/UQ7vOxjIziEQm40tDEO&#10;uZShbtGZsPQDEt+OfnQmMh0baUczcbjrpUqSlXSmI/7QmgE/WqxP+7PTcNxO9y/ZVH3FQ7p7Xr2b&#10;Lq38Veu7xfz2CiLiHP/M8Fufq0PJnSp/JhtEz1w9pWxlsFYZCHawwErFQGUKZFnI/xvKHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtZldl9wEAAMgDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXepTR3AAAAAsBAAAPAAAAAAAAAAAAAAAAAFEE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="07B1BF8F" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A528EE">
                       <w:pPr>
                         <w:ind w:left="0" w:right="0"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Knappar</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E35C19C" wp14:editId="1F516A2C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E35C19C" wp14:editId="1F516A2C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1461770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>849630</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="390525" cy="45085"/>
                 <wp:effectExtent l="19050" t="57150" r="0" b="88265"/>
                 <wp:wrapNone/>
                 <wp:docPr id="81" name="Rak pilkoppling 81"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="390525" cy="45085"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shapetype w14:anchorId="7D7197DF" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="7D7197DF">
+                <v:path fillok="f" arrowok="t" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Rak pilkoppling 81" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:115.1pt;margin-top:66.9pt;width:30.75pt;height:3.55pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7rZd1swEAAE0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSeUuNOD2k6y7D&#10;VqDdB6iybAuQRIHU4vjvR6lZ2m23YT7IpCg+PT5Su5uTd+JokCyETq5XtRQmaOhtGDv5/fHu3VYK&#10;Sir0ykEwnVwMyZv92ze7ObZmAxO43qBgkEDtHDs5pRTbqiI9Ga9oBdEEDg6AXiV2cax6VDOje1dt&#10;6vpDNQP2EUEbIt69fQ7KfcEfBqPTt2Egk4TrJHNLZcWyPuW12u9UO6KKk9VnGuofWHhlA196gbpV&#10;SYkfaP+C8lYjEAxppcFXMAxWm1IDV7Ou/6jmYVLRlFpYHIoXmej/weqvx0O4R5ZhjtRSvMdcxWlA&#10;n//MT5yKWMtFLHNKQvPm1XXdbBopNIfeN/W2yVpWL7kRKX024EU2OkkJlR2ndIAQuCuA66KXOn6h&#10;9Jz4KyFfHODOOlea44KYO7nZNh+bkkHgbJ+j+RwtdHAojorby1PRw/zI/KRwihIHmHT5ztR+S/U2&#10;8eQ56zu5vRxSbVLWfQq9SEvkcU1oVRidOQO4kC81Za7OvF9ky9YT9EtRs8oe96xIcp6vPBSvfbZf&#10;v4L9TwAAAP//AwBQSwMEFAAGAAgAAAAhAPNPZmXgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyo3QQVEuJUiN9DJSiFA0cnXpKIeB3FThvevssJjjvzaXamWM+uF3scQ+dJ&#10;w3KhQCDV3nbUaPh4f7y4BhGiIWt6T6jhBwOsy9OTwuTWH+gN97vYCA6hkBsNbYxDLmWoW3QmLPyA&#10;xN6XH52JfI6NtKM5cLjrZaLUSjrTEX9ozYB3Ldbfu8lpmLfZffeymdXwip/p0/NUrR62G63Pz+bb&#10;GxAR5/gHw299rg4ld6r8RDaIXkOSqoRRNtKUNzCRZMsrEBUrlyoDWRby/4byCAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhALutl3WzAQAATQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAPNPZmXgAAAACwEAAA8AAAAAAAAAAAAAAAAADQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="windowText" strokeweight="2.25pt">
-                <v:stroke endarrow="block" joinstyle="miter"/>
+              <v:shape id="Rak pilkoppling 81" style="position:absolute;margin-left:115.1pt;margin-top:66.9pt;width:30.75pt;height:3.55pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2.25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7rZd1swEAAE0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSeUuNOD2k6y7D&#10;VqDdB6iybAuQRIHU4vjvR6lZ2m23YT7IpCg+PT5Su5uTd+JokCyETq5XtRQmaOhtGDv5/fHu3VYK&#10;Sir0ykEwnVwMyZv92ze7ObZmAxO43qBgkEDtHDs5pRTbqiI9Ga9oBdEEDg6AXiV2cax6VDOje1dt&#10;6vpDNQP2EUEbIt69fQ7KfcEfBqPTt2Egk4TrJHNLZcWyPuW12u9UO6KKk9VnGuofWHhlA196gbpV&#10;SYkfaP+C8lYjEAxppcFXMAxWm1IDV7Ou/6jmYVLRlFpYHIoXmej/weqvx0O4R5ZhjtRSvMdcxWlA&#10;n//MT5yKWMtFLHNKQvPm1XXdbBopNIfeN/W2yVpWL7kRKX024EU2OkkJlR2ndIAQuCuA66KXOn6h&#10;9Jz4KyFfHODOOlea44KYO7nZNh+bkkHgbJ+j+RwtdHAojorby1PRw/zI/KRwihIHmHT5ztR+S/U2&#10;8eQ56zu5vRxSbVLWfQq9SEvkcU1oVRidOQO4kC81Za7OvF9ky9YT9EtRs8oe96xIcp6vPBSvfbZf&#10;v4L9TwAAAP//AwBQSwMEFAAGAAgAAAAhAPNPZmXgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyo3QQVEuJUiN9DJSiFA0cnXpKIeB3FThvevssJjjvzaXamWM+uF3scQ+dJ&#10;w3KhQCDV3nbUaPh4f7y4BhGiIWt6T6jhBwOsy9OTwuTWH+gN97vYCA6hkBsNbYxDLmWoW3QmLPyA&#10;xN6XH52JfI6NtKM5cLjrZaLUSjrTEX9ozYB3Ldbfu8lpmLfZffeymdXwip/p0/NUrR62G63Pz+bb&#10;GxAR5/gHw299rg4ld6r8RDaIXkOSqoRRNtKUNzCRZMsrEBUrlyoDWRby/4byCAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhALutl3WzAQAATQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAPNPZmXgAAAACwEAAA8AAAAAAAAAAAAAAAAADQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;">
+                <v:stroke joinstyle="miter" endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1162CE10" wp14:editId="1687F882">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1162CE10" wp14:editId="1687F882">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>746760</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>714111</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="781050" cy="323850"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="77" name="Textruta 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="781050" cy="323850"/>
                         </a:xfrm>
@@ -5407,77 +5476,77 @@
                           <w:p w14:paraId="718691AE" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A528EE">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Menyval</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1162CE10" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:58.8pt;margin-top:56.25pt;width:61.5pt;height:25.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIOp0M6wEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6Uy7KpRRpyvoUi4L&#10;i7TwA9Ik04lI4uCknVl+PU6mLV83RA6Rk9jP9vPL+nZ0lp00RgO+5fNZzZn2EpTxh5Z/+bx7seIs&#10;JuGVsOB1y5905Leb58/WQ2j0AnqwSiMjEB+bIbS8Tyk0VRVlr52IMwja02MH6ESiIx4qhWIgdGer&#10;RV2/rAZAFRCkjpFu76ZHvin4Xadleui6qBOzLafaUtmx7Pu8V5u1aA4oQm/kuQzxD1U4YTwlvULd&#10;iSTYEc1fUM5IhAhdmklwFXSdkbr0QN3M6z+6eexF0KUXIieGK03x/8HKj6fH8AlZGt/CSAMsTcRw&#10;D/JrZB62vfAH/QYRhl4LRYnnmbJqCLE5h2aqYxMzyH74AIqGLI4JCtDYocusUJ+M0GkAT1fS9ZiY&#10;pMtXq3m9pBdJTzeLmxXZOYNoLsEBY3qvwbFstBxppgVcnO5jmlwvLjlXBGvUzlhbDnjYby2yk6D5&#10;78o6o//mZj0bWv56uVgWZA85vkjDmUT6tMa1fFXnNSkmk/HOq+KShLGTTUVbf2YnEzJRk8b9yIyi&#10;7nJsJmsP6onoQpjkSN+HjB7wO2cDSbHl8dtRoOZMeEnXLU8Xc5uKdnPXGYhEUag6Czir7tdz8fr5&#10;zTY/AAAA//8DAFBLAwQUAAYACAAAACEAwIfmA94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU+DQBCF7yb+h82YeDF2KRawlKVRE43X1v6AhZ0CkZ0l7LbQf+/0ZG/z3ry8+abYzrYXZxx950jB&#10;chGBQKqd6ahRcPj5fH4F4YMmo3tHqOCCHrbl/V2hc+Mm2uF5HxrBJeRzraANYcil9HWLVvuFG5B4&#10;d3Sj1YHl2Egz6onLbS/jKEql1R3xhVYP+NFi/bs/WQXH7+kpWU/VVzhku1X6rruschelHh/mtw2I&#10;gHP4D8MVn9GhZKbKnch40bNeZilHr0OcgOBEvIrYqdhJXxKQZSFvfyj/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAEg6nQzrAQAArgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAMCH5gPeAAAACwEAAA8AAAAAAAAAAAAAAAAARQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="1162CE10" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:58.8pt;margin-top:56.25pt;width:61.5pt;height:25.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIOp0M6wEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6Uy7KpRRpyvoUi4L&#10;i7TwA9Ik04lI4uCknVl+PU6mLV83RA6Rk9jP9vPL+nZ0lp00RgO+5fNZzZn2EpTxh5Z/+bx7seIs&#10;JuGVsOB1y5905Leb58/WQ2j0AnqwSiMjEB+bIbS8Tyk0VRVlr52IMwja02MH6ESiIx4qhWIgdGer&#10;RV2/rAZAFRCkjpFu76ZHvin4Xadleui6qBOzLafaUtmx7Pu8V5u1aA4oQm/kuQzxD1U4YTwlvULd&#10;iSTYEc1fUM5IhAhdmklwFXSdkbr0QN3M6z+6eexF0KUXIieGK03x/8HKj6fH8AlZGt/CSAMsTcRw&#10;D/JrZB62vfAH/QYRhl4LRYnnmbJqCLE5h2aqYxMzyH74AIqGLI4JCtDYocusUJ+M0GkAT1fS9ZiY&#10;pMtXq3m9pBdJTzeLmxXZOYNoLsEBY3qvwbFstBxppgVcnO5jmlwvLjlXBGvUzlhbDnjYby2yk6D5&#10;78o6o//mZj0bWv56uVgWZA85vkjDmUT6tMa1fFXnNSkmk/HOq+KShLGTTUVbf2YnEzJRk8b9yIyi&#10;7nJsJmsP6onoQpjkSN+HjB7wO2cDSbHl8dtRoOZMeEnXLU8Xc5uKdnPXGYhEUag6Czir7tdz8fr5&#10;zTY/AAAA//8DAFBLAwQUAAYACAAAACEAwIfmA94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU+DQBCF7yb+h82YeDF2KRawlKVRE43X1v6AhZ0CkZ0l7LbQf+/0ZG/z3ry8+abYzrYXZxx950jB&#10;chGBQKqd6ahRcPj5fH4F4YMmo3tHqOCCHrbl/V2hc+Mm2uF5HxrBJeRzraANYcil9HWLVvuFG5B4&#10;d3Sj1YHl2Egz6onLbS/jKEql1R3xhVYP+NFi/bs/WQXH7+kpWU/VVzhku1X6rruschelHh/mtw2I&#10;gHP4D8MVn9GhZKbKnch40bNeZilHr0OcgOBEvIrYqdhJXxKQZSFvfyj/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAEg6nQzrAQAArgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAMCH5gPeAAAACwEAAA8AAAAAAAAAAAAAAAAARQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="718691AE" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A528EE">
                       <w:pPr>
                         <w:ind w:left="0" w:right="0"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Menyval</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79554BA5" wp14:editId="5843F087">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79554BA5" wp14:editId="5843F087">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>746760</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481701</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="781050" cy="323850"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="76" name="Textruta 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="781050" cy="323850"/>
                         </a:xfrm>
@@ -5499,335 +5568,335 @@
                           <w:p w14:paraId="6ED59FD6" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A528EE">
                             <w:pPr>
                               <w:ind w:left="0" w:right="0"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Strålslag</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="79554BA5" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:58.8pt;margin-top:37.95pt;width:61.5pt;height:25.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj7tWF7AEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uSEyEQfbfKf6B4NzPJGo1TIVuaNb6s&#10;l6rVDyAMk6EEGhuSmfXrbZgk3t4seaAa6D7dffqwvh2dZSeN0YAXfD6rOdNeQWv8QfAvn3fPVpzF&#10;JH0rLXgt+KOO/Hbz9Ml6CI1eQA+21cgIxMdmCIL3KYWmqqLqtZNxBkF7euwAnUx0xEPVohwI3dlq&#10;UdcvqgGwDQhKx0i3d9Mj3xT8rtMqfey6qBOzglNtqexY9n3eq81aNgeUoTfqXIb8hyqcNJ6SXqHu&#10;ZJLsiOYvKGcUQoQuzRS4CrrOKF16oG7m9R/dPPQy6NILkRPDlab4/2DVh9ND+IQsjW9gpAGWJmK4&#10;B/U1Mg/bXvqDfo0IQ69lS4nnmbJqCLE5h2aqYxMzyH54Dy0NWR4TFKCxQ5dZoT4ZodMAHq+k6zEx&#10;RZcvV/N6SS+Knm4WNyuycwbZXIIDxvROg2PZEBxppgVcnu5jmlwvLjlXBGvanbG2HPCw31pkJ0nz&#10;35V1Rv/NzXo2CP5quVgWZA85vkjDmUT6tMYJvqrzmhSTyXjr2+KSpLGTTUVbf2YnEzJRk8b9yEwr&#10;+PMcm8naQ/tIdCFMcqTvQ0YP+J2zgaQoePx2lKg5k17RteDpYm5T0W7uOgORKApVZwFn1f16Ll4/&#10;v9nmBwAAAP//AwBQSwMEFAAGAAgAAAAhAOK0bOrdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHgxdilpQZClURON19b+gAGmQGRnCbst9N87nvT45n15816xW+ygLjT53rGB&#10;9SoCRVy7pufWwPHr/fEJlA/IDQ6OycCVPOzK25sC88bNvKfLIbRKQtjnaKALYcy19nVHFv3KjcTi&#10;ndxkMYicWt1MOEu4HXQcRYm22LN86HCkt47q78PZGjh9zg/bbK4+wjHdb5JX7NPKXY25v1tenkEF&#10;WsIfDL/1pTqU0qlyZ268GkSv00RQA+k2AyVAvInkUIkTJxnostD/J5Q/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGPu1YXsAQAArgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAOK0bOrdAAAACgEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="79554BA5" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:58.8pt;margin-top:37.95pt;width:61.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj7tWF7AEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uSEyEQfbfKf6B4NzPJGo1TIVuaNb6s&#10;l6rVDyAMk6EEGhuSmfXrbZgk3t4seaAa6D7dffqwvh2dZSeN0YAXfD6rOdNeQWv8QfAvn3fPVpzF&#10;JH0rLXgt+KOO/Hbz9Ml6CI1eQA+21cgIxMdmCIL3KYWmqqLqtZNxBkF7euwAnUx0xEPVohwI3dlq&#10;UdcvqgGwDQhKx0i3d9Mj3xT8rtMqfey6qBOzglNtqexY9n3eq81aNgeUoTfqXIb8hyqcNJ6SXqHu&#10;ZJLsiOYvKGcUQoQuzRS4CrrOKF16oG7m9R/dPPQy6NILkRPDlab4/2DVh9ND+IQsjW9gpAGWJmK4&#10;B/U1Mg/bXvqDfo0IQ69lS4nnmbJqCLE5h2aqYxMzyH54Dy0NWR4TFKCxQ5dZoT4ZodMAHq+k6zEx&#10;RZcvV/N6SS+Knm4WNyuycwbZXIIDxvROg2PZEBxppgVcnu5jmlwvLjlXBGvanbG2HPCw31pkJ0nz&#10;35V1Rv/NzXo2CP5quVgWZA85vkjDmUT6tMYJvqrzmhSTyXjr2+KSpLGTTUVbf2YnEzJRk8b9yEwr&#10;+PMcm8naQ/tIdCFMcqTvQ0YP+J2zgaQoePx2lKg5k17RteDpYm5T0W7uOgORKApVZwFn1f16Ll4/&#10;v9nmBwAAAP//AwBQSwMEFAAGAAgAAAAhAOK0bOrdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHgxdilpQZClURON19b+gAGmQGRnCbst9N87nvT45n15816xW+ygLjT53rGB&#10;9SoCRVy7pufWwPHr/fEJlA/IDQ6OycCVPOzK25sC88bNvKfLIbRKQtjnaKALYcy19nVHFv3KjcTi&#10;ndxkMYicWt1MOEu4HXQcRYm22LN86HCkt47q78PZGjh9zg/bbK4+wjHdb5JX7NPKXY25v1tenkEF&#10;WsIfDL/1pTqU0qlyZ268GkSv00RQA+k2AyVAvInkUIkTJxnostD/J5Q/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGPu1YXsAQAArgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAOK0bOrdAAAACgEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6ED59FD6" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A528EE">
                       <w:pPr>
                         <w:ind w:left="0" w:right="0"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Strålslag</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="416F40FC" wp14:editId="641CEA7F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="416F40FC" wp14:editId="641CEA7F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1429685</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>652695</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="412270" cy="58073"/>
                 <wp:effectExtent l="19050" t="57150" r="6985" b="94615"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rak pilkoppling 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="412270" cy="58073"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shape w14:anchorId="4F57C558" id="Rak pilkoppling 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:112.55pt;margin-top:51.4pt;width:32.45pt;height:4.55pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBL1uhhsgEAAE0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3a8ZQmMOD2k6y7D&#10;VmDdB7CybAuQREHU4uTvR6le2nW3YT7IpCg+PT5S+5uzs+KkIxn0nVyvaim0V9gbP3byx8Pdu50U&#10;lMD3YNHrTl40yZvD2zf7ObS6wQltr6NgEE/tHDo5pRTaqiI1aQe0wqA9BweMDhK7caz6CDOjO1s1&#10;df2xmjH2IaLSRLx7+xSUh4I/DFqlb8NAOgnbSeaWyhrL+pjX6rCHdowQJqMWGvAPLBwYz5deoW4h&#10;gfgZzV9QzqiIhENaKXQVDoNRutTA1azrV9V8nyDoUguLQ+EqE/0/WPX1dPT3kWWYA7UU7mOu4jxE&#10;l//MT5yLWJerWPqchOLND+um2bKkikObXb19n7WsnnNDpPRZoxPZ6CSlCGac0hG9565gXBe94PSF&#10;0lPi74R8scc7Y21pjvVi7mSz22w3JYPQmj5H8zm60NFGcQJuL09Fj/MD85PCAiUOMOnyLdT+SHUm&#10;8eRZ4zq5ux6CNoGxn3wv0iXwuKZowI9WLwDW50t1mauF97Ns2XrE/lLUrLLHPSuSLPOVh+Klz/bL&#10;V3D4BQAA//8DAFBLAwQUAAYACAAAACEAJ1g4HuAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KgdIyoS4lSI30OlUkoPPTrxkkTEdhQ7rXl7lhMcd+bT7Ey5SnZgR5xC752C&#10;bCGAoWu86V2rYP/xfHULLETtjB68QwXfGGBVnZ+VujD+5N7xuIstoxAXCq2gi3EsOA9Nh1aHhR/R&#10;kffpJ6sjnVPLzaRPFG4HLoVYcqt7Rx86PeJDh83XbrYK0jZ/7DfrJMY3PFy/vM718mm7VuryIt3f&#10;AYuY4h8Mv/WpOlTUqfazM4ENCqS8yQglQ0jaQITMBa2rScmyHHhV8v8bqh8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAS9boYbIBAABNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAJ1g4HuAAAAALAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.25pt">
-                <v:stroke endarrow="block" joinstyle="miter"/>
+              <v:shape id="Rak pilkoppling 4" style="position:absolute;margin-left:112.55pt;margin-top:51.4pt;width:32.45pt;height:4.55pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2.25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBL1uhhsgEAAE0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3a8ZQmMOD2k6y7D&#10;VmDdB7CybAuQREHU4uTvR6le2nW3YT7IpCg+PT5S+5uzs+KkIxn0nVyvaim0V9gbP3byx8Pdu50U&#10;lMD3YNHrTl40yZvD2zf7ObS6wQltr6NgEE/tHDo5pRTaqiI1aQe0wqA9BweMDhK7caz6CDOjO1s1&#10;df2xmjH2IaLSRLx7+xSUh4I/DFqlb8NAOgnbSeaWyhrL+pjX6rCHdowQJqMWGvAPLBwYz5deoW4h&#10;gfgZzV9QzqiIhENaKXQVDoNRutTA1azrV9V8nyDoUguLQ+EqE/0/WPX1dPT3kWWYA7UU7mOu4jxE&#10;l//MT5yLWJerWPqchOLND+um2bKkikObXb19n7WsnnNDpPRZoxPZ6CSlCGac0hG9565gXBe94PSF&#10;0lPi74R8scc7Y21pjvVi7mSz22w3JYPQmj5H8zm60NFGcQJuL09Fj/MD85PCAiUOMOnyLdT+SHUm&#10;8eRZ4zq5ux6CNoGxn3wv0iXwuKZowI9WLwDW50t1mauF97Ns2XrE/lLUrLLHPSuSLPOVh+Klz/bL&#10;V3D4BQAA//8DAFBLAwQUAAYACAAAACEAJ1g4HuAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KgdIyoS4lSI30OlUkoPPTrxkkTEdhQ7rXl7lhMcd+bT7Ey5SnZgR5xC752C&#10;bCGAoWu86V2rYP/xfHULLETtjB68QwXfGGBVnZ+VujD+5N7xuIstoxAXCq2gi3EsOA9Nh1aHhR/R&#10;kffpJ6sjnVPLzaRPFG4HLoVYcqt7Rx86PeJDh83XbrYK0jZ/7DfrJMY3PFy/vM718mm7VuryIt3f&#10;AYuY4h8Mv/WpOlTUqfazM4ENCqS8yQglQ0jaQITMBa2rScmyHHhV8v8bqh8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAS9boYbIBAABNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAJ1g4HuAAAAALAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" w14:anchorId="4F57C558">
+                <v:stroke joinstyle="miter" endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="445CFA01" wp14:editId="3DEFD979">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="445CFA01" wp14:editId="3DEFD979">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1432560</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>565786</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="428625" cy="45719"/>
                 <wp:effectExtent l="19050" t="95250" r="0" b="69215"/>
                 <wp:wrapNone/>
                 <wp:docPr id="80" name="Rak pilkoppling 80"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="428625" cy="45719"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shape w14:anchorId="6AEEB5EB" id="Rak pilkoppling 80" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:112.8pt;margin-top:44.55pt;width:33.75pt;height:3.6pt;flip:y;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMsAF3ugEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06Mpk2NOD2k7S7D&#10;VmDt7qos2QIkURDVOP77UYqXdtutqA+EKIqPj4/09uboLDuoiAZ8y1eLJWfKS+iM71v+9Hj/ZcMZ&#10;JuE7YcGrlk8K+c3u86ftGBpVwwC2U5ERiMdmDC0fUgpNVaEclBO4gKA8BTVEJxK5sa+6KEZCd7aq&#10;l8vLaoTYhQhSIdLt7SnIdwVfayXTD61RJWZbTtxSsbHY52yr3VY0fRRhMHKmId7BwgnjqegZ6lYk&#10;wV6i+Q/KGRkBQaeFBFeB1kaq0gN1s1r+083PQQRVeiFxMJxlwo+Dld8Pe/8QSYYxYIPhIeYujjo6&#10;pq0Jv2impS9iyo5FtuksmzomJunyot5c1mvOJIUu1ler66xqdULJaCFi+qrAsXxoOaYoTD+kPXhP&#10;84F4qiAO3zCdEv8k5GQP98baMibr2djyerO+WhdOCNZ0OZrf4YR7G9lB0KBpPzoYH4kfZ1ZgogCR&#10;Lt9M7a9UZxLtoDWu5ZvzI9EkYeyd71iaAi1uikb43qoZwPpcVJUNm3m/CphPz9BNRdcqezS9Ism8&#10;aXk93vp0fvs/7H4DAAD//wMAUEsDBBQABgAIAAAAIQDbOaFZ4AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwDIbvSLxDZCRuLF2mVWtpOiEEUjlMaBsHjlnjtdUap2qyrXt7zAlutvzp9/cX&#10;68n14oJj6DxpmM8SEEi1tx01Gr72708rECEasqb3hBpuGGBd3t8VJrf+Slu87GIjOIRCbjS0MQ65&#10;lKFu0Zkw8wMS345+dCbyOjbSjubK4a6XKklS6UxH/KE1A762WJ92Z6dh01tf7d++t9VmqT6qxMbP&#10;m7daPz5ML88gIk7xD4ZffVaHkp0O/kw2iF6DUsuUUQ2rbA6CAZUteDhoyNIFyLKQ/xuUPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMsAF3ugEAAFcDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDbOaFZ4AAAAAkBAAAPAAAAAAAAAAAAAAAAABQE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight="2.25pt">
-                <v:stroke endarrow="block" joinstyle="miter"/>
+              <v:shape id="Rak pilkoppling 80" style="position:absolute;margin-left:112.8pt;margin-top:44.55pt;width:33.75pt;height:3.6pt;flip:y;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2.25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMsAF3ugEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06Mpk2NOD2k7S7D&#10;VmDt7qos2QIkURDVOP77UYqXdtutqA+EKIqPj4/09uboLDuoiAZ8y1eLJWfKS+iM71v+9Hj/ZcMZ&#10;JuE7YcGrlk8K+c3u86ftGBpVwwC2U5ERiMdmDC0fUgpNVaEclBO4gKA8BTVEJxK5sa+6KEZCd7aq&#10;l8vLaoTYhQhSIdLt7SnIdwVfayXTD61RJWZbTtxSsbHY52yr3VY0fRRhMHKmId7BwgnjqegZ6lYk&#10;wV6i+Q/KGRkBQaeFBFeB1kaq0gN1s1r+083PQQRVeiFxMJxlwo+Dld8Pe/8QSYYxYIPhIeYujjo6&#10;pq0Jv2impS9iyo5FtuksmzomJunyot5c1mvOJIUu1ler66xqdULJaCFi+qrAsXxoOaYoTD+kPXhP&#10;84F4qiAO3zCdEv8k5GQP98baMibr2djyerO+WhdOCNZ0OZrf4YR7G9lB0KBpPzoYH4kfZ1ZgogCR&#10;Lt9M7a9UZxLtoDWu5ZvzI9EkYeyd71iaAi1uikb43qoZwPpcVJUNm3m/CphPz9BNRdcqezS9Ism8&#10;aXk93vp0fvs/7H4DAAD//wMAUEsDBBQABgAIAAAAIQDbOaFZ4AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwDIbvSLxDZCRuLF2mVWtpOiEEUjlMaBsHjlnjtdUap2qyrXt7zAlutvzp9/cX&#10;68n14oJj6DxpmM8SEEi1tx01Gr72708rECEasqb3hBpuGGBd3t8VJrf+Slu87GIjOIRCbjS0MQ65&#10;lKFu0Zkw8wMS345+dCbyOjbSjubK4a6XKklS6UxH/KE1A762WJ92Z6dh01tf7d++t9VmqT6qxMbP&#10;m7daPz5ML88gIk7xD4ZffVaHkp0O/kw2iF6DUsuUUQ2rbA6CAZUteDhoyNIFyLKQ/xuUPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMsAF3ugEAAFcDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDbOaFZ4AAAAAkBAAAPAAAAAAAAAAAAAAAAABQE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" w14:anchorId="6AEEB5EB">
+                <v:stroke joinstyle="miter" endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3576BA05" wp14:editId="26CB1B19">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3576BA05" wp14:editId="26CB1B19">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1461135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1363980</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="590550" cy="45719"/>
                 <wp:effectExtent l="19050" t="57150" r="0" b="88265"/>
                 <wp:wrapNone/>
                 <wp:docPr id="82" name="Rak pilkoppling 82"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="590550" cy="45719"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shape w14:anchorId="0A639B0C" id="Rak pilkoppling 82" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:115.05pt;margin-top:107.4pt;width:46.5pt;height:3.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeYpYYsgEAAE0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCek2NOD2k6y7D&#10;VmDdB6iybAuQRIHU4uTvR6le2m23oT7IpCg+PT5Su9uTd+JokCyETq5XtRQmaOhtGDv54/H+w1YK&#10;Sir0ykEwnTwbkrf79+92c2zNBiZwvUHBIIHaOXZySim2VUV6Ml7RCqIJHBwAvUrs4lj1qGZG967a&#10;1PXHagbsI4I2RLx79xyU+4I/DEanb8NAJgnXSeaWyoplfcprtd+pdkQVJ6sXGuo/WHhlA196gbpT&#10;SYmfaP+B8lYjEAxppcFXMAxWm1IDV7Ou/6rm+6SiKbWwOBQvMtHbweqvx0N4QJZhjtRSfMBcxWlA&#10;n//MT5yKWOeLWOaUhObN5qZuGpZUc+iquV7fZC2rl9yIlD4b8CIbnaSEyo5TOkAI3BXAddFLHb9Q&#10;ek78nZAvDnBvnSvNcUHMndxsm+umZBA42+doPkdnOjgUR8Xt5anoYX5kflI4RYkDTLp8C7U/Ur1N&#10;PHnO+k5uL4dUm5R1n0Iv0jnyuCa0KozOLAAu5EtNmauF94ts2XqC/lzUrLLHPSuSLPOVh+K1z/br&#10;V7D/BQAA//8DAFBLAwQUAAYACAAAACEAqZWBLuAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KgdB1UQ4lSI30OlUtoeODrxkkTEdhQ7rXl7lhPcdmdHs9+Uq2QHdsQp9N4p&#10;yBYCGLrGm961Cg7756sbYCFqZ/TgHSr4xgCr6vys1IXxJ/eOx11sGYW4UGgFXYxjwXloOrQ6LPyI&#10;jm6ffrI60jq13Ez6ROF24FKIJbe6d/Sh0yM+dNh87WarIG1vH/vNOonxDT/yl9e5Xj5t10pdXqT7&#10;O2ARU/wzwy8+oUNFTLWfnQlsUCBzkZGVhuyaOpAjlzkpNSlSCuBVyf93qH4AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAnmKWGLIBAABNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAqZWBLuAAAAALAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.25pt">
-                <v:stroke endarrow="block" joinstyle="miter"/>
+              <v:shape id="Rak pilkoppling 82" style="position:absolute;margin-left:115.05pt;margin-top:107.4pt;width:46.5pt;height:3.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2.25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeYpYYsgEAAE0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCek2NOD2k6y7D&#10;VmDdB6iybAuQRIHU4uTvR6le2m23oT7IpCg+PT5Su9uTd+JokCyETq5XtRQmaOhtGDv54/H+w1YK&#10;Sir0ykEwnTwbkrf79+92c2zNBiZwvUHBIIHaOXZySim2VUV6Ml7RCqIJHBwAvUrs4lj1qGZG967a&#10;1PXHagbsI4I2RLx79xyU+4I/DEanb8NAJgnXSeaWyoplfcprtd+pdkQVJ6sXGuo/WHhlA196gbpT&#10;SYmfaP+B8lYjEAxppcFXMAxWm1IDV7Ou/6rm+6SiKbWwOBQvMtHbweqvx0N4QJZhjtRSfMBcxWlA&#10;n//MT5yKWOeLWOaUhObN5qZuGpZUc+iquV7fZC2rl9yIlD4b8CIbnaSEyo5TOkAI3BXAddFLHb9Q&#10;ek78nZAvDnBvnSvNcUHMndxsm+umZBA42+doPkdnOjgUR8Xt5anoYX5kflI4RYkDTLp8C7U/Ur1N&#10;PHnO+k5uL4dUm5R1n0Iv0jnyuCa0KozOLAAu5EtNmauF94ts2XqC/lzUrLLHPSuSLPOVh+K1z/br&#10;V7D/BQAA//8DAFBLAwQUAAYACAAAACEAqZWBLuAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KgdB1UQ4lSI30OlUtoeODrxkkTEdhQ7rXl7lhPcdmdHs9+Uq2QHdsQp9N4p&#10;yBYCGLrGm961Cg7756sbYCFqZ/TgHSr4xgCr6vys1IXxJ/eOx11sGYW4UGgFXYxjwXloOrQ6LPyI&#10;jm6ffrI60jq13Ez6ROF24FKIJbe6d/Sh0yM+dNh87WarIG1vH/vNOonxDT/yl9e5Xj5t10pdXqT7&#10;O2ARU/wzwy8+oUNFTLWfnQlsUCBzkZGVhuyaOpAjlzkpNSlSCuBVyf93qH4AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAnmKWGLIBAABNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAqZWBLuAAAAALAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" w14:anchorId="0A639B0C">
+                <v:stroke joinstyle="miter" endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58DB5A48" wp14:editId="0BE7D2F7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58DB5A48" wp14:editId="0BE7D2F7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1423035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>344805</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="685800" cy="57150"/>
                 <wp:effectExtent l="19050" t="57150" r="19050" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="79" name="Rak pilkoppling 79"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="685800" cy="57150"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shapetype w14:anchorId="4DA485EB" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="4DA485EB">
+                <v:path fillok="f" arrowok="t" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Rak pilkoppling 79" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:112.05pt;margin-top:27.15pt;width:54pt;height:4.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEghJotQEAAE0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6L3YCuA2MOD2k6y7D&#10;WmDdB6iybAuQRIFU4/jvS6lZ2m23YT7Ikmg+Pj4+725P3omjQbIQOrle1VKYoKG3Yezkz6f7z1sp&#10;KKnQKwfBdHIxJG/3V592c2zNBiZwvUHBIIHaOXZySim2VUV6Ml7RCqIJHBwAvUp8xLHqUc2M7l21&#10;qevragbsI4I2RHx79xaU+4I/DEanh2Egk4TrJHNLZcWyPue12u9UO6KKk9VnGuofWHhlAxe9QN2p&#10;pMQL2r+gvNUIBENaafAVDIPVpvTA3azrP7r5MaloSi8sDsWLTPT/YPX34yE8IsswR2opPmLu4jSg&#10;z2/mJ05FrOUiljklofnyettsa5ZUc6i5WTdFy+o9NyKlrwa8yJtOUkJlxykdIASeCuC66KWO3yhx&#10;dU78lZALB7i3zpXhuCDmTm62zU1TMgic7XM0f0cLHRyKo+Lxsit6mJ+YnxROUeIAky5PHjNX+C3V&#10;28TOc9Z3kvvg580LSVn3JfQiLZHtmtCqMDpzBnAhFzXFV2fe77Ll3TP0S1GzyieeWal79lc2xccz&#10;7z/+BftXAAAA//8DAFBLAwQUAAYACAAAACEAyiTQzeAAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPTU/DMAyG70j8h8hI3Fi6ZlRQmk6Iz8MkGIMDx7Q1bUXjVE26hX8/c4Kj7Uevn7dYRzuIPU6+&#10;d6RhuUhAINWu6anV8PH+eHEFwgdDjRkcoYYf9LAuT08KkzfuQG+434VWcAj53GjoQhhzKX3doTV+&#10;4UYkvn25yZrA49TKZjIHDreDTJMkk9b0xB86M+Jdh/X3brYa4vb6vn/ZxGR8xU/19DxX2cN2o/X5&#10;Wby9AREwhj8YfvVZHUp2qtxMjReDhjRdLRnVcLlSIBhQKuVFpSFTCmRZyP8NyiMAAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAxIISaLUBAABNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAyiTQzeAAAAAJAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.25pt">
-                <v:stroke endarrow="block" joinstyle="miter"/>
+              <v:shape id="Rak pilkoppling 79" style="position:absolute;margin-left:112.05pt;margin-top:27.15pt;width:54pt;height:4.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2.25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEghJotQEAAE0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6L3YCuA2MOD2k6y7D&#10;WmDdB6iybAuQRIFU4/jvS6lZ2m23YT7Ikmg+Pj4+725P3omjQbIQOrle1VKYoKG3Yezkz6f7z1sp&#10;KKnQKwfBdHIxJG/3V592c2zNBiZwvUHBIIHaOXZySim2VUV6Ml7RCqIJHBwAvUp8xLHqUc2M7l21&#10;qevragbsI4I2RHx79xaU+4I/DEanh2Egk4TrJHNLZcWyPue12u9UO6KKk9VnGuofWHhlAxe9QN2p&#10;pMQL2r+gvNUIBENaafAVDIPVpvTA3azrP7r5MaloSi8sDsWLTPT/YPX34yE8IsswR2opPmLu4jSg&#10;z2/mJ05FrOUiljklofnyettsa5ZUc6i5WTdFy+o9NyKlrwa8yJtOUkJlxykdIASeCuC66KWO3yhx&#10;dU78lZALB7i3zpXhuCDmTm62zU1TMgic7XM0f0cLHRyKo+Lxsit6mJ+YnxROUeIAky5PHjNX+C3V&#10;28TOc9Z3kvvg580LSVn3JfQiLZHtmtCqMDpzBnAhFzXFV2fe77Ll3TP0S1GzyieeWal79lc2xccz&#10;7z/+BftXAAAA//8DAFBLAwQUAAYACAAAACEAyiTQzeAAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPTU/DMAyG70j8h8hI3Fi6ZlRQmk6Iz8MkGIMDx7Q1bUXjVE26hX8/c4Kj7Uevn7dYRzuIPU6+&#10;d6RhuUhAINWu6anV8PH+eHEFwgdDjRkcoYYf9LAuT08KkzfuQG+434VWcAj53GjoQhhzKX3doTV+&#10;4UYkvn25yZrA49TKZjIHDreDTJMkk9b0xB86M+Jdh/X3brYa4vb6vn/ZxGR8xU/19DxX2cN2o/X5&#10;Wby9AREwhj8YfvVZHUp2qtxMjReDhjRdLRnVcLlSIBhQKuVFpSFTCmRZyP8NyiMAAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAxIISaLUBAABNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAyiTQzeAAAAAJAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;">
+                <v:stroke joinstyle="miter" endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F6DDD15" wp14:editId="44C75368">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F6DDD15" wp14:editId="44C75368">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>746760</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>154305</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="781200" cy="324000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="217" name="Textruta 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="781200" cy="324000"/>
                         </a:xfrm>
@@ -5851,51 +5920,51 @@
                               <w:ind w:left="0" w:right="0"/>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:t>Mätläge</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4F6DDD15" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:58.8pt;margin-top:12.15pt;width:61.5pt;height:25.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsTj8y7QEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpCoUR1V9ClXJYF&#10;aZcfMLWdxsLxGNttUn49Y6ctH3tD5GCN7fGbeW9eVjdDZ9lRh2jQCT6bTDnTTqIybi/418ftiyVn&#10;MYFTYNFpwU868pv182er3td6ji1apQMjEBfr3gvepuTrqoqy1R3ECXrt6LLB0EGibdhXKkBP6J2t&#10;5tPp66rHoHxAqWOk09vxkq8LftNomT43TdSJWcGpt1TWUNZdXqv1Cup9AN8aeW4D/qGLDoyjoleo&#10;W0jADsE8geqMDBixSROJXYVNY6QuHIjNbPoXm4cWvC5cSJzorzLF/wcr748P/ktgaXiPAw2wkIj+&#10;DuW3yBxuWnB7/S4E7FsNigrPsmRV72N9fpqljnXMILv+EyoaMhwSFqChCV1WhXgyQqcBnK6i6yEx&#10;SYdvljMaJGeSrl7OX00pzhWgvjz2IaaPGjuWA8EDzbSAw/EupjH1kpJrRbRGbY21ZRP2u40N7Ag0&#10;/235zuh/pFnHesHfLuaLguwwvy/W6Ewif1rTCb6k1sbmoM5ifHCqpCQwdoypaevO6mRBRmnSsBuY&#10;UYIvcuks1g7VieQKONqRfh8KWgw/OOvJioLH7wcImjNwko4FT5dwk4p3M+sMRKYoUp0NnF33+75k&#10;/frN1j8BAAD//wMAUEsDBBQABgAIAAAAIQCiEU5X3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BToNAEIbvJr7DZky8GLuUUrCUpVETjdfWPsDAToHI7hJ2W+jbO57s8Z/58s83xW42vbjQ6Dtn&#10;FSwXEQiytdOdbRQcvz+eX0D4gFZj7ywpuJKHXXl/V2Cu3WT3dDmERnCJ9TkqaEMYcil93ZJBv3AD&#10;Wd6d3GgwcBwbqUecuNz0Mo6iVBrsLF9ocaD3luqfw9koOH1NT+vNVH2GY7ZP0jfssspdlXp8mF+3&#10;IALN4R+GP31Wh5KdKne22oue8zJLGVUQJysQDMRJxINKQbZegSwLeftB+QsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCsTj8y7QEAAK4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCiEU5X3QAAAAkBAAAPAAAAAAAAAAAAAAAAAEcEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="4F6DDD15" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:58.8pt;margin-top:12.15pt;width:61.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsTj8y7QEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpCoUR1V9ClXJYF&#10;aZcfMLWdxsLxGNttUn49Y6ctH3tD5GCN7fGbeW9eVjdDZ9lRh2jQCT6bTDnTTqIybi/418ftiyVn&#10;MYFTYNFpwU868pv182er3td6ji1apQMjEBfr3gvepuTrqoqy1R3ECXrt6LLB0EGibdhXKkBP6J2t&#10;5tPp66rHoHxAqWOk09vxkq8LftNomT43TdSJWcGpt1TWUNZdXqv1Cup9AN8aeW4D/qGLDoyjoleo&#10;W0jADsE8geqMDBixSROJXYVNY6QuHIjNbPoXm4cWvC5cSJzorzLF/wcr748P/ktgaXiPAw2wkIj+&#10;DuW3yBxuWnB7/S4E7FsNigrPsmRV72N9fpqljnXMILv+EyoaMhwSFqChCV1WhXgyQqcBnK6i6yEx&#10;SYdvljMaJGeSrl7OX00pzhWgvjz2IaaPGjuWA8EDzbSAw/EupjH1kpJrRbRGbY21ZRP2u40N7Ag0&#10;/235zuh/pFnHesHfLuaLguwwvy/W6Ewif1rTCb6k1sbmoM5ifHCqpCQwdoypaevO6mRBRmnSsBuY&#10;UYIvcuks1g7VieQKONqRfh8KWgw/OOvJioLH7wcImjNwko4FT5dwk4p3M+sMRKYoUp0NnF33+75k&#10;/frN1j8BAAD//wMAUEsDBBQABgAIAAAAIQCiEU5X3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BToNAEIbvJr7DZky8GLuUUrCUpVETjdfWPsDAToHI7hJ2W+jbO57s8Z/58s83xW42vbjQ6Dtn&#10;FSwXEQiytdOdbRQcvz+eX0D4gFZj7ywpuJKHXXl/V2Cu3WT3dDmERnCJ9TkqaEMYcil93ZJBv3AD&#10;Wd6d3GgwcBwbqUecuNz0Mo6iVBrsLF9ocaD3luqfw9koOH1NT+vNVH2GY7ZP0jfssspdlXp8mF+3&#10;IALN4R+GP31Wh5KdKne22oue8zJLGVUQJysQDMRJxINKQbZegSwLeftB+QsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCsTj8y7QEAAK4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCiEU5X3QAAAAkBAAAPAAAAAAAAAAAAAAAAAEcEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4E0C2EFC" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00A528EE">
                       <w:pPr>
                         <w:ind w:left="0" w:right="0"/>
                       </w:pPr>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>Mätläge</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D551C20" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008A37BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1559"/>
         <w:jc w:val="center"/>
@@ -6002,51 +6071,51 @@
       </w:r>
       <w:r w:rsidRPr="001C7B8C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001C7B8C">
         <w:t>Tabell 3</w:t>
       </w:r>
       <w:r w:rsidRPr="001C7B8C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> beskrivs knapparnas funktion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6447CBA1" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="315BBC67" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00116639" w:rsidRDefault="00B65D92" w:rsidP="00B15D96">
       <w:pPr>
-        <w:pStyle w:val="Beskrivning"/>
+        <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="170" w:name="_Ref36190852"/>
       <w:bookmarkStart w:id="171" w:name="_Ref36190848"/>
       <w:r w:rsidRPr="00116639">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabell </w:t>
       </w:r>
       <w:r w:rsidRPr="00116639">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
@@ -6088,51 +6157,51 @@
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="170"/>
       <w:r w:rsidRPr="00116639">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00116639">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Beskrivning av knappar och dess funktion.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="171"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="851" w:tblpY="181"/>
         <w:tblW w:w="8505" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1778"/>
         <w:gridCol w:w="6727"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="2D36528E" w14:textId="77777777" w:rsidTr="005E57F1">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1778" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6194,51 +6263,51 @@
           <w:trHeight w:val="1060"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1778" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1809E668" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005E57F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B1D238D" wp14:editId="47E9948A">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B1D238D" wp14:editId="47E9948A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>147658</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>97155</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="705600" cy="392400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="8255"/>
                   <wp:wrapNone/>
                   <wp:docPr id="27" name="Bildobjekt 27"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="687242556" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26" cstate="print">
@@ -6387,51 +6456,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E2E0009" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005E57F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66F45470" wp14:editId="46583284">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66F45470" wp14:editId="46583284">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>128270</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>73025</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="709200" cy="388800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="28" name="Bildobjekt 28"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1268505197" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27" cstate="print">
@@ -6520,51 +6589,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C192EB3" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005E57F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4096C606" wp14:editId="7337A660">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4096C606" wp14:editId="7337A660">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>147320</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-22860</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="709200" cy="396000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                   <wp:wrapNone/>
                   <wp:docPr id="66" name="Bildobjekt 66"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1210017273" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId28" cstate="print">
@@ -6638,53 +6707,52 @@
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C1979F0" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005E57F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38F694AE" wp14:editId="66B2AEF3">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38F694AE" wp14:editId="66B2AEF3">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>135255</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>31115</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="730800" cy="352800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="29" name="Bildobjekt 29"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1416336431" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId29" cstate="print">
@@ -6759,51 +6827,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47998097" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005E57F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FEE9503" wp14:editId="2ED79425">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FEE9503" wp14:editId="2ED79425">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>129540</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>197485</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="723265" cy="402590"/>
                   <wp:effectExtent l="0" t="0" r="635" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="30" name="Bildobjekt 30"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="856862432" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId30" cstate="print">
@@ -6893,51 +6961,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19C0E689" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005E57F1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F5B1341" wp14:editId="03FE66DB">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F5B1341" wp14:editId="03FE66DB">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>99695</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>109855</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="781200" cy="417600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                   <wp:wrapNone/>
                   <wp:docPr id="31" name="Bildobjekt 31"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1261529433" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId31">
@@ -7110,92 +7178,93 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="075C02CC" w14:textId="77777777" w:rsidR="008A37BD" w:rsidRDefault="008A37BD" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DE1F5F5" w14:textId="77777777" w:rsidR="008A37BD" w:rsidRPr="00B65D92" w:rsidRDefault="008A37BD" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BD7F0E2" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008A37BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="172" w:name="_Toc256000275"/>
       <w:bookmarkStart w:id="173" w:name="_Toc256000246"/>
       <w:bookmarkStart w:id="174" w:name="_Toc256000217"/>
       <w:bookmarkStart w:id="175" w:name="_Toc256000188"/>
       <w:bookmarkStart w:id="176" w:name="_Toc256000159"/>
       <w:bookmarkStart w:id="177" w:name="_Toc256000130"/>
       <w:bookmarkStart w:id="178" w:name="_Toc256000101"/>
       <w:bookmarkStart w:id="179" w:name="_Toc256000072"/>
       <w:bookmarkStart w:id="180" w:name="_Toc256000043"/>
       <w:bookmarkStart w:id="181" w:name="_Toc256000014"/>
       <w:bookmarkStart w:id="182" w:name="_Toc57095226"/>
-      <w:bookmarkStart w:id="183" w:name="_Toc179532649"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc238729139"/>
       <w:r w:rsidRPr="008A37BD">
         <w:rPr>
-          <w:rStyle w:val="Rubrik3Char"/>
+          <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> och avstängning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3640E4DF" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008A37BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="3640E4DF" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Håll inne </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51BC828D" wp14:editId="47E92E65">
             <wp:extent cx="352425" cy="180975"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="74" name="Bildobjekt 74" descr="onoff"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1718457011" name="Picture 13" descr="onoff"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -7212,69 +7281,70 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="352425" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> för att starta instrumentet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7298FF86" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008A37BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="7298FF86" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="2127"/>
+        <w:ind w:left="1701" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vid uppstart visas programvarans version, batterispänning, ledigt utrymme samt datum och tid. Behöver batteribyte göras kommer instrumentet visa detta vid start.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728FA094" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008A37BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="728FA094" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Instrumentet går automatiskt till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>mätläget</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ratemeter</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> och är redo att användas. Vid start visas γ (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -7346,53 +7416,54 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1032FF" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008A37BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0B1032FF" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">För att stänga av håll inne </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45D7E2DE" wp14:editId="062730EC">
             <wp:extent cx="352425" cy="180975"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="72" name="Bildobjekt 72" descr="onoff"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1923533892" name="Picture 15" descr="onoff"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -7411,88 +7482,89 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="352425" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07812367" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="184" w:name="_Toc256000276"/>
       <w:bookmarkStart w:id="185" w:name="_Toc256000247"/>
       <w:bookmarkStart w:id="186" w:name="_Toc256000218"/>
       <w:bookmarkStart w:id="187" w:name="_Toc256000189"/>
       <w:bookmarkStart w:id="188" w:name="_Toc256000160"/>
       <w:bookmarkStart w:id="189" w:name="_Toc256000131"/>
       <w:bookmarkStart w:id="190" w:name="_Toc256000102"/>
       <w:bookmarkStart w:id="191" w:name="_Toc256000073"/>
       <w:bookmarkStart w:id="192" w:name="_Toc256000044"/>
       <w:bookmarkStart w:id="193" w:name="_Toc256000015"/>
       <w:bookmarkStart w:id="194" w:name="_Toc57095227"/>
-      <w:bookmarkStart w:id="195" w:name="_Toc179532650"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc238729140"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Val av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>mätläge</w:t>
       </w:r>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0037D3D4" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008A37BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0037D3D4" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">För att komma till menyn när du är i </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ratemeter</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="288C9225" wp14:editId="33CF6910">
             <wp:extent cx="342900" cy="180975"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="86" name="Bildobjekt 86" descr="ESC"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -7519,53 +7591,54 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="342900" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C62256" w14:textId="7C53B94D" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="008A37BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="78C62256" w14:textId="7C53B94D" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Flytta markören med </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36FE5990" wp14:editId="56BEBF7B">
             <wp:extent cx="314325" cy="180975"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="85" name="Bildobjekt 85" descr="uppnedpul"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1735755505" name="Picture 20" descr="uppnedpul"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -7765,51 +7838,51 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> för beskrivning av de olika </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>mätlägenas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> funktion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64203188" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42191309" w14:textId="5754159B" w:rsidR="00B65D92" w:rsidRPr="001E7492" w:rsidRDefault="00B65D92" w:rsidP="008A37BD">
       <w:pPr>
-        <w:pStyle w:val="Beskrivning"/>
+        <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="196" w:name="_Ref36191509"/>
       <w:r w:rsidRPr="001E7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabell </w:t>
       </w:r>
       <w:bookmarkEnd w:id="196"/>
       <w:r w:rsidR="00BF5809" w:rsidRPr="001E7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -7845,376 +7918,366 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2978"/>
         <w:gridCol w:w="6378"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="49F5BA07" w14:textId="77777777" w:rsidTr="00E87D62">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56FC17EF" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mätläge</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="202F1999" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Funktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="2F5F1CCA" w14:textId="77777777" w:rsidTr="00E87D62">
         <w:trPr>
           <w:trHeight w:val="449"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72EE8844" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Survey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EE7DDB" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>För att snabbt upptäcka kontamination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="146D6861" w14:textId="77777777" w:rsidTr="00E87D62">
         <w:trPr>
           <w:trHeight w:val="707"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EE0503D" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ratemeter (Startläge)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E7332B7" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>För att snabbt upptäcka kontamination. Är mer noggrann är Survey, men inte riktigt lika snabb.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="4A0D47B5" w14:textId="77777777" w:rsidTr="00E87D62">
         <w:trPr>
           <w:trHeight w:val="703"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="444A192B" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Scale</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-Timer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69B46ED8" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hög noggrannhet. Mäter under en valbar tid. Tryck </w:t>
             </w:r>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>stop</w:t>
             </w:r>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> för att stoppa mätningen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="51C80FE1" w14:textId="77777777" w:rsidTr="00E87D62">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A84D287" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clearance</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="548D74D6" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ett gränsvärde för kontamination är definierat. Mäter under en valbar tid för att få en viss noggrannhet. Tryck </w:t>
             </w:r>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>stop</w:t>
             </w:r>
             <w:r w:rsidRPr="00B65D92">
@@ -8223,121 +8286,121 @@
               </w:rPr>
               <w:t xml:space="preserve"> för att stoppa mätningen. Om värdet överstigs vid mätning ljuder en signal samt texten </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contaminated</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> visas på skärmen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0316184A" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="197" w:name="_Toc256000277"/>
       <w:bookmarkStart w:id="198" w:name="_Toc256000248"/>
       <w:bookmarkStart w:id="199" w:name="_Toc256000219"/>
       <w:bookmarkStart w:id="200" w:name="_Toc256000190"/>
       <w:bookmarkStart w:id="201" w:name="_Toc256000161"/>
       <w:bookmarkStart w:id="202" w:name="_Toc256000132"/>
       <w:bookmarkStart w:id="203" w:name="_Toc256000103"/>
       <w:bookmarkStart w:id="204" w:name="_Toc256000074"/>
       <w:bookmarkStart w:id="205" w:name="_Toc256000045"/>
       <w:bookmarkStart w:id="206" w:name="_Toc256000016"/>
       <w:bookmarkStart w:id="207" w:name="_Toc57095228"/>
-      <w:bookmarkStart w:id="208" w:name="_Toc179532651"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="208" w:name="_Toc238729141"/>
+      <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Mätning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>dosrat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>, kontamination och avfall (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>μ</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Sv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">/h och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>cps</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
     </w:p>
-    <w:p w14:paraId="01AE716E" w14:textId="3BC965D1" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="01AE716E" w14:textId="3BC965D1" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A4F1F5F" wp14:editId="0ABF9281">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A4F1F5F" wp14:editId="0ABF9281">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4394835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>248920</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1590675" cy="1440815"/>
             <wp:effectExtent l="0" t="0" r="9525" b="6985"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21419"/>
                 <wp:lineTo x="21471" y="21419"/>
                 <wp:lineTo x="21471" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="89" name="Bildobjekt 89" descr="En bild som visar orange, klocka  Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -8408,253 +8471,254 @@
         <w:t xml:space="preserve"> (µ</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Sv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">/h) och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>cps</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C423254" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="1C423254" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Vid mätning i:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32916ED1" w14:textId="4C8CE53D" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="32916ED1" w14:textId="4C8CE53D" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="2127"/>
+        <w:ind w:left="1701" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t>µ</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Sv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">/h riktas instrumentets framsida, se </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:instrText xml:space="preserve"> REF _Ref36192072 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005A0B06">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Figur 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t>, mot det kontaminerade området.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105523DE" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="105523DE" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="2127"/>
+        <w:ind w:left="1701" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EFDA36C" wp14:editId="43735188">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EFDA36C" wp14:editId="43735188">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4641850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>161925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="466725" cy="254635"/>
                 <wp:effectExtent l="19050" t="19050" r="66675" b="50165"/>
                 <wp:wrapNone/>
                 <wp:docPr id="93" name="Rak pilkoppling 93"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="466725" cy="254635"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shape w14:anchorId="02793027" id="Rak pilkoppling 93" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:365.5pt;margin-top:12.75pt;width:36.75pt;height:20.05pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAid2N0swEAAE4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6N07SOg2MOD2k6y7D&#10;VmDdB7CybAuQREHU4uTvR6le2nW3YT7Qkig+Pj5Su7uTs+KoIxn0rVwtllJor7Azfmjlj6eHq60U&#10;lMB3YNHrVp41ybv9xw+7KTR6jSPaTkfBIJ6aKbRyTCk0VUVq1A5ogUF7dvYYHSTexqHqIkyM7my1&#10;Xi431YSxCxGVJuLT+xen3Bf8vtcqfet70knYVjK3VGws9jnbar+DZogQRqNmGvAPLBwYz0kvUPeQ&#10;QPyM5i8oZ1REwj4tFLoK+94oXWrgalbLd9V8HyHoUguLQ+EiE/0/WPX1ePCPkWWYAjUUHmOu4tRH&#10;l//MT5yKWOeLWPqUhOLDm83mdl1Lodi1rm8213UWs3oNDpHSZ41O5EUrKUUww5gO6D23BeOqCAbH&#10;L5ReAn8H5MweH4y1pTvWi4lTbOvbukQQWtNlb75HZzrYKI7A/eWx6HB6YoJSWKDEDmZdvpnaH6HO&#10;JB49a1wrt5dL0CQw9pPvRDoHntcUDfjB6hnA+pxUl8Gaeb/qllfP2J2LnFXecdOKJPOA5al4u+f1&#10;22ew/wUAAP//AwBQSwMEFAAGAAgAAAAhAOocY5fhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyo3ZaEEuJUiL8eKkEpHDg68ZJExOsodtrw9iwnuM1qRrPf5OvJdeKAQ2g9&#10;aZjPFAikytuWag3vb48XKxAhGrKm84QavjHAujg9yU1m/ZFe8bCPteASCpnR0MTYZ1KGqkFnwsz3&#10;SOx9+sGZyOdQSzuYI5e7Ti6USqUzLfGHxvR412D1tR+dhml3fd8+byfVv+DH8mkzlunDbqv1+dl0&#10;ewMi4hT/wvCLz+hQMFPpR7JBdBqulnPeEjUskgQEB1bqkkWpIU1SkEUu/y8ofgAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAid2N0swEAAE4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDqHGOX4QAAAAkBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="windowText" strokeweight="2.25pt">
-                <v:stroke endarrow="block" joinstyle="miter"/>
+              <v:shape id="Rak pilkoppling 93" style="position:absolute;margin-left:365.5pt;margin-top:12.75pt;width:36.75pt;height:20.05pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2.25pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAid2N0swEAAE4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6N07SOg2MOD2k6y7D&#10;VmDdB7CybAuQREHU4uTvR6le2nW3YT7Qkig+Pj5Su7uTs+KoIxn0rVwtllJor7Azfmjlj6eHq60U&#10;lMB3YNHrVp41ybv9xw+7KTR6jSPaTkfBIJ6aKbRyTCk0VUVq1A5ogUF7dvYYHSTexqHqIkyM7my1&#10;Xi431YSxCxGVJuLT+xen3Bf8vtcqfet70knYVjK3VGws9jnbar+DZogQRqNmGvAPLBwYz0kvUPeQ&#10;QPyM5i8oZ1REwj4tFLoK+94oXWrgalbLd9V8HyHoUguLQ+EiE/0/WPX1ePCPkWWYAjUUHmOu4tRH&#10;l//MT5yKWOeLWPqUhOLDm83mdl1Lodi1rm8213UWs3oNDpHSZ41O5EUrKUUww5gO6D23BeOqCAbH&#10;L5ReAn8H5MweH4y1pTvWi4lTbOvbukQQWtNlb75HZzrYKI7A/eWx6HB6YoJSWKDEDmZdvpnaH6HO&#10;JB49a1wrt5dL0CQw9pPvRDoHntcUDfjB6hnA+pxUl8Gaeb/qllfP2J2LnFXecdOKJPOA5al4u+f1&#10;22ew/wUAAP//AwBQSwMEFAAGAAgAAAAhAOocY5fhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyo3ZaEEuJUiL8eKkEpHDg68ZJExOsodtrw9iwnuM1qRrPf5OvJdeKAQ2g9&#10;aZjPFAikytuWag3vb48XKxAhGrKm84QavjHAujg9yU1m/ZFe8bCPteASCpnR0MTYZ1KGqkFnwsz3&#10;SOx9+sGZyOdQSzuYI5e7Ti6USqUzLfGHxvR412D1tR+dhml3fd8+byfVv+DH8mkzlunDbqv1+dl0&#10;ewMi4hT/wvCLz+hQMFPpR7JBdBqulnPeEjUskgQEB1bqkkWpIU1SkEUu/y8ofgAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAid2N0swEAAE4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDqHGOX4QAAAAkBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" w14:anchorId="02793027">
+                <v:stroke joinstyle="miter" endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>cps</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> hålls instrumentet rakt över det kontaminerade området.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4DAA41" w14:textId="3853C889" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="001E7492" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="209" w:name="_Toc256000278"/>
       <w:bookmarkStart w:id="210" w:name="_Toc256000249"/>
       <w:bookmarkStart w:id="211" w:name="_Toc256000220"/>
       <w:bookmarkStart w:id="212" w:name="_Toc256000191"/>
       <w:bookmarkStart w:id="213" w:name="_Toc256000162"/>
       <w:bookmarkStart w:id="214" w:name="_Toc256000133"/>
       <w:bookmarkStart w:id="215" w:name="_Toc256000104"/>
       <w:bookmarkStart w:id="216" w:name="_Toc256000075"/>
       <w:bookmarkStart w:id="217" w:name="_Toc256000046"/>
       <w:bookmarkStart w:id="218" w:name="_Toc256000017"/>
       <w:bookmarkStart w:id="219" w:name="_Toc57095229"/>
-      <w:bookmarkStart w:id="220" w:name="_Toc179532652"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc238729142"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="733675B1" wp14:editId="015377E6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="733675B1" wp14:editId="015377E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4395470</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>178435</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2150110" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="2540" b="8255"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="20698"/>
                     <wp:lineTo x="21434" y="20698"/>
                     <wp:lineTo x="21434" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="94" name="Textruta 94"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2150110" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1613BCFF" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="001E7492" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
                             <w:pPr>
-                              <w:pStyle w:val="Beskrivning"/>
+                              <w:pStyle w:val="Caption"/>
                               <w:ind w:left="0" w:right="0"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:noProof/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="221" w:name="_Ref36192072"/>
                             <w:r w:rsidRPr="001E7492">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Figur </w:t>
                             </w:r>
                             <w:r w:rsidRPr="001E7492">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
@@ -8721,56 +8785,56 @@
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="733675B1" id="Textruta 94" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:346.1pt;margin-top:14.05pt;width:169.3pt;height:.05pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC97eejGQIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxxnaDEYcYosRYYB&#10;QVugHXpWZDkWIIsapcTOfv0o2U62bqdhF5kWKX6897i861vDTgq9BlvyfDbnTFkJlbaHkn972X74&#10;xJkPwlbCgFUlPyvP71bv3y07V6gFNGAqhYySWF90ruRNCK7IMi8b1Qo/A6csOWvAVgT6xUNWoego&#10;e2uyxXx+m3WAlUOQynu6vR+cfJXy17WS4bGuvQrMlJx6C+nEdO7jma2WojigcI2WYxviH7pohbZU&#10;9JLqXgTBjqj/SNVqieChDjMJbQZ1raVKM9A0+fzNNM+NcCrNQuB4d4HJ/7+08uH07J6Qhf4z9ERg&#10;BKRzvvB0Gefpa2zjlzpl5CcIzxfYVB+YpMtFfjPPc3JJ8t1+vIk5sutThz58UdCyaJQciZMElTjt&#10;fBhCp5BYyYPR1VYbE3+iY2OQnQTx1zU6qDH5b1HGxlgL8dWQMN5k1zmiFfp9z3RFHU4z7qE60+gI&#10;gyq8k1tN9XbChyeBJAMaiaQdHumoDXQlh9HirAH88bf7GE/skJezjmRVcv/9KFBxZr5a4i1qcDJw&#10;MvaTYY/tBmjSnJbGyWTSAwxmMmuE9pUUv45VyCWspFolD5O5CYO4aWOkWq9TECnNibCzz07G1BOu&#10;L/2rQDeyEojMB5gEJ4o35AyxiR63PgZCOjEXcR1QHOEmlSbux42Ka/Drf4q67v3qJwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALNgkt7gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj7FOwzAQhnck3sE6&#10;JBZE7bpV1KZxqqqCAZaK0IXNjd04EJ8j22nD2+NMdLy7T/99f7EdbUcu2ofWoYD5jAHRWDvVYiPg&#10;+Pn6vAISokQlO4dawK8OsC3v7wqZK3fFD32pYkNSCIZcCjAx9jmloTbayjBzvcZ0OztvZUyjb6jy&#10;8prCbUc5Yxm1ssX0wche742uf6rBCjgsvw7maTi/vO+WC/92HPbZd1MJ8fgw7jZAoh7jPwyTflKH&#10;Mjmd3IAqkE5AtuY8oQL4ag5kAtiCpTKnacOBlgW9rVD+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL3t56MZAgAAPwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhALNgkt7gAAAACgEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="733675B1" id="Textruta 94" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:346.1pt;margin-top:14.05pt;width:169.3pt;height:.05pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC97eejGQIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxxnaDEYcYosRYYB&#10;QVugHXpWZDkWIIsapcTOfv0o2U62bqdhF5kWKX6897i861vDTgq9BlvyfDbnTFkJlbaHkn972X74&#10;xJkPwlbCgFUlPyvP71bv3y07V6gFNGAqhYySWF90ruRNCK7IMi8b1Qo/A6csOWvAVgT6xUNWoego&#10;e2uyxXx+m3WAlUOQynu6vR+cfJXy17WS4bGuvQrMlJx6C+nEdO7jma2WojigcI2WYxviH7pohbZU&#10;9JLqXgTBjqj/SNVqieChDjMJbQZ1raVKM9A0+fzNNM+NcCrNQuB4d4HJ/7+08uH07J6Qhf4z9ERg&#10;BKRzvvB0Gefpa2zjlzpl5CcIzxfYVB+YpMtFfjPPc3JJ8t1+vIk5sutThz58UdCyaJQciZMElTjt&#10;fBhCp5BYyYPR1VYbE3+iY2OQnQTx1zU6qDH5b1HGxlgL8dWQMN5k1zmiFfp9z3RFHU4z7qE60+gI&#10;gyq8k1tN9XbChyeBJAMaiaQdHumoDXQlh9HirAH88bf7GE/skJezjmRVcv/9KFBxZr5a4i1qcDJw&#10;MvaTYY/tBmjSnJbGyWTSAwxmMmuE9pUUv45VyCWspFolD5O5CYO4aWOkWq9TECnNibCzz07G1BOu&#10;L/2rQDeyEojMB5gEJ4o35AyxiR63PgZCOjEXcR1QHOEmlSbux42Ka/Drf4q67v3qJwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALNgkt7gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj7FOwzAQhnck3sE6&#10;JBZE7bpV1KZxqqqCAZaK0IXNjd04EJ8j22nD2+NMdLy7T/99f7EdbUcu2ofWoYD5jAHRWDvVYiPg&#10;+Pn6vAISokQlO4dawK8OsC3v7wqZK3fFD32pYkNSCIZcCjAx9jmloTbayjBzvcZ0OztvZUyjb6jy&#10;8prCbUc5Yxm1ssX0wche742uf6rBCjgsvw7maTi/vO+WC/92HPbZd1MJ8fgw7jZAoh7jPwyTflKH&#10;Mjmd3IAqkE5AtuY8oQL4ag5kAtiCpTKnacOBlgW9rVD+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL3t56MZAgAAPwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhALNgkt7gAAAACgEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="1613BCFF" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="001E7492" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
                       <w:pPr>
-                        <w:pStyle w:val="Beskrivning"/>
+                        <w:pStyle w:val="Caption"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:noProof/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="222" w:name="_Ref36192072"/>
                       <w:r w:rsidRPr="001E7492">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Figur </w:t>
                       </w:r>
                       <w:r w:rsidRPr="001E7492">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
@@ -8859,53 +8923,54 @@
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> (Bq/cm</w:t>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B65D92" w:rsidRPr="00B65D92">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
     </w:p>
-    <w:p w14:paraId="178958B5" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="178958B5" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>nuclide</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> genom att trycka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A0BAC71" wp14:editId="6CE34350">
             <wp:extent cx="314325" cy="180975"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="88" name="Bildobjekt 88" descr="uppnedpul"/>
@@ -8998,127 +9063,130 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> för att välja rätt nuklid (ex. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Tc).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1CCA1C" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0B1CCA1C" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve">Nu mäts </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>dosrat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/h) och aktivitet per ytenhet (Bq/cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A824A0B" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="6A824A0B" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Byte av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mätläge</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan göras vid behov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235F78D7" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="235F78D7" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">För att återgå till startdisplay </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
@@ -9136,64 +9204,64 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">), följ instruktion ovan och välj nuklid </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Net</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20AB98B7" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="000F0292">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="223" w:name="_Toc256000279"/>
       <w:bookmarkStart w:id="224" w:name="_Toc256000250"/>
       <w:bookmarkStart w:id="225" w:name="_Toc256000221"/>
       <w:bookmarkStart w:id="226" w:name="_Toc256000192"/>
       <w:bookmarkStart w:id="227" w:name="_Toc256000163"/>
       <w:bookmarkStart w:id="228" w:name="_Toc256000134"/>
       <w:bookmarkStart w:id="229" w:name="_Toc256000105"/>
       <w:bookmarkStart w:id="230" w:name="_Toc256000076"/>
       <w:bookmarkStart w:id="231" w:name="_Toc256000047"/>
       <w:bookmarkStart w:id="232" w:name="_Toc256000018"/>
       <w:bookmarkStart w:id="233" w:name="_Toc57095230"/>
-      <w:bookmarkStart w:id="234" w:name="_Toc179532653"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc238729143"/>
       <w:r w:rsidRPr="00B65D92">
         <w:t>Bakgrund och larmgränser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
       <w:bookmarkEnd w:id="227"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
     </w:p>
     <w:p w14:paraId="720E5854" w14:textId="33003EB0" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
       <w:r w:rsidRPr="001E7492">
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7492">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="001E7492">
         <w:instrText xml:space="preserve"> REF _Ref36192444 \h </w:instrText>
@@ -9203,51 +9271,51 @@
       </w:r>
       <w:r w:rsidRPr="001E7492">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001E7492">
         <w:t>Tabell 5</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7492">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B65D92">
         <w:t xml:space="preserve"> visas bakgrundsvärden samt larmgränser för LB 124.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5F8308" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A328EC5" w14:textId="23034E84" w:rsidR="00B65D92" w:rsidRPr="001E7492" w:rsidRDefault="00B65D92" w:rsidP="005A0B06">
       <w:pPr>
-        <w:pStyle w:val="Beskrivning"/>
+        <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="235" w:name="_Ref36192444"/>
       <w:r w:rsidRPr="001E7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabell </w:t>
       </w:r>
       <w:bookmarkEnd w:id="235"/>
       <w:r w:rsidR="00E67445" w:rsidRPr="001E7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -9256,362 +9324,352 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>. Bakgrund och larmgräns för LB 124.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2692"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="53024750" w14:textId="77777777" w:rsidTr="00625168">
+      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="53024750" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="509BCC45" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03F84F75" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="680CED8E" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Larmgräns</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="7AD89026" w14:textId="77777777" w:rsidTr="00625168">
+      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="7AD89026" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1976A307" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>µ</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77590AA6" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1-0,2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DFA6A9B" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="4199B422" w14:textId="77777777" w:rsidTr="00625168">
+      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="4199B422" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="611F0BD2" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cps</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F15679A" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10-20</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="733489DC" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="25D6F1BF" w14:textId="77777777" w:rsidTr="00625168">
+      <w:tr w:rsidR="00B65D92" w:rsidRPr="00B65D92" w14:paraId="25D6F1BF" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40A055E4" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bq/cm</w:t>
             </w:r>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B65D92">
@@ -9621,81 +9679,79 @@
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>99m</w:t>
             </w:r>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="620BE7FD" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DCFBEC8" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65D92">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4205063A" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -9717,68 +9773,70 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66F1AABB" w14:textId="77777777" w:rsidR="00B65D92" w:rsidRPr="00B65D92" w:rsidRDefault="00B65D92" w:rsidP="00B65D92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65D92">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8CD227" w14:textId="5992CE59" w:rsidR="003D16BA" w:rsidRPr="00907334" w:rsidRDefault="003D16BA" w:rsidP="00907334">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="236" w:name="_Toc256000280"/>
       <w:bookmarkStart w:id="237" w:name="_Toc256000251"/>
       <w:bookmarkStart w:id="238" w:name="_Toc256000222"/>
       <w:bookmarkStart w:id="239" w:name="_Toc256000193"/>
       <w:bookmarkStart w:id="240" w:name="_Toc256000164"/>
       <w:bookmarkStart w:id="241" w:name="_Toc256000135"/>
       <w:bookmarkStart w:id="242" w:name="_Toc256000106"/>
       <w:bookmarkStart w:id="243" w:name="_Toc256000077"/>
       <w:bookmarkStart w:id="244" w:name="_Toc256000048"/>
       <w:bookmarkStart w:id="245" w:name="_Toc256000019"/>
       <w:bookmarkStart w:id="246" w:name="_Toc57095231"/>
-      <w:bookmarkStart w:id="247" w:name="_Toc179532654"/>
+      <w:bookmarkStart w:id="247" w:name="_Toc238729144"/>
       <w:r w:rsidRPr="00907334">
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66E19546" wp14:editId="772885FA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66E19546" wp14:editId="772885FA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4098991</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>252588</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2016000" cy="1544400"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21316"/>
                 <wp:lineTo x="21437" y="21316"/>
                 <wp:lineTo x="21437" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="15" name="Bildobjekt 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9825,114 +9883,115 @@
         <w:t>Radiation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00907334">
         <w:t xml:space="preserve"> Alert Area Monitor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="247"/>
     </w:p>
     <w:p w14:paraId="1766F2CB" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D16BA">
         <w:t>Radiation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D16BA">
         <w:t xml:space="preserve"> Alert Area Monitor används för övervakning av strålningen i rummet vid beredning. Instrumentet hänger på väggen i beredningsrummet på NÄL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="637D1A4E" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="248" w:name="_Toc179532655"/>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="248" w:name="_Toc238729145"/>
       <w:r w:rsidRPr="003D16BA">
         <w:t>Handhavande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="248"/>
     </w:p>
-    <w:p w14:paraId="516703E4" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="516703E4" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="003D16BA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68A8C912" wp14:editId="2E369E1E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68A8C912" wp14:editId="2E369E1E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4146702</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>242645</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2176780" cy="299720"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="20593"/>
                     <wp:lineTo x="21361" y="20593"/>
                     <wp:lineTo x="21361" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="167854943" name="Textruta 167854943"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2176780" cy="299720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="519DE156" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="00F5470B" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
                             <w:pPr>
-                              <w:pStyle w:val="Beskrivning"/>
+                              <w:pStyle w:val="Caption"/>
                               <w:ind w:left="0" w:right="0"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:noProof/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="003D16BA">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Figur</w:t>
                             </w:r>
@@ -9970,56 +10029,56 @@
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="68A8C912" id="Textruta 167854943" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:326.5pt;margin-top:19.1pt;width:171.4pt;height:23.6pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA82S5AHQIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L05yaNogTpGlyDAg&#10;aAu0Q8+KLMUCZFGjlNjZ14+S42Trdhp2kWmRIvkeHxf3XWPZUWEw4Eo+GY05U05CZdy+5N9eN59u&#10;OQtRuEpYcKrkJxX4/fLjh0Xr52oKNdhKIaMkLsxbX/I6Rj8viiBr1YgwAq8cOTVgIyL94r6oULSU&#10;vbHFdDy+KVrAyiNIFQLdPvROvsz5tVYyPmkdVGS25NRbzCfmc5fOYrkQ8z0KXxt5bkP8QxeNMI6K&#10;XlI9iCjYAc0fqRojEQLoOJLQFKC1kSpjIDST8Ts0L7XwKmMhcoK/0BT+X1r5eHzxz8hi9xk6GmAi&#10;pPVhHugy4ek0NulLnTLyE4WnC22qi0zS5XQyu5ndkkuSb3p3N5tmXovra48hflHQsGSUHGksmS1x&#10;3IZIFSl0CEnFAlhTbYy16Sc51hbZUdAI29pElXqkF79FWZdiHaRXvTvdFFcoyYrdrmOmKvlsgLmD&#10;6kToEXphBC83huptRYjPAkkJhIrUHZ/o0BbaksPZ4qwG/PG3+xRPAyIvZy0pq+Th+0Gg4sx+dTS6&#10;JMPBwMHYDYY7NGsgpBPaGy+zSQ8w2sHUCM0biX6VqpBLOEm1Sh4Hcx17fdPSSLVa5SASmxdx6168&#10;TKkHXl+7N4H+PJVI83yEQXNi/m44fWzP8uoQQZs8ucRrz+KZbhJqHs95qdIm/Pqfo66rv/wJAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCfxf2o3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4MXYplYYiS1Nbvemhtel5yq5AZGcJuxT67x1PepzMy/fel68n24qL6X3jSMF8FoEwVDrd&#10;UKXg+Pn2mILwAUlj68gouBoP6+L2JsdMu5H25nIIlWAI+QwV1CF0mZS+rI1FP3OdIf59ud5i4LOv&#10;pO5xZLhtZRxFS2mxIW6osTPb2pTfh8EqWO76YdzT9mF3fH3Hj66KTy/Xk1L3d9PmGUQwU/gLw+98&#10;ng4Fbzq7gbQXLTOSBbsEBYs0BsGB1Sphl7OCNHkCWeTyv0HxAwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADzZLkAdAgAAQgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJ/F/ajfAAAACQEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="68A8C912" id="Textruta 167854943" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:326.5pt;margin-top:19.1pt;width:171.4pt;height:23.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA82S5AHQIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L05yaNogTpGlyDAg&#10;aAu0Q8+KLMUCZFGjlNjZ14+S42Trdhp2kWmRIvkeHxf3XWPZUWEw4Eo+GY05U05CZdy+5N9eN59u&#10;OQtRuEpYcKrkJxX4/fLjh0Xr52oKNdhKIaMkLsxbX/I6Rj8viiBr1YgwAq8cOTVgIyL94r6oULSU&#10;vbHFdDy+KVrAyiNIFQLdPvROvsz5tVYyPmkdVGS25NRbzCfmc5fOYrkQ8z0KXxt5bkP8QxeNMI6K&#10;XlI9iCjYAc0fqRojEQLoOJLQFKC1kSpjIDST8Ts0L7XwKmMhcoK/0BT+X1r5eHzxz8hi9xk6GmAi&#10;pPVhHugy4ek0NulLnTLyE4WnC22qi0zS5XQyu5ndkkuSb3p3N5tmXovra48hflHQsGSUHGksmS1x&#10;3IZIFSl0CEnFAlhTbYy16Sc51hbZUdAI29pElXqkF79FWZdiHaRXvTvdFFcoyYrdrmOmKvlsgLmD&#10;6kToEXphBC83huptRYjPAkkJhIrUHZ/o0BbaksPZ4qwG/PG3+xRPAyIvZy0pq+Th+0Gg4sx+dTS6&#10;JMPBwMHYDYY7NGsgpBPaGy+zSQ8w2sHUCM0biX6VqpBLOEm1Sh4Hcx17fdPSSLVa5SASmxdx6168&#10;TKkHXl+7N4H+PJVI83yEQXNi/m44fWzP8uoQQZs8ucRrz+KZbhJqHs95qdIm/Pqfo66rv/wJAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCfxf2o3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4MXYplYYiS1Nbvemhtel5yq5AZGcJuxT67x1PepzMy/fel68n24qL6X3jSMF8FoEwVDrd&#10;UKXg+Pn2mILwAUlj68gouBoP6+L2JsdMu5H25nIIlWAI+QwV1CF0mZS+rI1FP3OdIf59ud5i4LOv&#10;pO5xZLhtZRxFS2mxIW6osTPb2pTfh8EqWO76YdzT9mF3fH3Hj66KTy/Xk1L3d9PmGUQwU/gLw+98&#10;ng4Fbzq7gbQXLTOSBbsEBYs0BsGB1Sphl7OCNHkCWeTyv0HxAwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADzZLkAdAgAAQgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJ/F/ajfAAAACQEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="519DE156" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="00F5470B" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
                       <w:pPr>
-                        <w:pStyle w:val="Beskrivning"/>
+                        <w:pStyle w:val="Caption"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:noProof/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="003D16BA">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Figur</w:t>
                       </w:r>
@@ -10047,726 +10106,723 @@
                         <w:t xml:space="preserve"> Radiation Alert Area Monitor.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F5470B">
                         <w:rPr>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="through"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="003D16BA">
         <w:t xml:space="preserve">Tryck på knappen ON/OFF på undersidan av instrumentet för att starta mätaren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780D2EB2" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="780D2EB2" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="003D16BA">
         <w:t>När gränsvärden överskrids blinkar en lampa eller så låter en larmsignal. Vid förhöjda nivåer larmar mätaren, se Tabell 6 för bakgrund och larmgräns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC55FF2" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="2CC55FF2" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="004377B7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="003D16BA">
         <w:t>Tryck ON/OFF för att stänga av mätaren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AFE955E" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="249" w:name="_Toc179532656"/>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="249" w:name="_Toc238729146"/>
       <w:r w:rsidRPr="003D16BA">
         <w:t>Bakgrund och larmgränser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="249"/>
     </w:p>
-    <w:p w14:paraId="03B4F172" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
+    <w:p w14:paraId="03B4F172" w14:textId="6596F834" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
       <w:r w:rsidRPr="003D16BA">
-        <w:t xml:space="preserve">I Tabell 6 visas bakgrundsvärden, larmgränser och hur det larmas larmnivån överskrids för </w:t>
+        <w:t xml:space="preserve">I Tabell 6 visas bakgrundsvärden, larmgränser och hur det larmas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C279A6">
+        <w:t xml:space="preserve">när </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D16BA">
+        <w:t xml:space="preserve">larmnivån överskrids för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D16BA">
         <w:t>Radiation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D16BA">
         <w:t xml:space="preserve"> Alert Area Monitor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9F6207" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3080888D" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="003D16BA">
       <w:pPr>
-        <w:pStyle w:val="Beskrivning"/>
+        <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D16BA">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tabell 6.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D16BA">
         <w:rPr>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bakgrund och larmgräns för RAM GENE-1.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D16BA" w:rsidRPr="003D16BA" w14:paraId="1AC4247B" w14:textId="77777777" w:rsidTr="000E7E43">
+      <w:tr w:rsidR="003D16BA" w:rsidRPr="003D16BA" w14:paraId="1AC4247B" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E03532D" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="4E03532D" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="709AC9E6" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="709AC9E6" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D40739D" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="7D40739D" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Larmgräns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CA04001" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="2CA04001" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Larmtyp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D16BA" w:rsidRPr="003D16BA" w14:paraId="66034BA7" w14:textId="77777777" w:rsidTr="000E7E43">
+      <w:tr w:rsidR="003D16BA" w:rsidRPr="003D16BA" w14:paraId="66034BA7" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B84C69" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="71B84C69" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cps</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46584E28" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="46584E28" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0–1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44BB31AB" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="44BB31AB" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C6D3E7E" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="5C6D3E7E" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ljud och ljus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D16BA" w:rsidRPr="00B65D92" w14:paraId="0DCC04D2" w14:textId="77777777" w:rsidTr="000E7E43">
+      <w:tr w:rsidR="003D16BA" w:rsidRPr="00B65D92" w14:paraId="0DCC04D2" w14:textId="77777777" w:rsidTr="00BB4979">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277A2461" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="277A2461" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cps</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13D2677F" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="13D2677F" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0–1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D926D7" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="09D926D7" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AB3C651" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="000E7E43">
+          <w:p w14:paraId="6AB3C651" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRPr="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="00BB4979">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D16BA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Endast ljus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
       <w:bookmarkEnd w:id="240"/>
       <w:bookmarkEnd w:id="241"/>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
       <w:bookmarkEnd w:id="246"/>
     </w:tbl>
     <w:p w14:paraId="19D79901" w14:textId="77777777" w:rsidR="003D16BA" w:rsidRDefault="003D16BA" w:rsidP="005A0B06">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003D16BA" w:rsidSect="0082548F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1268" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72814E08" w14:textId="77777777" w:rsidR="003B02B8" w:rsidRDefault="003B02B8">
+    <w:p w14:paraId="0139BB06" w14:textId="77777777" w:rsidR="00AB1E2D" w:rsidRDefault="00AB1E2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="175B71CA" w14:textId="77777777" w:rsidR="003B02B8" w:rsidRDefault="003B02B8">
+    <w:p w14:paraId="105FED7D" w14:textId="77777777" w:rsidR="00AB1E2D" w:rsidRDefault="00AB1E2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="037C32F8" w14:textId="77777777" w:rsidR="003B02B8" w:rsidRDefault="003B02B8">
+    <w:p w14:paraId="222D7A92" w14:textId="77777777" w:rsidR="00AB1E2D" w:rsidRDefault="00AB1E2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -10777,54 +10833,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -10855,87 +10911,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="715A676B" w14:textId="77777777" w:rsidR="003B02B8" w:rsidRDefault="003B02B8"/>
+    <w:p w14:paraId="499E2687" w14:textId="77777777" w:rsidR="00AB1E2D" w:rsidRDefault="00AB1E2D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59263A87" w14:textId="77777777" w:rsidR="003B02B8" w:rsidRDefault="003B02B8">
+    <w:p w14:paraId="48E623F4" w14:textId="77777777" w:rsidR="00AB1E2D" w:rsidRDefault="00AB1E2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5DE3938E" w14:textId="77777777" w:rsidR="003B02B8" w:rsidRDefault="003B02B8">
+    <w:p w14:paraId="143A5324" w14:textId="77777777" w:rsidR="00AB1E2D" w:rsidRDefault="00AB1E2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -10965,100 +11021,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -11088,87 +11144,87 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -11209,51 +11265,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12929,55 +12985,55 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DDF0BC38"/>
+    <w:tmpl w:val="E6FCEFAA"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -13295,50 +13351,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46310732"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="684EE9F2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC036F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DEE47B4"/>
     <w:lvl w:ilvl="0" w:tplc="DACAFE12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BAE6A4A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13407,51 +13576,51 @@
     <w:lvl w:ilvl="7" w:tplc="F0220CE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="314CB538" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E8E62FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A57AD28A"/>
     <w:lvl w:ilvl="0" w:tplc="CC1E19CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D8D620A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13520,51 +13689,51 @@
     <w:lvl w:ilvl="7" w:tplc="E80A54FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BB4E39F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13633,58 +13802,58 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -13747,51 +13916,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="547A03C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0309020"/>
     <w:lvl w:ilvl="0" w:tplc="2D522A26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5284E496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="010CAA82" w:tentative="1">
@@ -13836,51 +14005,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9B9638BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6480DD8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13949,51 +14118,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60270A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E820A3FC"/>
     <w:lvl w:ilvl="0" w:tplc="F7704F3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F216CF96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14062,51 +14231,51 @@
     <w:lvl w:ilvl="7" w:tplc="C99CEA14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C9B24B1C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DA066BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39B64720"/>
     <w:lvl w:ilvl="0" w:tplc="514C632A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CEFE7B26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C09E0D02">
@@ -14153,51 +14322,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2FD67474" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="13642050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -14266,51 +14435,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="748A17C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB4877CE"/>
     <w:lvl w:ilvl="0" w:tplc="702E226C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CB48288C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14379,51 +14548,51 @@
     <w:lvl w:ilvl="7" w:tplc="7332DFF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0B12358E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B222AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F34E782"/>
     <w:lvl w:ilvl="0" w:tplc="DFD0DE4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="453A2F40">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C30F24E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14465,51 +14634,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="CC460D52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="53D220F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14578,51 +14747,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -14692,153 +14861,156 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="117726114">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="738480351">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1627276728">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="60712578">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="376394048">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1874727965">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1569346114">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1313095948">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2101633341">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="651956606">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1734617561">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1971935271">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="712996626">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="778525056">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1442070836">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1250961987">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2008557879">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="341931195">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1989048607">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="626349752">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="360595241">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1583030142">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="434638697">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1822428858">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1324434947">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2125536100">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="792021582">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1230188168">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1185509948">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1570073259">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1230188168">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="31" w16cid:durableId="1476684975">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1742822727">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1948803973">
     <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1248034432">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -14848,528 +15020,656 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00023152"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00025A15"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00051846"/>
+    <w:rsid w:val="00052043"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="00066EC9"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00073F09"/>
+    <w:rsid w:val="0007521B"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D2DD4"/>
+    <w:rsid w:val="000D4C0F"/>
+    <w:rsid w:val="000E417B"/>
     <w:rsid w:val="000E463B"/>
+    <w:rsid w:val="000E55D8"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F0292"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="000F76F1"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00116639"/>
+    <w:rsid w:val="001175AE"/>
     <w:rsid w:val="00126011"/>
+    <w:rsid w:val="00126E49"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001737A7"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184DC4"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00193BE8"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A5FAF"/>
+    <w:rsid w:val="001B4210"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C7B8C"/>
+    <w:rsid w:val="001D7744"/>
     <w:rsid w:val="001E7492"/>
+    <w:rsid w:val="00200250"/>
     <w:rsid w:val="00201803"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00213A99"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00226F33"/>
     <w:rsid w:val="00230AEB"/>
+    <w:rsid w:val="00234C4C"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00240F00"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025432A"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00271FB9"/>
     <w:rsid w:val="0027212A"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00291D1C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A647F"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C0FF0"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002F06AA"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002F77B6"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="0030189F"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00314195"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="00321C8D"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00383ACF"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A57EB"/>
     <w:rsid w:val="003B02B8"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B548D"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D16BA"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="004059CD"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00406ED9"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00420ACD"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="004324D0"/>
+    <w:rsid w:val="00432C8B"/>
+    <w:rsid w:val="0043319F"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00435F23"/>
+    <w:rsid w:val="004377B7"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00473034"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E62F7"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F5761"/>
+    <w:rsid w:val="004F753D"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00513DC9"/>
     <w:rsid w:val="005274A2"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A0B06"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A6FE4"/>
+    <w:rsid w:val="005B57BD"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D52F4"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E57F1"/>
+    <w:rsid w:val="005E661E"/>
+    <w:rsid w:val="00603C57"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00611B30"/>
+    <w:rsid w:val="00611DB6"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006936C9"/>
+    <w:rsid w:val="006A0B7D"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A3172"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B64E9"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006D7FE5"/>
+    <w:rsid w:val="006E0BE2"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F16BA"/>
+    <w:rsid w:val="006F7003"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00740F57"/>
+    <w:rsid w:val="00744DA9"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="007564CD"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="007703E2"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00796525"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
+    <w:rsid w:val="007D4536"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00815C56"/>
+    <w:rsid w:val="00817E86"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="0082548F"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A37BD"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A5D85"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B5EF9"/>
     <w:rsid w:val="008C181B"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F0104"/>
     <w:rsid w:val="008F11D9"/>
     <w:rsid w:val="008F164B"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907334"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="0091325B"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00920162"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="00925E01"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00944A9B"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00985A49"/>
+    <w:rsid w:val="00997BEA"/>
+    <w:rsid w:val="009A0F4D"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A030FA"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A22C2D"/>
     <w:rsid w:val="00A264BE"/>
+    <w:rsid w:val="00A26BE2"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A4364F"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A528EE"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A84B1D"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A96C2C"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB0E0F"/>
+    <w:rsid w:val="00AB1E2D"/>
+    <w:rsid w:val="00AB5594"/>
+    <w:rsid w:val="00AC09E7"/>
+    <w:rsid w:val="00AC1EE6"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD034B"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B10657"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B15D96"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B64A2A"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B65D92"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B7253C"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB4979"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BB7CA3"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD4646"/>
+    <w:rsid w:val="00BD5F11"/>
+    <w:rsid w:val="00BE25AC"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF5809"/>
     <w:rsid w:val="00BF5C02"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C279A6"/>
+    <w:rsid w:val="00C34709"/>
+    <w:rsid w:val="00C35AE9"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C44836"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C81242"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
+    <w:rsid w:val="00CA3BB4"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC22F4"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC76AC"/>
+    <w:rsid w:val="00CD6260"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE0686"/>
     <w:rsid w:val="00CE12C3"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF0056"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D15A30"/>
     <w:rsid w:val="00D31F2E"/>
+    <w:rsid w:val="00D37520"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D417C1"/>
+    <w:rsid w:val="00D41C41"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D50C98"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D64039"/>
+    <w:rsid w:val="00D64229"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE4D7F"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF147A"/>
     <w:rsid w:val="00DF4051"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E25190"/>
+    <w:rsid w:val="00E276B6"/>
+    <w:rsid w:val="00E27B72"/>
+    <w:rsid w:val="00E5288C"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E57730"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E67445"/>
+    <w:rsid w:val="00E7153C"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E81269"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E86F6D"/>
     <w:rsid w:val="00E87D62"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA0940"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB2F79"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EB6D94"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED0DDD"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE3940"/>
+    <w:rsid w:val="00EE6E44"/>
     <w:rsid w:val="00F0302C"/>
     <w:rsid w:val="00F1428C"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F27B83"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F7364E"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F960EA"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB6E8F"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE65C1"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="161F920D"/>
+    <w:rsid w:val="279FC2A9"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6CCF5DBC"/>
+    <w:rsid w:val="79FD97BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{A1904643-E0CE-4230-AA34-B38E24FCDE8E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15717,196 +16017,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -15984,663 +16284,663 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="0"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0082548F"/>
+    <w:rsid w:val="00CD6260"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10338"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0"/>
-      <w:ind w:left="0"/>
+      <w:ind w:left="0" w:right="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="960"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -16671,81 +16971,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -16784,53 +17084,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -16904,53 +17204,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -17024,53 +17324,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17120,53 +17420,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17216,53 +17516,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -17298,53 +17598,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -17393,51 +17693,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -17481,51 +17781,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -17612,67 +17912,66 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -17716,131 +18015,131 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17868,51 +18167,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.emf" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.emf" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.emf" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.emf" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.emf" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.emf" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -18205,74 +18504,441 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>9987</Characters>
+  <Pages>1</Pages>
+  <Words>1778</Words>
+  <Characters>10140</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>84</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11848</CharactersWithSpaces>
+  <CharactersWithSpaces>11895</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="126" baseType="variant">
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729146</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729145</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729144</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729143</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729142</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729141</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729140</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638457</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729139</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638457</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729138</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638457</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729137</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638457</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729136</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638457</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729135</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638457</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729134</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638457</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729133</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638457</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729132</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638457</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729131</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638457</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729130</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572921</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729129</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572921</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729128</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572921</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729127</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572921</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc238729126</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Nuklearmedicinska mätinstrument, handhavande</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>51</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>92</revision>
+  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>