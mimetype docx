--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -7,449 +7,418 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="39FBB01B" w14:textId="77777777" w:rsidR="00E46D80" w:rsidRDefault="00E46D80" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00E46D80" w:rsidSect="00E46D80">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="03E9CC79" w14:textId="1B74248C" w:rsidR="00E46D80" w:rsidRPr="00E46D80" w:rsidRDefault="00641635" w:rsidP="00641635">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440349"/>
       <w:r w:rsidRPr="00E46D80">
         <w:t xml:space="preserve">Kontroller </w:t>
       </w:r>
       <w:r w:rsidR="00F452A8">
         <w:t>av SPECT</w:t>
       </w:r>
       <w:r w:rsidR="00BF7FE3">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00F452A8">
         <w:t>CT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7D9D1A" w14:textId="19939F21" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00BF7FE3" w:rsidP="00BF7FE3">
+    <w:p w14:paraId="6EA20FAE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00BF7FE3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc501440348"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">Bakgrund </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A408224" w14:textId="398E8605" w:rsidR="00910832" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">På Nuklearmedicin i NU-sjukvården används två SPECT/CT-kameror. Dessa består av en gammakameradel (SPECT) och en CT-del med var sin dator. För att säkerställa att kameran genererar tillförlitliga bilder ska kameran kontrolleras dagligen, veckovis och kvartalsvis. </w:t>
+      </w:r>
+      <w:r w:rsidR="00632867">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dessutom ska kamerans alla möjliga detektorpositioner samt bordspositioner testas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CD89B3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00BF7FE3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675C2150" w14:textId="7BC4F848" w:rsidR="00910832" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kontrollera att kameran genererar tillförlitliga bilder. Denna rutin beskriver när och med vilken frekvens olika kontroller ska utföras och åtgärd om kontrollen misslyckas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5476D82C" w14:textId="333FC911" w:rsidR="00910832" w:rsidRPr="00F452A8" w:rsidRDefault="00910832" w:rsidP="00910832">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D00DBC4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7C4F7F4E" w14:textId="6E08121C" w:rsidR="00910832" w:rsidRPr="00F452A8" w:rsidRDefault="001D2A2B" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Slagit samman rutin för NÄL och Uddevalla sjukhus.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14FBC892" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:t>Lagt till instruktioner för sprutförberedelse i bilaga 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D3D318" w14:textId="6FBC71A8" w:rsidR="00910832" w:rsidRPr="00F452A8" w:rsidRDefault="001D2A2B" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ändrat frekvens för Gantry Initialization pga. nya rekommendationer från GE. </w:t>
-[...10 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t xml:space="preserve">Lagt till instruktioner för sprutförberedelse </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91EED">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...70 lines deleted...]
-    <w:p w14:paraId="6EA20FAE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00BF7FE3">
+        <w:t>för röntgen till NM registrering.</w:t>
+      </w:r>
+      <w:r w:rsidR="00910832" w:rsidRPr="00F452A8">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645FA40B" w14:textId="5891FCB7" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00E91EED" w:rsidP="00BF7FE3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
-[...51 lines deleted...]
-    <w:p w14:paraId="44251D5A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00F452A8" w:rsidRPr="00F452A8">
+        <w:t>nsvar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44251D5A" w14:textId="5773CBC5" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Tjänstgörande BMA ser till att kontroll 1–3 utförs enligt given frekvens och att utförd kontroll 2 och 3 signeras i Bilaga 1 som finns placerad vid kamerans manöverrum. Kontroll 4 och 5 utförs vid behov. Sjukhusfysiker utför vid behov kontroll 6 samt vidtar ytterligare åtgärder vid misslyckade kontroller. Sjukhusfysiker utför även årskontroll.</w:t>
+        <w:t xml:space="preserve">Tjänstgörande BMA ser till att kontroll 1–3 utförs enligt given frekvens och att utförd kontroll 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00632867">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och 3 signeras i Bilaga 1 som finns placerad vid kamerans manöverrum. Kontroll 4 och 5 utförs </w:t>
+      </w:r>
+      <w:r w:rsidR="00632867">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>vid behov. Sjukhusfysiker utför vid behov kontroll 6 samt vidtar ytterligare åtgärder vid misslyckade kontroller. Sjukhusfysiker utför även årskontroll.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE3D9FD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="662EA602" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00BF7FE3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:lastRenderedPageBreak/>
         <w:t>Kontroller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A39888" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="26A39888" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Daglig morgonkontroll  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1F7245" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6D1F7245" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Radera CT-data </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6FAB3D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6A6FAB3D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rotationscentrumtest (COR)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59092BD5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="59092BD5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gantry initizalation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE38111" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="4FE38111" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Periodisk kvalitetskontroll (NÄL)/Periodisk omjustering (Uddevalla) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DB3839" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="65DB3839" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Test av röntgen-till-NM-registrering  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2608D4C0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="2608D4C0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Årskontroll</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD68EC2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00BF7FE3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Daglig morgonkontroll</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312F8D7B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
@@ -470,75 +439,75 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05C24D2F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bakgrundstest </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A17BD66" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0A17BD66" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Växla till NM-datorn. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC9A3CF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="4BC9A3CF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Gå till </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>System setup</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B7FB101" wp14:editId="6CB66A6C">
             <wp:extent cx="285750" cy="225303"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="34" name="Bildobjekt 34" descr="system setup"/>
@@ -603,174 +572,180 @@
         <w:t>QC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> dubbelklicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Daily QC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119E070E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="119E070E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Background Test (Two Detectors) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>på guidens startfält. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7681692B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7681692B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">, därefter </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SET </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>på handkontrollen (för att detektorerna ska gå ihop). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAC8297" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5DAC8297" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontrollera att energitoppen ligger omkring 50 keV (NÄL) eller 80 keV (Uddevalla).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1AD151" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3E1AD151" w14:textId="225CC091" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GO</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>. Bakgrundsmätningen tar ca 1-2 min. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25DCF0EF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:t xml:space="preserve">. Bakgrundsmätningen tar ca </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6192D" w:rsidRPr="00F452A8">
+        <w:t>1–2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve"> min. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DCF0EF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> (längst ner på skärmen) för att se resultatet. Resultatet ska vara godkänt (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>). Inga röda siffror ska visas.</w:t>
       </w:r>
@@ -802,188 +777,188 @@
         </w:rPr>
         <w:t>Kontroll av yttre homogenitet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1616D0FA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Kontrollen görs med en </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>57</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Co-plankälla.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045BCC0F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="045BCC0F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Image Quality Acquisition</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NÄL) eller </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Image Quality Test</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Uddevalla).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B008A1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="50B008A1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C47F6A3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0C47F6A3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Placera plankällan på detektor 2 och kontrollera att den ligger rakt.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCD7F24" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3FCD7F24" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Kontrollera att energitoppen ligger omkring 122 keV och tryck sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">eller </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GO</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49935D32" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="49935D32" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Fortsätt till CT under tiden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356B2E31" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD7DE45" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1034,144 +1009,150 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E489855" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Luftkalibrering (CT) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6208A85A" w14:textId="3D8B62B0" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+    <w:p w14:paraId="6208A85A" w14:textId="23EB4E85" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t xml:space="preserve">Luftkalibrering ska göras varje morgon. Uppvärmning av röntgenröret (Tube warmup) behöver inte göras då luftkalibrering utförs eftersom en uppvärmning av röret ingår i luftkalibreringen. Däremot ska en uppvärmning göras om röntgenröret inte har använts på mer än en timma och </w:t>
+        <w:t xml:space="preserve">Luftkalibrering ska göras varje morgon. Uppvärmning av röntgenröret (Tube warmup) behöver </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4567">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">inte göras då luftkalibrering utförs eftersom en uppvärmning av röret ingår i luftkalibreringen. Däremot ska en uppvärmning göras om röntgenröret inte har använts på mer än en timma och </w:t>
       </w:r>
       <w:r w:rsidR="00652894">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>45 minuter eller om utrustningen indikerar att en uppvärmning av röret ska göras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012F7CBC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D0EB53" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="15D0EB53" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Se till att det inte finns någon personal vid gantryt.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE09D62" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0AE09D62" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Växla till CT-datorn. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6602697E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6602697E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OK</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> så att de röda rutorna försvinner.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0595E167" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0595E167" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på ikonen </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Daily prep</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> i nedre kanten av skärmen </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D1DA334" wp14:editId="650AC001">
             <wp:extent cx="257175" cy="323850"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="33" name="Bildobjekt 33"/>
@@ -1201,121 +1182,121 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="257175" cy="323850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F4E74F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="61F4E74F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fast Calibration</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5AB910" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0B5AB910" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Starta skanning genom att tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Starta avsökning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> då knappen blinkar (se Figur 1).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327A5BDA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="327A5BDA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:lastRenderedPageBreak/>
         <w:t>En sekvens med olika kalibreringar ska nu avklaras.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B228726" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1B228726" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Quit</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> när alla scan är utförda. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A78530" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
@@ -1424,373 +1405,387 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AAE1595" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kontroll av yttre homogenitet (NM), avslut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237EA96E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="237EA96E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Växla till NM-datorn. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D36B28F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="4D36B28F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>När</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> insamlingen är klar tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Next </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">(längst ned på skärmen) och kontrollera att det visar </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466CEA5F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="466CEA5F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">NÄL: Klicka därefter på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Image Quality Processing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">. Kontrollera att rätt </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Input image</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> är vald (dagens datum) och klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. Granska</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Daily QC Report.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6810DB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5B6810DB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Om det visar </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">, tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Close Session</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> för att avsluta kontrollen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425B934D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2EC079" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+    <w:p w14:paraId="4E2EC079" w14:textId="2481A5BA" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Om ett värde överskrider gränserna visas det i rött och dess status är </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">. Om </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t xml:space="preserve"> visas: Gör om kontrollen med plankällehållaren, se till att plankällan ligger rätt. Om det fortsatt blir </w:t>
+        <w:t xml:space="preserve"> visas: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4567">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">Gör om kontrollen med plankällehållaren, se till att plankällan ligger rätt. Om det fortsatt blir </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10F03">
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> kontaktas sjukhusfysiker.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729AB114" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00637891">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00F452A8">
-        <w:lastRenderedPageBreak/>
         <w:t>Radera CT-data </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33884547" w14:textId="04D897E6" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00A63E02" w:rsidP="00F452A8">
+    <w:p w14:paraId="33884547" w14:textId="70300B27" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00A63E02" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En gång i månaden ska </w:t>
       </w:r>
       <w:r w:rsidR="00F452A8" w:rsidRPr="00F452A8">
         <w:t>CT-data r</w:t>
       </w:r>
       <w:r w:rsidR="00A0287B">
-        <w:t>ensas. Radera undersökningar som är äldre än en månad. Se</w:t>
+        <w:t xml:space="preserve">ensas. Radera undersökningar som är äldre än en månad. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4567">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A0287B">
+        <w:t>Se</w:t>
       </w:r>
       <w:r w:rsidR="00061529">
         <w:t xml:space="preserve"> schema i</w:t>
       </w:r>
       <w:r w:rsidR="00F452A8" w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> bilaga 1 respektive 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD675C2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0DD675C2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Växla till CT-datorn. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77705975" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="77705975" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Klicka på</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Image works</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C24D05F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="2C24D05F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Markera den eller de undersökningar du vill radera.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5A9186" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1B5A9186" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">krysset </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>i övre högra hörnet för att radera, se figur 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8D8051" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7C8D8051" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B809DEF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1910,120 +1905,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E61CC09" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Om det står “The selected items are in use” och undersökningen kan inte raderas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DD7B78" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="08DD7B78" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Klicka på datorn med en pil längst ned till höger på skärmen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D66A5C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="33D66A5C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Markera alla undersökningar i Job Queue och klicka </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Delete</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>, se figur 3. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BB1500" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="43BB1500" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Stäng fönstret genom att klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Close</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B218912" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7B218912" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Nu går det att radera undersökningen enligt ovan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50948334" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C7A51E8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0"/>
@@ -2152,51 +2147,50 @@
     <w:p w14:paraId="429DFA03" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="418D2885" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00637891">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:lastRenderedPageBreak/>
         <w:t>Rotationscentrumtest (COR)  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F585194" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Utförs med </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Tc-punktkälla en gång per kvartal med respektive kollimator enligt bilaga 1 respektive 2. I bilagan är det även specificerat vilka lägen kollimatorn ska kontrolleras för. Om kontrollen inte är inom gränsvärdena kontakta sjukhusfysiker.</w:t>
@@ -2234,295 +2228,153 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="569DD35D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Punktkälla </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC28141" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7B14EE39" w14:textId="21ABFE39" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Dra upp 70-80 MBq (högst 0,1 ml i en 1 ml spruta) </w:t>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">Dra upp </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A4C">
+        <w:t xml:space="preserve">punktkälla </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6192D" w:rsidRPr="00F452A8">
+        <w:t>70–80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve"> MBq </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Tc-perteknetat (5-45 kcts/s). </w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="4CDD6564" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+        <w:t>Tc-perteknetat (</w:t>
+      </w:r>
+      <w:r w:rsidR="00263CFE" w:rsidRPr="00F452A8">
+        <w:t>5–45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve"> kcts/s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4280F">
+        <w:t xml:space="preserve"> i 1 ml spruta enligt bilaga 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D70187" w14:textId="7279F213" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="center"/>
-[...59 lines deleted...]
-      </w:r>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...67 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="50624F0A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Initiera COR-test </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667F18E8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="667F18E8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Växla till NM-datorn.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EB7A29" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="34EB7A29" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Gå till </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>System setup</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
@@ -2591,382 +2443,387 @@
         <w:t>QC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>C.O.R. QC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BA56BA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="48BA56BA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Öppna</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> C.O.R. Test</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9E03A0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="2F9E03A0" w14:textId="2FF99B86" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Source Positioning Acq. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>under</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> COR Test H-mode </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">eller </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">COR Test L-mode </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>beroende på vilket detektorkonfiguration som ska kontrolleras.</w:t>
+        <w:t xml:space="preserve">beroende </w:t>
+      </w:r>
+      <w:r w:rsidR="00277C59">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>på vilket detektorkonfiguration som ska kontrolleras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFDD3BC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33B0BF7F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Positionering av COR-källan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAF29B4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1EAF29B4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontrollera testparametrarna: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DFAB91" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="40DFAB91" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Detector 1 &amp; detector 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC5B6F6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5FC5B6F6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Startposition: H </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F08DAAD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3F08DAAD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Stop on counts: 1000 kcts  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B9FA7C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="51B9FA7C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Reached on: Last detector </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CB4681" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="66CB4681" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>For energy set: Tc99m 140.5 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5CAC71" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1F5CAC71" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Matris: 256×256 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41501BE7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="41501BE7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Zoom 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394B573E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="394B573E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Pan X: 0.0 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5EB5B3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1A5EB5B3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Pan Y: 0.0 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6D5524" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3E6D5524" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apply.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03681A00" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="03681A00" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Tryck på</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> SET </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>för att göra en förflyttning till den fördefinierade positionen (H eller L). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBA3642" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="4BBA3642" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A868F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Placera källhållaren på britsens kant (B) och sätt källan i källhållaren (A), enligt Figur 5.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C06E06" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C69BEFD" wp14:editId="0FD0CE19">
             <wp:extent cx="3695700" cy="1815991"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="39" name="Bildobjekt 39" descr="COR"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13" descr="COR"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3702670" cy="1819416"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2991,109 +2848,131 @@
     </w:p>
     <w:p w14:paraId="3C6B7467" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figur 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Visar källhållarens och källans placering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015D6FF5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+    <w:p w14:paraId="015D6FF5" w14:textId="3E7CC0CB" w:rsidR="00587CA9" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789CC9FD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="52FD0B21" w14:textId="77777777" w:rsidR="00587CA9" w:rsidRDefault="00587CA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE7E659" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789CC9FD" w14:textId="14751694" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="005F43BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-        <w:t>Justera källhållaren och bordshöjden tills punktkällan är inuti de två ROI:arna, se Figur 6.  </w:t>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Justera källhållaren och bordshöjden tills punktkällan är inuti de två ROI:arna, se Figur 6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0CC8">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FDF3C3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="587F54EB" wp14:editId="27E9B249">
             <wp:extent cx="4400550" cy="2427400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="38" name="Bildobjekt 38"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 14"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4414633" cy="2435168"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3147,314 +3026,339 @@
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6027A86B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COR-bildtagning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C750D06" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6C750D06" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COR Aquisition</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> på guidens startsida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61819E8E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="61819E8E" w14:textId="15D03308" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj fliken </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Energy Settings</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och kontrollera att rätt källa är vald under </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Energy session</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t xml:space="preserve"> och att rätt kollimator är vald under </w:t>
+        <w:t xml:space="preserve"> och att </w:t>
+      </w:r>
+      <w:r w:rsidR="00277C59">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">rätt kollimator är vald under </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Selected collimator</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44ACA5B2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="44ACA5B2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5D7E06" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="2E5D7E06" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SET</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> för att flytta detektorerna och bordet till startpositionen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B87648" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="53B87648" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GO</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> när du uppmanas till det. Nu börjar bildtagningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669E9AA5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="669E9AA5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">När bildtagningen är klar tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Next </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>(längst ner på skärmen). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9F9AC2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6D9F9AC2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Kontrollera att status visar </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COR Acquisition Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och att det inte finns någon röd text. Om röd text visas, kontakta sjukhusfysiker. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F00F71F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03151072" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+    <w:p w14:paraId="4D0002B7" w14:textId="77777777" w:rsidR="00BC0CC8" w:rsidRDefault="00BC0CC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:textAlignment w:val="baseline"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03151072" w14:textId="09639962" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>COR-bearbetning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A249105" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5A249105" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COR</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Processing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> på guidens startsida. Som standard visas den senaste studien automatiskt under </w:t>
       </w:r>
@@ -3483,70 +3387,69 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">list </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>(se Figur 7), men vid behov kan en annan studie bearbetas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DC6215" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B69581C" wp14:editId="23660FDA">
             <wp:extent cx="3000375" cy="2357438"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="37" name="Bildobjekt 37"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 15"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3007522" cy="2363054"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3571,300 +3474,291 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figur 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Visar var studien som ska bearbetas väljs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D67EB10" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B183AD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="66B183AD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43156CE6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="43156CE6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Bildtagningen bearbetas och rapporten visas efter att man klickat på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Next </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>(längst ner på skärmen). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FF805C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="27FF805C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Granska rapporten. Resultaten ska vara enligt följande: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEC03DF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0FEC03DF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Graferna måste vara inom gränsvärdena (de gula linjerna) i bilden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5D2932" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6C5D2932" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>De absoluta värdena måste vara &lt;0,55 mm för: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D02634A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+    <w:p w14:paraId="4D02634A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Delta X - detektor 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA7FF19" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Delta X - detektor 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF24D88" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Delta Y - detektor 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C95202A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Delta X - detektor 1 </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFFC937" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5FFFC937" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Upprepa alla steg för varje detektorkonfiguration som ska kontrolleras.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D73AA3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="45F1827D" w14:textId="60D8F8AB" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00683D0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Close Session</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> för att avsluta då alla detektorkonfigurationer är testade.  </w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9F8C67" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00192687">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:lastRenderedPageBreak/>
         <w:t>Gantry initialization </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDA2900" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+    <w:p w14:paraId="6FDA2900" w14:textId="6F427B17" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Utförs vid behov då systemet varnar för “gantry error”. Om kontrollen misslyckas kontakta MT-ingenjör. </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:t xml:space="preserve">Utförs vid behov då systemet varnar för “gantry error”. Om kontrollen misslyckas kontakta </w:t>
+      </w:r>
+      <w:r w:rsidR="00277C59">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>MT-ingenjör. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F63E02F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00683D0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="142"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559C363A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
-      <w:pPr>
+    <w:p w14:paraId="4D061BAF" w14:textId="77777777" w:rsidR="00683D0B" w:rsidRPr="00683D0B" w:rsidRDefault="00F452A8" w:rsidP="00683D0B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F452A8">
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00683D0B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Växla till NM-skärmen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D93007" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
-      <w:pPr>
+    <w:p w14:paraId="08A539F4" w14:textId="77777777" w:rsidR="00683D0B" w:rsidRDefault="00F452A8" w:rsidP="00683D0B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Gå till </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F452A8">
+      <w:r w:rsidRPr="00683D0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>System setup</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D7AE455" wp14:editId="0E9644F5">
             <wp:extent cx="253690" cy="200025"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="42" name="Bildobjekt 42" descr="system setup"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -3887,437 +3781,447 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="256458" cy="202207"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B145807" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="60BEA973" w14:textId="77777777" w:rsidR="00683D0B" w:rsidRDefault="00F452A8" w:rsidP="00683D0B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">Klicka på fliken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683D0B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Utilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FB7798" w14:textId="77777777" w:rsidR="00683D0B" w:rsidRDefault="00F452A8" w:rsidP="00683D0B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">Öppna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683D0B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gantry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683D0B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Motion Initialization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3E3C11" w14:textId="77777777" w:rsidR="00683D0B" w:rsidRPr="00683D0B" w:rsidRDefault="00F452A8" w:rsidP="00683D0B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00683D0B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Välj </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683D0B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Select All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683D0B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. OBS! Välj </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683D0B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683D0B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extended initialization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34645FFA" w14:textId="743EE759" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00683D0B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">Klicka på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683D0B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Start </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>och följ anvisningarna på skärmen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C2C4D4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1005A5AD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Kameran kommer nu att köra britsen upp och ned, snurra och vinkla </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B19B37" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>detektorerna. Detta tar ett par minuter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9C5DC2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00683D0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Klicka på fliken </w:t>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Utilities</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="5681FC6D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:t xml:space="preserve">Close Session </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>för att avsluta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC5879B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F044FD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C93652A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9CF27F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290FBDBE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00192687">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Periodisk kvalitetskontroll (Periodic QC)/Periodisk omjustering (Periodic retuning) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEEE010" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7616AEEF" w14:textId="180533B6" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">Görs i samråd med sjukhusfysiker när daglig kontroll inte blir godkänd eller börjar närma sig gränsen. Dessa kontroller skiljer sig mellan de olika kamerorna på NÄL och Uddevalla sjukhus. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E13F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Se utförande för respektive kamera nedan. Om kontrollen misslyckas kontakta sjukhusfysiker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4200F5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022B93D8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Stäng och lås dörrarna till kamerarummet och häng ut skylten kontroll/kalibrering pågår under insamlingen! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD37AF7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38214A19" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Periodisk kvalitetskontroll (NÄL) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70246EEE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">Utförs med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Co-plankälla och WEHR-kollimator.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C09619" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374B1DD1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Initiera periodisk omjustering </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C3A182" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="53BDD36A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Växla till NM-datorn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0717D61E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...320 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Gå till </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>System setup</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4387,98 +4291,98 @@
         <w:t>QC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Periodic QC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387DE0DD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="387DE0DD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">På guidens startsida väljs </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Backup</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50285F51" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="50285F51" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontrollera att alla objekt är markerade. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DD88E2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="37DD88E2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>HD Backup</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och därefter </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OK</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> i meddelanderutan. </w:t>
@@ -4491,259 +4395,259 @@
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ACE07B1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kalibrering av bildpunkter med brus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D09E43F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5D09E43F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Background Acquisition</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8621A5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5F8621A5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Se till att inga strålkällor finns i närheten.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C5B233" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="37C5B233" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontrollera bildtagningsparametrarna: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365220A6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="365220A6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Key Parameters</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BB5D25" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="07BB5D25" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Detector 1 &amp; detector 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F109F1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="39F109F1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Startposition: H QC D1D2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F17308C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6F17308C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Stop on time: 180 s </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AE6E6E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="67AE6E6E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Correction &amp; Energy Parameters</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CF70AB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="29CF70AB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bad pixels mode: Close all </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16220985" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="16220985" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Energy session: Noise Periodic QC </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D3EC0A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="32D3EC0A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00A74D77">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Selected collimator: WEHR45 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0713025E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0713025E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
@@ -4769,1350 +4673,1385 @@
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (alt. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4E959A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7F4E959A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Vänta tills insamlingen är klar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CE43C3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="04CE43C3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> (längst ner på skärmen) för att granska resultatet i </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Background Aqcuisition Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">. Resultatet ska visa </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och inga röda siffror ska finnas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780A4B68" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="780A4B68" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj därefter </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Noisy Pixels List Update</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFBBE22" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3DFBBE22" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Kontrollera att rätt </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Input Image</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> är vald (dagens datum). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB9E0CF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7DB9E0CF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>och vänta tills listan har skapats. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF269D2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5EF269D2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Granska rapporten för båda detektorerna.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D28A9D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="14D28A9D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">: Kontakta sjukhusfysiker. (Visar rapporten </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> så sparas inte listan). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1C5D08" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6C1C5D08" w14:textId="1A9D9E6B" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Förslag på åtgärder: Kontrollera ytterligare en gång att det inte finns någon strålkälla i närheten samt att den dagliga kvalitetskontrollen utfördes korrekt. Upprepa den dagliga kvalitetskontrollen (Daily QC) även om inget fel påträffades när denna utfördes.  </w:t>
+        <w:t xml:space="preserve">Förslag på åtgärder: Kontrollera ytterligare en gång att det inte finns någon strålkälla i </w:t>
+      </w:r>
+      <w:r w:rsidR="002E13F0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>närheten samt att den dagliga kvalitetskontrollen utfördes korrekt. Upprepa den dagliga kvalitetskontrollen (Daily QC) även om inget fel påträffades när denna utfördes.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1729FE5C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1860" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7133B0A1" w14:textId="77777777" w:rsidR="00B45BFC" w:rsidRDefault="00B45BFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="410FCC0A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Källpositionering </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16137374" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Source Positioning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0340D820" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontrollera bildtagningsparametrarna: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AFF2D4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="69AFF2D4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Key Parameters</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E03997E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1E03997E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Detector 1 &amp; detector 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B244587" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0B244587" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Startposition: H QC D1D2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098BFBDA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="098BFBDA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Stop on time: 60 s </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A498953" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5A498953" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Correction &amp; Energy Parameters</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522618A8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="522618A8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Corrections: Energy, Uniformity, Bad cells &amp; Noise </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8CC744" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1A8CC744" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bad pixels mode: Close all </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C53433" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="25C53433" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Energy session: Co57 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197060B8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="197060B8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Selected collimator: WEHR45 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073B44AB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="073B44AB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SET</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C61516" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="07C61516" w14:textId="25A42F46" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Placera </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>plankällehållaren</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t xml:space="preserve"> på detektorn och lägg plankällan på hållaren. Plankällan ska ligga cirka 1 cm in på hållaren. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5523B2F9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:t xml:space="preserve"> på detektorn och lägg plankällan på hållaren. Plankällan ska ligga </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25E4E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>cirka 1 cm in på hållaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5523B2F9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GO (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>alt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Start)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5595ED52" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5595ED52" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> (längst ner på skärmen) när bildtagningen är klar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BE4E15" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="73BE4E15" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Granska </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Source Positioning Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Se till att bilden ser jämn ut, även i kanterna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C68006" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="66C68006" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Visas </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>, se så att källan ligger rakt. Kontakta sjukhusfysiker.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682A64E2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="682A64E2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Visas</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Passed </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>gå vidare till nästa steg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6D11DC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1860" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C530402" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uppdatera energikarta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CD8776" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="37CD8776" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Energy Acquisition</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D27F53" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="62D27F53" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontrollera bildtagningsparametrarna: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406B7B9A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="406B7B9A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Key Parameters</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7671A4B9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7671A4B9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Detector 1 &amp; detector 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C94EFD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="00C94EFD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Startposition: H QC D1D2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E7E41A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="45E7E41A" w14:textId="09A069D2" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Stop on counts: 130000 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C268905" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:t xml:space="preserve">Stop on counts: </w:t>
+      </w:r>
+      <w:r w:rsidR="00263CFE" w:rsidRPr="00F452A8">
+        <w:t>130 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C268905" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Correction &amp; Energy Parameters</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D636660" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1D636660" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Corrections: Noise</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095B3789" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="095B3789" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bad pixels mode: Close all </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6E4143" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0B6E4143" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Energy session: Co57 Periodic QC </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCA6D8D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1FCA6D8D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Selected collimator: WEHR45 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D97544" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="33D97544" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apply </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">och därefter </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GO</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> (alt. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>). Bildtagningen börjar utan att visa en flödesbild. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387490A3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="387490A3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Insamlingen kan ta ganska lång tid (beroende på hur stark plankällan är). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADD9C5F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6ADD9C5F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">När insamlingen är klar klicka </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> (längst ner på skärmen) för att granska resultatet i </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Energy Aqcuisition Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C4DC93" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="52C4DC93" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Om testet visar </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> fortsätt genom att klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Energy Map Update</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654EDB2D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="654EDB2D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Kontrollera att rätt </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Input image</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>-fil har valts, välj annars rätt fil (dagens datum).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3B3D25" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1D3B3D25" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A56839" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="04A56839" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Kontrollera i </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Energy Map Update Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> resultatet visar </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589BF386" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="589BF386" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Granska bilderna för detektor 1 och 2. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DA4AF2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E7A1C00" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bad Pixels List Update (Uppdatering av listan över ogiltiga bildpunkter) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D911008" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0D911008" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bad Pixels List Update.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1120C931" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1120C931" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Kontrollera att rätt </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Input image</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>-fil har valts, välj annars rätt fil (ska vara samma som innan). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D31ED0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="31D31ED0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B51EC61" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0B51EC61" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Granska resultatet i </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bad Pixels Check</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E5FE68" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="60E5FE68" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ligger antalet ogiltiga bildpunkter inom gränserna visas </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725DCC52" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="725DCC52" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> visas om för många ogiltiga bildpunkter upptäcks. Gå då till </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Too many bad pixels</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13745F40" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
@@ -6122,177 +6061,177 @@
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7276DEA8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Image QC Verification </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5548CD03" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5548CD03" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Om daglig kontroll har utförts och blivit godkänt behöver dessas steg inte utföras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EDE133" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14E55E10" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Säkerhetskopiera kalibrering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E563AF1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3E563AF1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Backup</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D20130F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0D20130F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Kontrollera att alla objekt är markerade under </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Backup content</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2287E252" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="2287E252" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>HD Backup</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52021C49" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="52021C49" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OK </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>när säkerhetskopieringen är klar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3603F4B6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
@@ -6333,637 +6272,509 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FE06F0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Too Many Bad Pixels (för många ogiltiga bildpunkter) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595CF1B0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="595CF1B0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Meddelandet Too Many Bad Pixels kan visas under följande moment: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB0D83C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5DB0D83C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>I slutet av Daily QC </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646453D4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="646453D4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Vid Periodic QC </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F0EAA4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="77F0EAA4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Under Noisy Pixels Calibration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706694BB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="706694BB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Under Bad Pixels List Update </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A64AD37" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="2A64AD37" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="1418" w:right="0" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>I slutet av Periodic QC </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7355E461" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7355E461" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontrollera korrekt positionering av källan i de fall en källa använts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41274F6E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="41274F6E" w14:textId="26B647A7" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00D25E4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="-425" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Då ingen källa krävs, kontrollera att det inte finns någon källa i närheten som kan påverka samt att Daily CQ har utförts korrekt. Även om inget fel upptäckts vid Daily QC ska detta test upprepas.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C1F01E9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:t xml:space="preserve">Då ingen källa krävs, kontrollera att det inte finns någon källa i närheten som kan påverka samt </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25E4E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>att Daily CQ har utförts korrekt. Även om inget fel upptäckts vid Daily QC ska detta test upprepas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1F01E9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Om felet kvarstår kontakta sjukhusfysiker. Eventuellt kan serviceavdelning behöva kontaktas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C98FE0A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4456C0E4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+    <w:p w14:paraId="4456C0E4" w14:textId="509D9CE1" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4F32BD06" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Periodisk omjustering (Uddevalla sjukhus) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688A72FB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Punktkälla </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226A054A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0E259D32" w14:textId="0A9593D3" w:rsidR="00F452A8" w:rsidRPr="00C370C9" w:rsidRDefault="00F452A8" w:rsidP="00C370C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Använd 1 ml spruta. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5859B642" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:t xml:space="preserve">Dra upp </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66F17">
+        <w:t xml:space="preserve">punktkälla </w:t>
+      </w:r>
+      <w:r w:rsidR="00263CFE" w:rsidRPr="00F452A8">
+        <w:t>40–50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve"> MBq</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66F17">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>99m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Tc-perteknetat (</w:t>
+      </w:r>
+      <w:r w:rsidR="00263CFE" w:rsidRPr="00F452A8">
+        <w:t>5–45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve"> kcts/s)</w:t>
+      </w:r>
+      <w:r w:rsidR="0028689D">
+        <w:t xml:space="preserve"> i 1 ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00815274">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1AA9">
+        <w:t>spruta enligt bilaga 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC576BA" w14:textId="03C17BEC" w:rsidR="00F452A8" w:rsidRPr="00E66F17" w:rsidRDefault="00F452A8" w:rsidP="00E66F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4D8F6B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Attrappkollimatorer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2383E885" w14:textId="1596E8A7" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t xml:space="preserve">Dra upp 40-50 MBq (högst 0,1 ml) </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="04B1DBAB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:t xml:space="preserve">Montera attrappkollimator enligt instruktion från GE, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">NM600-serien, användarhandbok </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB367F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>för kvalitetskontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167BF87B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72CC6DEC" w14:textId="77777777" w:rsidR="00CE34D3" w:rsidRDefault="00CE34D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF84912" w14:textId="49984CF0" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Periodic Retuning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C180ED5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51FDCC4E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bakgrundstest </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1093BEC1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Den absorberade och spridda strålningen i punktkällans väggar ska vara så konstant och liten som möjligt i alla riktningar.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3644F2DB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Växla till NM-datorn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F09B39B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...311 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Gå till </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>System setup</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -7033,198 +6844,198 @@
         <w:t>QC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Periodic Retuning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023BEB59" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="023BEB59" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">På guidens startsida väljs </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Background Test (Two Detectors). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC064FC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="4FC064FC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Se till att ingen strålkälla är i närheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EF0579" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="22EF0579" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontrollera att bildtagningsparametrarna: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B1A8FB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="46B1A8FB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Detector 1 &amp; detector 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AC7D9A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="28AC7D9A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Startposition: L QC D1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5B3D4E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7C5B3D4E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Stop on time: 60 s </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534BDAA9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="534BDAA9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Matris: 256×256 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20107304" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="20107304" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Zoom 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32193054" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="32193054" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -7250,128 +7061,146 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>GO</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (alt. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5FD21F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0B5FD21F" w14:textId="44CA1988" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Vänta tills insamlingen är klar (ca. 1-2 min).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="760CAD4D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:t xml:space="preserve">Vänta tills insamlingen är klar (ca. </w:t>
+      </w:r>
+      <w:r w:rsidR="00263CFE" w:rsidRPr="00F452A8">
+        <w:t>1–2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve"> min).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760CAD4D" w14:textId="59681938" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t xml:space="preserve"> (längst ned på skärmen) för att se resultatet. Resultatet ska vara godkänt (</w:t>
+        <w:t xml:space="preserve"> (längst ned på skärmen) för att se resultatet. Resultatet ska vara godkänt </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB367F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>) och inga röda siffror ska finnas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F614C18" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5F614C18" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Bakgrundsaktivitet ska vara &lt; 2,7 kcts/s. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B12EEE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="32B12EEE" w14:textId="5165F340" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Vid icke godkända värden skontaktas sjukhusfysiker eller MT. Kan vara något högre än 2,5 kcts/s enligt servicecentrum. Inställt för lågt i mjukvaran. </w:t>
+        <w:t xml:space="preserve">Vid icke godkända värden skontaktas sjukhusfysiker eller MT. Kan vara något högre </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB367F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>än 2,5 kcts/s enligt servicecentrum. Inställt för lågt i mjukvaran. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52621DC0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191C3EEC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7396,633 +7225,647 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Positionera källan och konfigurera detektorerna för omjustering </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708829D9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Varje detektor kontrolleras separat, först detektor 1 och därefter detektor 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BA5B0D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="32BA5B0D" w14:textId="69366E73" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Placera punktkällan i hållaren på väggen och lyft upp metallpumpar till tvål och desinfektion. Se till att ingenting finns mellan punktkällan och detektorn.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3243C6E2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+        <w:t xml:space="preserve">Placera punktkällan i hållaren på väggen och lyft upp metallpumpar till tvål och desinfektion. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65FD2">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Se till att ingenting finns mellan punktkällan och detektorn.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3243C6E2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Detektorerna ska vara i L-läge.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Först kontrolleras detektor 1 och ska då vara i 144°. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3198AD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6D3198AD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Source Positioning (Detector 1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>på guidens startsida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BB171E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="22BB171E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="-284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och därefter </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SET</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> på handkontrollen för att positionera. Se till att detektor 1 är i 144°. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E728D85" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7E728D85" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">eller </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GO</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAC2D4B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0BAC2D4B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">När bildtagningen är slutförd kontrollera att bilden är jämn. Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> (längst ned på skärmen) för resultat. Felpositionerad källa och om någonting finns mellan källan och detektorn kan leda till felaktig positionering och orsaka försämring av bildkvalitet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67524107" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="67524107" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Fortsätt med iterativ kalibrering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59959EE1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1140" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BFD08CF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Iterativ kalibrering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1547DCB2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1547DCB2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Iter.Cal. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>på guidens startsida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EA56EF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="00EA56EF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontrollera att energiparametrarna och stoppkriterium är korrekta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3915C021" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3915C021" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Calib reference (keV): 140, 140, 140, 140 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12787966" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="12787966" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Counts per PM: 2000, 4000, 6000, 8000 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D600F7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="32D600F7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Low window: 100, 30, 15, 10 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EFE570" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="56EFE570" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>High window: 100, 30, 15, 10 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C41CE22" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="4C41CE22" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Step of DAC: 14, 7, 4, 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138DBD08" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="138DBD08" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Tau (counts): 4, 8, 16, 32 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9984BE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3F9984BE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> (längst ned på skärmen) och sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8646A2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7F8646A2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:lastRenderedPageBreak/>
         <w:t>När kalibreringen är klar visas Iter Report. Om kalibreringen misslyckas kontakta sjukhusfysiker.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D50BE58" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5D50BE58" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Fortsätt till Z-energiförstärkningskalibrering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F32E09" w14:textId="77777777" w:rsidR="00811228" w:rsidRDefault="00811228">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA31BCB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756E352D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Z-energiförstärkningskalibrering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFAF80F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1FFAF80F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Z Energy Gain Calibration</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> på guidens startsida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0B22E6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7A0B22E6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och därefter </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1846CE63" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="1846CE63" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>När kalibreringen är klar fortsätt till bildkvalitetstest. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F68771E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15AE9ADC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bildkvalitetstest </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66779F32" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="66779F32" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Image Quality Test (Detector 1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162320A0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="162320A0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och sedan på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
@@ -8084,616 +7927,639 @@
     </w:p>
     <w:p w14:paraId="75544B0F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Konfigurera detektorerna för omjustering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD086AB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3DD086AB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Detektorerna ska vara i L-läge.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Andra gången kontrolleras detektor 2 och ska då vara i 54°. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CB30A8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="03CB30A8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Source Positioning (Detector 2) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>på guidens startsida.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25164B0A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="25164B0A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och därefter </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SET</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> på handkontrollen för att positionera. Se till att detektor 2 är i 54°. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63498656" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="63498656" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">eller </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GO</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B38AEE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="16B38AEE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">När bildtagningen är slutförd kontrollera att bilden är jämn. Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> för resultat. Felpositionerad källa och om någonting finns mellan källan och detektorn kan leda till felaktig positionering och orsaka försämring av bildkvalitet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E57F57" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="00E57F57" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Fortsätt med iterativ kalibrering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F52ECE4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1140" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B56E130" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Iterativ kalibrering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F09C548" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3F09C548" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Iter.Cal. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>på guidens startsida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E222A3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="74E222A3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontrollera att energiparametrarna och stoppkriterium är korrekta: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2257ABFF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="2257ABFF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Calib reference (keV): 140, 140, 140, 140 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186E14F4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="186E14F4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Counts per PM: 2000, 4000, 6000, 8000 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52269AC6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="52269AC6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Low window: 100, 30, 15, 10 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0C785F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="2E0C785F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>High window: 100, 30, 15, 10 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F729134" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="2F729134" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Step of DAC: 14, 7, 4, 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593956AC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="593956AC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Tau (counts): 4, 8, 16, 32 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BEFC13" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="07BEFC13" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> (längst ned på skärmen) och sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D9147B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="44D9147B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>När kalibreringen är klar visas Iter Report. Om kalibreringen misslyckas kontakta sjukhusfysiker. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F399A2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="56F399A2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Fortsätt till Z-energiförstärkningskalibrering.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CBB8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E6C740" w14:textId="77777777" w:rsidR="00547CF2" w:rsidRDefault="00547CF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="41E932F3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Z-energiförstärkningskalibrering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A547DB4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="2A547DB4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Z Energy Gain Calibration</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> på guidens startsida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06672BAD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="06672BAD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och därefter </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0331B0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3F0331B0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>När kalibreringen är klar fortsätt till bildkvalitetstest. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7895FC5C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CFF43F1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bildkvalitetstest </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DE4B64" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="57DE4B64" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Image Quality Test (Detector 2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FF292D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="05FF292D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> och sedan på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
@@ -8705,102 +8571,101 @@
         <w:ind w:left="1080" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03425B72" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Utvärdera bildkvalitetsrapporten </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BAE395" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="23BAE395" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Image Quality Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> på guidens startsida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B98354" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="53B98354" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Granska rapporten. Om något värde visar rött ligger det utanför acceptans och är underkänd (Failed). Kontakta då sjukhusfysiker.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF000D7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="0EF000D7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Om status visar </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">, tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Close Session</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> för att avsluta kontrollen.  </w:t>
@@ -8826,106 +8691,159 @@
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4576BBE3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7712DB63" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297762B2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00192687">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Test av röntgen-till-NM-registrering  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641218B5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+    <w:p w14:paraId="641218B5" w14:textId="4F31ACC6" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Utförs vid behov av sjukhusfysiker om matchningen mellan CT och NM inte är konsekvent. Tekniker från GE gör denna kontroll vid deras förebyggande underhåll. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="254AD3FD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+        <w:t xml:space="preserve">Utförs vid behov av sjukhusfysiker om matchningen mellan CT och NM inte är konsekvent. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB367F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Tekniker från GE gör denna kontroll vid deras förebyggande underhåll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254AD3FD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve">Utför testet enligt instruktion från GE, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>NM-Användarhandbok för kvalitetskontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A2ED5F" w14:textId="77777777" w:rsidR="00867B23" w:rsidRDefault="00867B23" w:rsidP="00F452A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5091D918" w14:textId="111808BA" w:rsidR="00782FCE" w:rsidRPr="00F452A8" w:rsidRDefault="00782FCE" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
-[...10 lines deleted...]
-        <w:t>.  </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Testet kräver </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>6 st</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 10 ml sprutor</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7107">
+        <w:t>, cirka 80 MBq</w:t>
+      </w:r>
+      <w:r w:rsidR="008A077A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65FD2" w:rsidRPr="00F452A8">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>99m</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65FD2" w:rsidRPr="00F452A8">
+        <w:t>Tc-perteknetat</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2D46">
+        <w:t xml:space="preserve"> varje</w:t>
+      </w:r>
+      <w:r w:rsidR="008547B7">
+        <w:t>, se bilaga 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B34A88" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733F1107" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
@@ -8973,326 +8891,325 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DCD0E1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontroller som utförs på NM-delen är: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324602C8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="324602C8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>prestandakontroll SPECT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E59197" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="42E59197" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>spatiell upplösning, visuell och kvantitativ utvärdering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0F3883" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7C0F3883" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>systemkänslighet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF7FC43" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6EF7FC43" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>yttre uniformitet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A958E27" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3A958E27" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>analys av tidigare mätdata. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167B32BB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F55EB21" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontroller som utförs på CT-delen är: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2A177E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6E2A177E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>konstanskontroll fritt i luft </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD43A0D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5FD43A0D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>CTDI-mätning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC3F989" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="6BC3F989" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>CT-tal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5848DD6D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="5848DD6D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>snittjocklek </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6384B9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="7E6384B9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>bordsförflyttning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE79D26" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="4AE79D26" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>spatiell upplösning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3284A308" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="3284A308" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>lågkontrastupplösning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256F36C9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="256F36C9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>homogenitet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36957E6F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
+    <w:p w14:paraId="36957E6F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="008547B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>detektorhomogenitet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202031C2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E219341" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391AEBCC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D4BA03" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F0FB2D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Bilaga 1, Kamerakontroll BMA, NÄL </w:t>
@@ -9331,509 +9248,494 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblInd w:w="-300" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1125"/>
         <w:gridCol w:w="1695"/>
         <w:gridCol w:w="1695"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="1125"/>
         <w:gridCol w:w="1695"/>
         <w:gridCol w:w="1695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="19ABB462" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="19ABB462" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="099A82A4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vecka </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="079284E1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>COR H &amp; L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B00612A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Radera CT-data </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="789C4F49" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F9AAB38" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vecka </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BA73506" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>COR H &amp; L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28A9EB11" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Radera CT-data </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="11CE719F" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="11CE719F" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B33D8D5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F125D4A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E91A7BD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74DCDEEA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5860AE5E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="100E33A1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BDF550C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="28394DBA" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="28394DBA" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37E9A672" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19A33A69" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -9847,824 +9749,797 @@
           <w:p w14:paraId="26047D34" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1543EA11" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69774E2A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20FE7FBF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E7777BC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="68241178" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="68241178" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="396797A9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="563205FC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="581C7B59" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57B4E743" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5218DEB0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F23EE9D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4085CD5C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="20A2CFAD" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="20A2CFAD" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ABF1AA2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="206DA43A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="294203B6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64953142" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A8FB081" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0573248D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D4DE6FA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3784DD25" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3784DD25" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2105E4EF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A2C6A6E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14FBF45A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20D9D3E0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FA1EE2C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="623AF7DB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B437FA7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="187A136B" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="187A136B" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F24A61C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C057FED" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -10678,796 +10553,771 @@
           <w:p w14:paraId="3A097566" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17E99CC7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78304625" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>32 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F00010F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E3593F5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5E95A588" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5E95A588" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E47BBA0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40F5B51A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D318754" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60217608" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EBA0CE9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="428E3816" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="650A7E21" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="034A6F96" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="034A6F96" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DFC41AD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41705992" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E291A12" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59D9EAD2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="181262AB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>34 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="145FEE93" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F503693" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="089C9AD3" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="089C9AD3" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59A77A39" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0908C769" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30D6C470" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A3AC67E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BDDA663" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01452346" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5466D8EB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="2C142E05" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="2C142E05" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AEC3B5C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -11509,80 +11359,78 @@
           </w:tcPr>
           <w:p w14:paraId="5B1302A6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03599065" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E05305C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -11617,717 +11465,694 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B8A84C5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="67470BB6" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="67470BB6" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D362EFD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42B56A17" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44B3C773" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FF7717A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12C921FA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49292054" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49CA0C4F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5A4A3770" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5A4A3770" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B993D3B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30CEBA6E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05D2D812" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04B7D04F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1ABF08CB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DC12006" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64F65C92" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="2A4B9779" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="2A4B9779" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C3D9AD4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12699A60" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="785402F4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A023FAE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5351C58F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0314E681" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53DB9763" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="6DF5C6FC" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="6DF5C6FC" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30FEB3A8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="363EFE70" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -12341,1033 +12166,1000 @@
           <w:p w14:paraId="29B3D054" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="724BDE7C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63A32F2F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06560CE6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E397978" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="6C9EC1BC" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="6C9EC1BC" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08DF9BF3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="056E6A0F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77E77E70" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06EA8959" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EA3DC24" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F4155DA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="288760F1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3BA5EEE6" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3BA5EEE6" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="217B2E61" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DAEF411" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BD5E5D4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27DEAB97" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="246994D3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>42 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="017F3BBF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0923C0BE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="39690A26" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="39690A26" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67CAC388" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68BC35FC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="176FEEDF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C2BB130" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73393F8C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7647D824" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D3BC7B4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="60EDDD95" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="60EDDD95" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DB731C5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47FCFD80" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F95F469" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46CE42FA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71EC3AB2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E94C29E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BFAD5ED" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5A857CAC" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5A857CAC" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="205A79F8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>19 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A05D498" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -13381,795 +13173,770 @@
           <w:p w14:paraId="5CB99938" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5737D68E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="142EDDEE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6504ACDB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F682CA4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="7D5A0AC2" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="7D5A0AC2" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E0CBE4E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59ED9EC9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BF166CE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4701A1E3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24AC4C05" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>46 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00ED2B65" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25A6716C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="4E8F78DA" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="4E8F78DA" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="025BA79C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1139AF91" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D110160" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="406EBD75" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7366F576" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FE3A667" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B73A50B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="579B3709" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="579B3709" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="711C25B9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>22 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FE024F0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34F5F968" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B6DEC09" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23050CA2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>48 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C263E4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="237EEEC8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="7B1934C4" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="7B1934C4" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="789B3FF0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -14212,80 +13979,78 @@
           <w:p w14:paraId="1110DED7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F41927B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="219D5140" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>49 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -14320,653 +14085,632 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D943DF2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="43CE2CC8" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="43CE2CC8" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="110A4AD4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52E551CD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="427FF472" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41D1A47D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22A0188B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72DA4AC2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B72F282" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5EA10FA6" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5EA10FA6" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5798E067" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EE5B0E7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CC04D74" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28685C8B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46B30EA5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>51 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E45BB16" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34273174" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5414EDA8" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5414EDA8" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63E22B58" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76A5B937" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EBF628C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F348089" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C33BBEC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>52 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27BD1065" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B2ACD5B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41EE1874" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -14999,51 +14743,50 @@
       <w:r w:rsidRPr="00F452A8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B040EE2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bilaga 2, Kamerakontroll BMA, Uddevalla sjukhus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BBC33B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>År: _________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3D5AB8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -15058,509 +14801,494 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblInd w:w="-300" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="330"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="6FB91391" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="6FB91391" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FCE05BB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vecka </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DBEBC4F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>COR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="794B19AF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Radera CT-data </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5125397F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C1B9EC5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vecka </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AA6B90A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>COR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1915ADCB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Radera CT-data </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3074ACD7" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3074ACD7" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A30A52D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="273D80CC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D82D697" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F6F5FCF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EBB52E8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4368456E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="123C5AD1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="32D572B5" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="32D572B5" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07176E54" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28F0452A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -15574,795 +15302,769 @@
           <w:p w14:paraId="249A1C06" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4731DBC2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EC8898D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E51CB86" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32F9C3B3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="034E2A95" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="034E2A95" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="419E6AF0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75794337" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48148081" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5592A184" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="754B17D2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CDDCF72" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="446C2181" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="59D8E5F0" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="59D8E5F0" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68C44C00" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DA48CD8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CBC1A14" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1741426A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D9DAB7C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64C878C1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79CD739A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="44B3FD5C" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="44B3FD5C" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70F9FFED" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41DC1BD6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3424BA95" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0016B7CE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02960CDE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51784883" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E82A300" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3A30B068" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3A30B068" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="480B7B67" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -16405,80 +16107,78 @@
           <w:p w14:paraId="768D1314" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D21D34A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35B37C73" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>32 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -16513,688 +16213,666 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AC2B1EE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="05E13C50" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="05E13C50" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78EC616A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F622555" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="133EF13E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70B99650" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AC85D25" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>33 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13AA2571" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="016B2118" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="03688B86" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="03688B86" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CD36B15" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45BFD56F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B6BE4D7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="253708A3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B532ADC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>34 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50A00500" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25ECAAFE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="575200AE" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="575200AE" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CBD3E76" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63122A34" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AE9F7F6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CDA87DD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="369AE78D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>35 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FB1E3E3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1680693D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="71B454D0" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="71B454D0" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FF103E6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -17236,80 +16914,78 @@
           </w:tcPr>
           <w:p w14:paraId="28986DCF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AB97291" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="376D12BF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>36 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -17343,717 +17019,694 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="191264DE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="680B4567" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="680B4567" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E26AA4C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C5FED78" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2725CF7D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7095BF68" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BDCE02F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>37 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23913807" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="151F2CED" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3212DFC2" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3212DFC2" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1372814C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AD70445" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15CBA5BC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40A1C888" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1996DBD4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>38 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B7C265D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74D88929" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="7421E2F8" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="7421E2F8" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="191EE4AE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51379A76" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D2D83FF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="362DB364" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1247D06F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>39 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6813E247" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DDCA139" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="35506BBB" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="35506BBB" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="530D2713" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AA0DBCB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -18067,1004 +17720,972 @@
           <w:p w14:paraId="481CD70F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15732BE6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E67DB09" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>40 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="714AE938" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61E1FA69" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3A19ABCD" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3A19ABCD" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6941B9C0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="197FEC45" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B97CDA9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69B9A7E1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="126A5AA0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>41 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15237795" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CAF3F3D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="78D0412A" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="78D0412A" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05E0AA7F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16F98781" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DD030A2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36E6AFB6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AEFB282" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>42 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="689FF373" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B4B74E4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="7D75E802" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="7D75E802" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6860EF80" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69D0FC75" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1171F11E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B3BD2DB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2114F5ED" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>43 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C2B3AD2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="617C6D31" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="4B86F69F" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="4B86F69F" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F52948E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E19E0EF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11D6E008" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B5D5703" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46E01290" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>44 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D34FD8C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14EFB888" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5D832046" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5D832046" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13B01AF7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>19 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -19107,80 +18728,78 @@
           <w:p w14:paraId="3BE72660" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DB7FF2D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06C53413" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -19215,687 +18834,665 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="701129F2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="65E4B112" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="65E4B112" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A7A04E9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="061B0C34" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56AFEB26" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35DCFCDA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79DD0E2F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>46 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30761CDB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E3DDA18" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5F9E32BE" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="5F9E32BE" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1169DE07" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="257767E5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70D97C41" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6280AF10" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DC8F6EA" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>47 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21B563C0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46C0703A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="64B59112" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="64B59112" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="530D7C69" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>22 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="476ABCBC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64D7440C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="315A72B3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75EF1DE8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>48 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="715B4829" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55EC48E6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="67AE4D55" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="67AE4D55" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="248B4080" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>23 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -19938,80 +19535,78 @@
           <w:p w14:paraId="710182A5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61FDE5C1" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64641A04" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>49 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -20046,654 +19641,633 @@
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12692B49" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="7C313F18" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="7C313F18" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24D9B077" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E537F00" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="743BFE8F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CA1B2CE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2255503F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DF43856" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D21FE9A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3E721968" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3E721968" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="084E842B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47311041" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40497504" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D1AE767" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C2C4929" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>51 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79FF9590" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D19B643" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3A1138AE" w14:textId="77777777" w:rsidTr="009A48F4">
+      <w:tr w:rsidR="00F452A8" w:rsidRPr="00F452A8" w14:paraId="3A1138AE" w14:textId="77777777" w:rsidTr="00504153">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A45884B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="188A7319" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="126E555C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DCD64A5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B9AC696" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>52 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BC14E9F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01F1F358" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00F452A8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41B85084" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -20749,222 +20323,824 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3651CF05" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="3AD2FE96" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00641635">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F452A8" w:rsidSect="00210110">
+    <w:p w14:paraId="28FCF398" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
+    <w:p w14:paraId="77258FF4" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
+    <w:p w14:paraId="4CF2A5FF" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
+    <w:p w14:paraId="38DF4853" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
+    <w:p w14:paraId="682397CF" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
+    <w:p w14:paraId="35E2E57D" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
+    <w:p w14:paraId="50D36EB8" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
+    <w:p w14:paraId="17AB758B" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
+    <w:p w14:paraId="313BE6CE" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="006D6771">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D561F5" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Bilaga 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191BC84D" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:t>Förberedelse av sprutor för kontroller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DFF2B6" w14:textId="4AEDC05A" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:t xml:space="preserve">Stäm av med närvarande servicetekniker vilka tester de ska göra och vid vilken tid. </w:t>
+      </w:r>
+      <w:r w:rsidR="005373B6">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:t>Se metodbeskrivning för respektive kontroll för hur strålkällan förbereds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6F078E" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Punktkällor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6181D1D0" w14:textId="01551AB5" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:t xml:space="preserve">Punktkälla </w:t>
+      </w:r>
+      <w:r w:rsidR="00263CFE" w:rsidRPr="00D46431">
+        <w:t>70–80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:t xml:space="preserve"> MBq </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>99m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:t>Tc perteknetat för Rotationscentrumtest/COR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5B02E3" w14:textId="4724B6C7" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Endast för Uddevalla:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:t xml:space="preserve"> Punktkälla till Uniformitetstest/ Periodisk omjustering (Periodic retuning)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00263CFE" w:rsidRPr="00D46431">
+        <w:t>retuning) 40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:t xml:space="preserve"> MBq </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>99m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:t>Tc-perteknetat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8A8EA3" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:t>Punktkällor innebär max 0,1 ml i 1 ml spruta, i nödfall max 0,5 ml i 2 ml spruta.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108EEAB2" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:t>Använd 1 ml spruta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CE5C38" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:t xml:space="preserve">Dra upp Önskad aktivitet (högst 0,1 ml) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>99m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:t>Tc-perteknetat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B4BAF7" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:t>Den absorberade och spridda strålningen i punktkällans väggar ska vara så konstant och liten som möjligt i alla riktningar.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787581C6" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:t>Aktivitetsvolymen (punktkällan) ska vara i toppen av sprutan utan luftbubblor, se Figur 8.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F008649" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="013509A1" wp14:editId="6ABF251A">
+            <wp:extent cx="3124200" cy="1168082"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2117767847" name="Bildobjekt 2117767847" descr="punktkälla"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 24" descr="punktkälla"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId25">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3138829" cy="1173551"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622C7403" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Figur 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46431">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Punktkälla enligt GE. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6B7A98" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4AFB73" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:t>Byt till en ren nål och nålskydd eller propp.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439D49A3" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:t>Transportera sprutan i en blyväska.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041ECA69" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D46431">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sprutor till test av röntgen-till-NM-registrering  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C47C99B" w14:textId="62962861" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>6 st</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve"> 10 ml sprutor med </w:t>
+      </w:r>
+      <w:r w:rsidR="00263CFE" w:rsidRPr="009E7C95">
+        <w:t>70–80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve"> MBq 99mTc-perteknetat och volym 10 ml i respektive spruta. </w:t>
+      </w:r>
+      <w:r w:rsidR="005373B6">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve">Det får skilja max 2 MBq mellan sprutorna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590E0045" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Det är av största vikt att sprutorna har samma aktivitetsinnehåll samt är fria från luftbubblor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092D436B" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28800603" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Exempel på tillvägagångssätt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52736606" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Materiel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301DD237" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>100 ml NaCl flaska (som används till generatorn)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03166040" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>6 st</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve"> 10 ml sprutor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7729AE" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>1 st</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve"> 2 ml spruta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5286B50E" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>6 proppar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DCB771" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Grön kanyl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72761AAD" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Blåa kanyler</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EA5AA1" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A3AF07" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Dra upp så att du tillsätter 800 MBq perteknetat till NaCl-flaskan. Du har nu ca 100 ml perteknetat med aktivitetskoncentration på ca 8 MBq/ml. Använd särskilt blyskydd till 100-ml-flaskan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067E5F89" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve">Dra upp exakt 10 ml i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>6 st</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve"> sprutor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3923C2E4" w14:textId="0BF3BDC7" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alternativt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve"> att dra upp lika mycket aktivitet (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6192D" w:rsidRPr="009E7C95">
+        <w:t>70–80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve"> MBq +- 1MBq) i varje spruta och fyll sen på med koksalt upp till 10 ml i varje spruta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF8808B" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7768148F" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Se till att inga luftbubblor finns, sätt på propp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE99766" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Kontrollmät sprutorna så att de innehåller lika mycket aktivitet. Maximal tillåten avvikelse mellan sprutorna är 2 MBq.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1262222A" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C54D58" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Frakta sprutorna i avfallsblyburk (till exempel burk från injektionsrum alternativt kamerarum) på vagn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725C2A73" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
+    <w:sectPr w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidSect="00F4280F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="993" w:right="1552" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1127" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48D770B1" w14:textId="77777777" w:rsidR="002236C7" w:rsidRDefault="002236C7">
+    <w:p w14:paraId="5EC1B74F" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E6BB2C8" w14:textId="77777777" w:rsidR="002236C7" w:rsidRDefault="002236C7">
+    <w:p w14:paraId="0FE04525" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01F38973" w14:textId="77777777" w:rsidR="002236C7" w:rsidRDefault="002236C7">
+    <w:p w14:paraId="2C7E8B5D" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -20993,51 +21169,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -21071,73 +21247,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EC1C03D" w14:textId="77777777" w:rsidR="002236C7" w:rsidRDefault="002236C7"/>
+    <w:p w14:paraId="0CD01B96" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21037835" w14:textId="77777777" w:rsidR="002236C7" w:rsidRDefault="002236C7">
+    <w:p w14:paraId="0B23436E" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="08B89C6C" w14:textId="77777777" w:rsidR="002236C7" w:rsidRDefault="002236C7">
+    <w:p w14:paraId="0CB5F56D" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -21175,91 +21351,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -21298,51 +21474,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -21425,51 +21601,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00254C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E932D7D4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21993,50 +22169,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E7A5B18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB385944"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EB839E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37D8D24A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22105,51 +22394,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26C209B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99106EEC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22218,51 +22507,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B2B4319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E54C1DDC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22331,51 +22620,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C672123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7D06DFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22444,51 +22733,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33267C7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCC4F578"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22557,51 +22846,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22671,51 +22960,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DBF0FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34B67DC8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22784,51 +23073,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F578DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27B0F244"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22897,51 +23186,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47E43E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5D47EC2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23010,51 +23299,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="485C2BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00E47CF4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23123,51 +23412,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4968633F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41C44CB2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23236,51 +23525,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="520C51F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C34A8884"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23349,51 +23638,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23463,51 +23752,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE26C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C3ED170"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23576,51 +23865,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62703263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F4271B2"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="783" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1503" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23689,51 +23978,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5823" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6543" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69313F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2264104"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23802,51 +24091,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CC22703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98F22164"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23915,51 +24204,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B455533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B8862CC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24028,51 +24317,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3216D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08A4C5DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24145,626 +24434,856 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="732385023">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1465150035">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="596795966">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="924072712">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="376243901">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="557086509">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1277257072">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1229918206">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1399327034">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="916282245">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="482738842">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="85155978">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1763913117">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="738216173">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1325207245">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="534083394">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1699164084">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1317998631">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1712881391">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1834032298">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="738216173">
+  <w:num w:numId="21" w16cid:durableId="1830444596">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="920912224">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1569607001">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="281693148">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="91321435">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="00007262"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="0001363A"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="0003566E"/>
+    <w:rsid w:val="00041D6D"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="000506EA"/>
+    <w:rsid w:val="0005544B"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="000572C5"/>
+    <w:rsid w:val="00057F68"/>
     <w:rsid w:val="00061529"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00070186"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00090703"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A08A0"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B35A3"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C093A"/>
+    <w:rsid w:val="000E2C59"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E6229"/>
+    <w:rsid w:val="000E705A"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F645A"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001100F5"/>
+    <w:rsid w:val="001130BC"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="00136555"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="0014415D"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="001731BA"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="001860B4"/>
     <w:rsid w:val="001860B9"/>
+    <w:rsid w:val="0018626B"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00192687"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A0608"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B4B19"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C3F0A"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D2A2B"/>
     <w:rsid w:val="001E6C2D"/>
+    <w:rsid w:val="002040D5"/>
     <w:rsid w:val="00210110"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="002156E4"/>
+    <w:rsid w:val="00216F03"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002236C7"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002442A8"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="00251D53"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00254328"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="00263CFE"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00277C59"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="0028689D"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002D07E3"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D116C"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E13F0"/>
+    <w:rsid w:val="002E21B8"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002F0437"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F145E"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F3703"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00305389"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="00306EF9"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="0032004E"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="00326035"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00330479"/>
+    <w:rsid w:val="00330C21"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00345C09"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00353BD6"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00361111"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="003707EA"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A1A4C"/>
+    <w:rsid w:val="003A661C"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B3881"/>
+    <w:rsid w:val="003C2AE4"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F5914"/>
+    <w:rsid w:val="003F7205"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00406DE7"/>
+    <w:rsid w:val="00407CE6"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00421406"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="004244B5"/>
+    <w:rsid w:val="004311A9"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00431E47"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00441107"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00450463"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00462897"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
+    <w:rsid w:val="00471C01"/>
+    <w:rsid w:val="00471E9A"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00474BCC"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004831FF"/>
+    <w:rsid w:val="00483A77"/>
+    <w:rsid w:val="00486650"/>
     <w:rsid w:val="004876F6"/>
+    <w:rsid w:val="00490D88"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="0049725C"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004D064B"/>
+    <w:rsid w:val="004D12B0"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00504153"/>
+    <w:rsid w:val="00510435"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00526DDC"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00533CEA"/>
     <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="005373B6"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00547CF2"/>
+    <w:rsid w:val="005542BA"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00567E2B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="00587CA9"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
+    <w:rsid w:val="005C0584"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C1D59"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F1AA9"/>
+    <w:rsid w:val="005F43BD"/>
+    <w:rsid w:val="00601B2A"/>
+    <w:rsid w:val="00604D23"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00625C23"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00631F6F"/>
+    <w:rsid w:val="00632867"/>
+    <w:rsid w:val="00636381"/>
     <w:rsid w:val="00637891"/>
     <w:rsid w:val="00641635"/>
     <w:rsid w:val="00652894"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00667943"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00683A48"/>
+    <w:rsid w:val="00683D0B"/>
+    <w:rsid w:val="00691F20"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D39FB"/>
+    <w:rsid w:val="006D4EC8"/>
+    <w:rsid w:val="006D6771"/>
+    <w:rsid w:val="006D7089"/>
+    <w:rsid w:val="006D7107"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E12D5"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E4567"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00702222"/>
+    <w:rsid w:val="00703AE6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007279CC"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00771D9F"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00782FCE"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A3DEF"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007A71E0"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00811228"/>
+    <w:rsid w:val="00815274"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="0084655B"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008547B7"/>
+    <w:rsid w:val="00856377"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00867B23"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="0087484C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00881DE1"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="008A0184"/>
+    <w:rsid w:val="008A077A"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A1FC3"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B19FA"/>
+    <w:rsid w:val="008B6687"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E4E0B"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="009016E8"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="009067A4"/>
+    <w:rsid w:val="00907D26"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00910832"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="00912F36"/>
+    <w:rsid w:val="00913CF4"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="0094522F"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0095695D"/>
+    <w:rsid w:val="009674BA"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00977C5E"/>
+    <w:rsid w:val="00977D27"/>
+    <w:rsid w:val="009A7D8C"/>
+    <w:rsid w:val="009B1062"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C7FEF"/>
+    <w:rsid w:val="009D4E40"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E5F4F"/>
     <w:rsid w:val="009E6C56"/>
+    <w:rsid w:val="009E7C95"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F7687"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A0287B"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A23770"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A44FD8"/>
+    <w:rsid w:val="00A50E46"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A5318D"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A63E02"/>
+    <w:rsid w:val="00A65FD2"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A6692A"/>
+    <w:rsid w:val="00A67EB0"/>
+    <w:rsid w:val="00A74D77"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A844FD"/>
+    <w:rsid w:val="00A868F0"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A94DD8"/>
+    <w:rsid w:val="00A95361"/>
+    <w:rsid w:val="00A97ACA"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B26DBB"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B36F4A"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B45BFC"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B53302"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B70405"/>
+    <w:rsid w:val="00B70415"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B933B3"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA64D7"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0CC8"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BE6029"/>
+    <w:rsid w:val="00BE60F9"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BE7C00"/>
     <w:rsid w:val="00BF7FE3"/>
+    <w:rsid w:val="00C001F7"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C10F03"/>
+    <w:rsid w:val="00C13BB8"/>
+    <w:rsid w:val="00C370C9"/>
+    <w:rsid w:val="00C4064F"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
+    <w:rsid w:val="00C510A7"/>
     <w:rsid w:val="00C51166"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C5700B"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C7330C"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C90A0A"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA01C5"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC653D"/>
+    <w:rsid w:val="00CC79D1"/>
+    <w:rsid w:val="00CD4DDB"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE29F9"/>
+    <w:rsid w:val="00CE34D3"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF6372"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D055EC"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D1628A"/>
+    <w:rsid w:val="00D25E4E"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D46431"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D52159"/>
     <w:rsid w:val="00D7495D"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DA792C"/>
+    <w:rsid w:val="00DB367F"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD5036"/>
+    <w:rsid w:val="00DE0788"/>
+    <w:rsid w:val="00DE282A"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E466A5"/>
     <w:rsid w:val="00E46D80"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E52E6E"/>
+    <w:rsid w:val="00E53D2C"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E6192D"/>
+    <w:rsid w:val="00E66F17"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E7266F"/>
+    <w:rsid w:val="00E74BA3"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E912CE"/>
+    <w:rsid w:val="00E91EED"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA52CC"/>
+    <w:rsid w:val="00EB2B67"/>
+    <w:rsid w:val="00EB2D46"/>
+    <w:rsid w:val="00EB2DDE"/>
+    <w:rsid w:val="00EB4DE9"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC269C"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC69EF"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE11C3"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F10668"/>
+    <w:rsid w:val="00F126C9"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F4280F"/>
     <w:rsid w:val="00F452A8"/>
+    <w:rsid w:val="00F45B59"/>
+    <w:rsid w:val="00F45CC9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F613E4"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F9553D"/>
+    <w:rsid w:val="00F97182"/>
+    <w:rsid w:val="00FB1BCA"/>
+    <w:rsid w:val="00FB1E9D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB63A6"/>
+    <w:rsid w:val="00FC56EE"/>
+    <w:rsid w:val="00FD25FA"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FE0567"/>
+    <w:rsid w:val="00FE0651"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF083D"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{CC8D41A9-5D9E-46BE-B665-444312AD59FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -27206,51 +27725,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="pagebreakblob">
     <w:name w:val="pagebreakblob"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00F452A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="pagebreakborderspan">
     <w:name w:val="pagebreakborderspan"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00F452A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="pagebreaktextspan">
     <w:name w:val="pagebreaktextspan"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00F452A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw137627898">
     <w:name w:val="scxw137627898"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00F452A8"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27617,72 +28136,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>17257</Characters>
+  <Pages>18</Pages>
+  <Words>3470</Words>
+  <Characters>18392</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>153</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20473</CharactersWithSpaces>
+  <CharactersWithSpaces>21819</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kontroller av SPECT-CT</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>19</revision>
+  <revision>107</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>