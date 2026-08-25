--- v1 (2026-05-17)
+++ v2 (2026-08-25)
@@ -7,295 +7,1596 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="39FBB01B" w14:textId="77777777" w:rsidR="00E46D80" w:rsidRDefault="00E46D80" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00E46D80" w:rsidSect="00E46D80">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="03E9CC79" w14:textId="1B74248C" w:rsidR="00E46D80" w:rsidRPr="00E46D80" w:rsidRDefault="00641635" w:rsidP="00641635">
+    <w:p w14:paraId="03E9CC79" w14:textId="1B74248C" w:rsidR="00E46D80" w:rsidRPr="00720A48" w:rsidRDefault="00641635" w:rsidP="00720A48">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440349"/>
-      <w:r w:rsidRPr="00E46D80">
+      <w:r w:rsidRPr="00720A48">
         <w:t xml:space="preserve">Kontroller </w:t>
       </w:r>
-      <w:r w:rsidR="00F452A8">
+      <w:r w:rsidR="00F452A8" w:rsidRPr="00720A48">
         <w:t>av SPECT</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7FE3">
+      <w:r w:rsidR="00BF7FE3" w:rsidRPr="00720A48">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00F452A8">
+      <w:r w:rsidR="00F452A8" w:rsidRPr="00720A48">
         <w:t>CT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA20FAE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00BF7FE3">
+    <w:p w14:paraId="6EA20FAE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00720A48" w:rsidRDefault="00F452A8" w:rsidP="00720A48">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc501440348"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Bakgrund </w:t>
+      <w:bookmarkStart w:id="2" w:name="_Toc238209786"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc501440348"/>
+      <w:r w:rsidRPr="00720A48">
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00720A48">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A408224" w14:textId="398E8605" w:rsidR="00910832" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">På Nuklearmedicin i NU-sjukvården används två SPECT/CT-kameror. Dessa består av en gammakameradel (SPECT) och en CT-del med var sin dator. För att säkerställa att kameran genererar tillförlitliga bilder ska kameran kontrolleras dagligen, veckovis och kvartalsvis. </w:t>
       </w:r>
       <w:r w:rsidR="00632867">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dessutom ska kamerans alla möjliga detektorpositioner samt bordspositioner testas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CD89B3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00BF7FE3">
+    <w:p w14:paraId="77CD89B3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="000E1E9A" w:rsidRDefault="00F452A8" w:rsidP="000E1E9A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
+      <w:bookmarkStart w:id="4" w:name="_Toc238209787"/>
+      <w:r w:rsidRPr="000E1E9A">
         <w:t>Syfte</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="675C2150" w14:textId="7BC4F848" w:rsidR="00910832" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kontrollera att kameran genererar tillförlitliga bilder. Denna rutin beskriver när och med vilken frekvens olika kontroller ska utföras och åtgärd om kontrollen misslyckas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5476D82C" w14:textId="333FC911" w:rsidR="00910832" w:rsidRPr="00F452A8" w:rsidRDefault="00910832" w:rsidP="00910832">
+    <w:p w14:paraId="5476D82C" w14:textId="333FC911" w:rsidR="00910832" w:rsidRPr="000E1E9A" w:rsidRDefault="00910832" w:rsidP="000E1E9A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="5" w:name="_Toc238209788"/>
+      <w:r w:rsidRPr="000E1E9A">
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7C4F7F4E" w14:textId="6E08121C" w:rsidR="00910832" w:rsidRPr="00F452A8" w:rsidRDefault="001D2A2B" w:rsidP="00E91EED">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="10D3D318" w14:textId="2F835F70" w:rsidR="00910832" w:rsidRPr="00CA3547" w:rsidRDefault="001D2A2B" w:rsidP="00CA3547">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Lagt till instruktioner för sprutförberedelse i bilaga 3.</w:t>
-[...10 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t xml:space="preserve">Lagt till </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3547">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="645FA40B" w14:textId="5891FCB7" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00E91EED" w:rsidP="00BF7FE3">
+        <w:t>bilaga 4 med förslag på åtgärder för sjukhusfysiker vid underkända kontroller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645FA40B" w14:textId="5891FCB7" w:rsidR="00F452A8" w:rsidRPr="000E1E9A" w:rsidRDefault="00E91EED" w:rsidP="000E1E9A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="6" w:name="_Toc238209789"/>
+      <w:r w:rsidRPr="000E1E9A">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00F452A8" w:rsidRPr="00F452A8">
+      <w:r w:rsidR="00F452A8" w:rsidRPr="000E1E9A">
         <w:t>nsvar</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="44251D5A" w14:textId="5773CBC5" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Tjänstgörande BMA ser till att kontroll 1–3 utförs enligt given frekvens och att utförd kontroll 2 </w:t>
       </w:r>
       <w:r w:rsidR="00632867">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">och 3 signeras i Bilaga 1 som finns placerad vid kamerans manöverrum. Kontroll 4 och 5 utförs </w:t>
       </w:r>
       <w:r w:rsidR="00632867">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>vid behov. Sjukhusfysiker utför vid behov kontroll 6 samt vidtar ytterligare åtgärder vid misslyckade kontroller. Sjukhusfysiker utför även årskontroll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE3D9FD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+    <w:p w14:paraId="03A04B4A" w14:textId="77777777" w:rsidR="00720A48" w:rsidRDefault="00720A48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B401BD5" w14:textId="4EF83BF4" w:rsidR="00FA6553" w:rsidRDefault="000E0BE5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \o "2-4" \h \z </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc238209786" w:history="1">
+        <w:r w:rsidR="00FA6553" w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund</w:t>
+        </w:r>
+        <w:r w:rsidR="00FA6553">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00FA6553">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00FA6553">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209786 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00FA6553">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00FA6553">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00FA6553">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00FA6553">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05787E1E" w14:textId="19DCC586" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209787" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209787 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A8B002A" w14:textId="1CD769A9" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209788" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209788 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41923F19" w14:textId="2226F493" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209789" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ansvar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209789 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="228B7508" w14:textId="3D978A1C" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209790" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Kontroller</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209790 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B156A4E" w14:textId="287FB64F" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209791" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Daglig morgonkontroll</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209791 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F9C073A" w14:textId="7C1F9E56" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209792" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Radera CT-data</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209792 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7FCE348D" w14:textId="7A2366FC" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209793" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Rotationscentrumtest (COR)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209793 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="24C3086D" w14:textId="26EAACFB" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209794" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Gantry initialization</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209794 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6926F32B" w14:textId="1975CAF4" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209795" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Periodisk kvalitetskontroll (Periodic QC)/Periodisk omjustering (Periodic retuning)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209795 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="164BB3F5" w14:textId="793BD592" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209796" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Test av röntgen-till-NM-registrering</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209796 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="714370BA" w14:textId="6B043A9C" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209797" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Årskontroll</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209797 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="43488EA6" w14:textId="4830740D" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209798" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 1, Kamerakontroll BMA, NÄL</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209798 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5195528A" w14:textId="21BBB303" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209799" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 2, Kamerakontroll BMA, Uddevalla sjukhus</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209799 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="688C68F9" w14:textId="020DA315" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209800" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209800 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6DA4076C" w14:textId="12546D2C" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209801" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förberedelse av sprutor för kontroller</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209801 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="48BDBAD0" w14:textId="597B5ABF" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209802" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209802 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="31B48BB7" w14:textId="1B3CD82D" w:rsidR="00FA6553" w:rsidRDefault="00FA6553">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238209803" w:history="1">
+        <w:r w:rsidRPr="0062146A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förslag på åtgärder för sjukhusfysiker vid underkända kontroller</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238209803 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D6ABDFA" w14:textId="7660B043" w:rsidR="00720A48" w:rsidRDefault="000E0BE5" w:rsidP="00720A48">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE3D9FD" w14:textId="57B2DB9F" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662EA602" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00BF7FE3">
+    <w:p w14:paraId="662EA602" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="000E1E9A" w:rsidRDefault="00F452A8" w:rsidP="000E1E9A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
+      <w:bookmarkStart w:id="7" w:name="_Toc238209790"/>
+      <w:r w:rsidRPr="000E1E9A">
         <w:lastRenderedPageBreak/>
         <w:t>Kontroller</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="26A39888" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Daglig morgonkontroll  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1F7245" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -386,67 +1687,72 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Test av röntgen-till-NM-registrering  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2608D4C0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00E91EED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Årskontroll</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD68EC2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00BF7FE3">
+    <w:p w14:paraId="3BD68EC2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="000E1E9A" w:rsidRDefault="00F452A8" w:rsidP="000E1E9A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
+      <w:bookmarkStart w:id="8" w:name="_Toc238209791"/>
+      <w:r w:rsidRPr="000E1E9A">
         <w:t>Daglig morgonkontroll</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="312F8D7B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="312F8D7B" w14:textId="514D6F22" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Utförs varje morgon innan kameran används kliniskt. Plankällan bör vara minst 3 månader gammal från kalibreringsdatum. Om kontrollen misslyckas, placera om plankällan med hållaren så den hamnar mitt emellan detektorerna och gör om kontrollen. Om kontrollen fortfarande misslyckas kontakta sjukhusfysiker. </w:t>
+        <w:t>Utförs varje morgon innan kameran används kliniskt. Plankällan bör vara minst 3 månader gammal från kalibreringsdatum. Om kontrollen misslyckas, placera om plankällan med hållaren så den hamnar mitt emellan detektorerna och gör om kontrollen. Om kontrollen fortfarande misslyckas kontakta sjukhusfysiker</w:t>
+      </w:r>
+      <w:r w:rsidR="006018A7">
+        <w:t xml:space="preserve"> (sjukhusfysiker, se bilaga 4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08537BD5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05C24D2F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1565,110 +2871,119 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Close Session</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> för att avsluta kontrollen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425B934D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2EC079" w14:textId="2481A5BA" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+    <w:p w14:paraId="4E2EC079" w14:textId="4D6A8E94" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Om ett värde överskrider gränserna visas det i rött och dess status är </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">. Om </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> visas: </w:t>
       </w:r>
       <w:r w:rsidR="006E4567">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Gör om kontrollen med plankällehållaren, se till att plankällan ligger rätt. Om det fortsatt blir </w:t>
       </w:r>
       <w:r w:rsidR="00C10F03">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t xml:space="preserve"> kontaktas sjukhusfysiker.  </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+        <w:t xml:space="preserve"> kontaktas sjukhusfysiker </w:t>
+      </w:r>
+      <w:r w:rsidR="00890ACB">
+        <w:t>(sjukhusfysiker, se bilaga 4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729AB114" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="0078094D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-        <w:t>Radera CT-data </w:t>
+      <w:bookmarkStart w:id="9" w:name="_Toc238209792"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Radera CT-data</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33884547" w14:textId="70300B27" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00A63E02" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En gång i månaden ska </w:t>
       </w:r>
       <w:r w:rsidR="00F452A8" w:rsidRPr="00F452A8">
         <w:t>CT-data r</w:t>
       </w:r>
       <w:r w:rsidR="00A0287B">
         <w:t xml:space="preserve">ensas. Radera undersökningar som är äldre än en månad. </w:t>
       </w:r>
       <w:r w:rsidR="006E4567">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A0287B">
         <w:t>Se</w:t>
       </w:r>
       <w:r w:rsidR="00061529">
         <w:t xml:space="preserve"> schema i</w:t>
@@ -2141,89 +3456,90 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429DFA03" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418D2885" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00637891">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="418D2885" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="0078094D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
-[...3 lines deleted...]
-    <w:p w14:paraId="5F585194" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+      <w:bookmarkStart w:id="10" w:name="_Toc238209793"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Rotationscentrumtest (COR)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F585194" w14:textId="79C4AA28" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Utförs med </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Tc-punktkälla en gång per kvartal med respektive kollimator enligt bilaga 1 respektive 2. I bilagan är det även specificerat vilka lägen kollimatorn ska kontrolleras för. Om kontrollen inte är inom gränsvärdena kontakta sjukhusfysiker.</w:t>
-[...7 lines deleted...]
-        <w:t>  </w:t>
+        <w:t>Tc-punktkälla en gång per kvartal med respektive kollimator enligt bilaga 1 respektive 2. I bilagan är det även specificerat vilka lägen kollimatorn ska kontrolleras för. Om kontrollen inte är inom gränsvärdena kontakta sjukhusfysiker</w:t>
+      </w:r>
+      <w:r w:rsidR="00457EDC">
+        <w:t xml:space="preserve"> (sjukhusfysiker, se bilaga 4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A3E7DBF" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6AE034" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Stäng och lås dörrarna till kamerarummet och häng upp skylten kontroll/kalibrering pågår under tiden insamlingen sker! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6128003B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3220,134 +4536,138 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">När bildtagningen är klar tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Next </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>(längst ner på skärmen). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9F9AC2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
+    <w:p w14:paraId="6D9F9AC2" w14:textId="5DD09905" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Kontrollera att status visar </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COR Acquisition Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t xml:space="preserve"> och att det inte finns någon röd text. Om röd text visas, kontakta sjukhusfysiker. </w:t>
+        <w:t xml:space="preserve"> och att det inte finns någon röd text. Om röd text visas, kontakta sjukhusfysiker </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6077">
+        <w:t>(sjukhusfysiker, se bilaga 4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F00F71F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D0002B7" w14:textId="77777777" w:rsidR="00BC0CC8" w:rsidRDefault="00BC0CC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03151072" w14:textId="09639962" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>COR-bearbetning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A249105" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00305389">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COR</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> </w:t>
@@ -3642,57 +4962,62 @@
     </w:p>
     <w:p w14:paraId="45F1827D" w14:textId="60D8F8AB" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00683D0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Close Session</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> för att avsluta då alla detektorkonfigurationer är testade.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9F8C67" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00192687">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="5C9F8C67" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="0078094D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
-        <w:t>Gantry initialization </w:t>
+      <w:bookmarkStart w:id="11" w:name="_Toc238209794"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Gantry initialization</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDA2900" w14:textId="6F427B17" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Utförs vid behov då systemet varnar för “gantry error”. Om kontrollen misslyckas kontakta </w:t>
       </w:r>
       <w:r w:rsidR="00277C59">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>MT-ingenjör. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F63E02F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00683D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="142"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -3998,88 +5323,96 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40F044FD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C93652A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9CF27F" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="290FBDBE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00192687">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="290FBDBE" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="0078094D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
-        <w:t>Periodisk kvalitetskontroll (Periodic QC)/Periodisk omjustering (Periodic retuning) </w:t>
+      <w:bookmarkStart w:id="12" w:name="_Toc238209795"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Periodisk kvalitetskontroll (Periodic QC)/Periodisk omjustering (Periodic retuning)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEEE010" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7616AEEF" w14:textId="180533B6" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
+    <w:p w14:paraId="7616AEEF" w14:textId="06D61C21" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Görs i samråd med sjukhusfysiker när daglig kontroll inte blir godkänd eller börjar närma sig gränsen. Dessa kontroller skiljer sig mellan de olika kamerorna på NÄL och Uddevalla sjukhus. </w:t>
       </w:r>
       <w:r w:rsidR="002E13F0">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Se utförande för respektive kamera nedan. Om kontrollen misslyckas kontakta sjukhusfysiker. </w:t>
+        <w:t>Se utförande för respektive kamera nedan. Om kontrollen misslyckas kontakta sjukhusfysiker</w:t>
+      </w:r>
+      <w:r w:rsidR="00867A59">
+        <w:t xml:space="preserve"> (sjukhusfysiker, se bilaga 4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4200F5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022B93D8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Stäng och lås dörrarna till kamerarummet och häng ut skylten kontroll/kalibrering pågår under insamlingen! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD37AF7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4823,151 +6156,139 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>och vänta tills listan har skapats. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF269D2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Granska rapporten för båda detektorerna.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D28A9D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
+    <w:p w14:paraId="14D28A9D" w14:textId="6875FACC" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t xml:space="preserve">: Kontakta sjukhusfysiker. (Visar rapporten </w:t>
+        <w:t>: Kontakta sjukhusfysiker</w:t>
+      </w:r>
+      <w:r w:rsidR="00F560E9">
+        <w:t xml:space="preserve"> (sjukhusfysiker, se bilaga 4).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve"> (Visar rapporten </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> så sparas inte listan). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1C5D08" w14:textId="1A9D9E6B" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00B45BFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Förslag på åtgärder: Kontrollera ytterligare en gång att det inte finns någon strålkälla i </w:t>
       </w:r>
       <w:r w:rsidR="002E13F0">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>närheten samt att den dagliga kvalitetskontrollen utfördes korrekt. Upprepa den dagliga kvalitetskontrollen (Daily QC) även om inget fel påträffades när denna utfördes.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1729FE5C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1860" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
-    </w:p>
-[...17 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="410FCC0A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Källpositionering </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16137374" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="004831FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Source Positioning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
@@ -5298,80 +6619,83 @@
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Granska </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Source Positioning Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Se till att bilden ser jämn ut, även i kanterna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C68006" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
+    <w:p w14:paraId="66C68006" w14:textId="71E738B0" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Visas </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Failed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>, se så att källan ligger rakt. Kontakta sjukhusfysiker.</w:t>
+        <w:t>, se så att källan ligger rakt. Kontakta sjukhusfysiker</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00853F76">
+        <w:t>(sjukhusfysiker, se bilaga 4).</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="682A64E2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CE29F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Visas</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Passed </w:t>
@@ -6398,63 +7722,69 @@
       <w:r w:rsidRPr="00F452A8">
         <w:t>Kontrollera korrekt positionering av källan i de fall en källa använts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41274F6E" w14:textId="26B647A7" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00D25E4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-425" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Då ingen källa krävs, kontrollera att det inte finns någon källa i närheten som kan påverka samt </w:t>
       </w:r>
       <w:r w:rsidR="00D25E4E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>att Daily CQ har utförts korrekt. Även om inget fel upptäckts vid Daily QC ska detta test upprepas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1F01E9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
+    <w:p w14:paraId="1C1F01E9" w14:textId="1BC80ED2" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00CD4DDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Om felet kvarstår kontakta sjukhusfysiker. Eventuellt kan serviceavdelning behöva kontaktas. </w:t>
+        <w:t>Om felet kvarstår kontakta sjukhusfysiker</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1953">
+        <w:t xml:space="preserve"> (sjukhusfysiker, se bilaga 4).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve"> Eventuellt kan serviceavdelning behöva kontaktas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C98FE0A" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4456C0E4" w14:textId="509D9CE1" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
@@ -6661,50 +7991,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF84912" w14:textId="49984CF0" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Periodic Retuning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C180ED5" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51FDCC4E" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
@@ -7138,69 +8469,69 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>) och inga röda siffror ska finnas.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F614C18" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Bakgrundsaktivitet ska vara &lt; 2,7 kcts/s. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B12EEE" w14:textId="5165F340" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
+    <w:p w14:paraId="32B12EEE" w14:textId="307503E0" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="001A0608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t xml:space="preserve">Vid icke godkända värden skontaktas sjukhusfysiker eller MT. Kan vara något högre </w:t>
-[...5 lines deleted...]
-        <w:t>än 2,5 kcts/s enligt servicecentrum. Inställt för lågt i mjukvaran. </w:t>
+        <w:t>Vid icke godkända värden kontaktas sjukhusfysiker</w:t>
+      </w:r>
+      <w:r w:rsidR="00676EF8">
+        <w:t xml:space="preserve"> (sjukhusfysiker, se bilaga 4).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t xml:space="preserve"> eller MT. Kan vara något högre än 2,5 kcts/s enligt servicecentrum. Inställt för lågt i mjukvaran. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52621DC0" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="191C3EEC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7600,96 +8931,100 @@
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> (längst ned på skärmen) och sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8646A2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
+    <w:p w14:paraId="7F8646A2" w14:textId="2F953DE1" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>När kalibreringen är klar visas Iter Report. Om kalibreringen misslyckas kontakta sjukhusfysiker.  </w:t>
+        <w:t>När kalibreringen är klar visas Iter Report. Om kalibreringen misslyckas kontakta sjukhusfysiker </w:t>
+      </w:r>
+      <w:r w:rsidR="00521071">
+        <w:t>(sjukhusfysiker, se bilaga 4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D50BE58" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Fortsätt till Z-energiförstärkningskalibrering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F32E09" w14:textId="77777777" w:rsidR="00811228" w:rsidRDefault="00811228">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA31BCB" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
+        <w:lastRenderedPageBreak/>
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756E352D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Z-energiförstärkningskalibrering </w:t>
@@ -8283,63 +9618,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> (längst ned på skärmen) och sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D9147B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
+    <w:p w14:paraId="44D9147B" w14:textId="6A878E08" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>När kalibreringen är klar visas Iter Report. Om kalibreringen misslyckas kontakta sjukhusfysiker. </w:t>
+        <w:t>När kalibreringen är klar visas Iter Report. Om kalibreringen misslyckas kontakta sjukhusfysiker</w:t>
+      </w:r>
+      <w:r w:rsidR="005A24AC">
+        <w:t xml:space="preserve"> (sjukhusfysiker, se bilaga 4).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F399A2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Fortsätt till Z-energiförstärkningskalibrering.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CBB8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45E6C740" w14:textId="77777777" w:rsidR="00547CF2" w:rsidRDefault="00547CF2">
@@ -8364,50 +9705,51 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E932F3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Z-energiförstärkningskalibrering </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A547DB4" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Z Energy Gain Calibration</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
@@ -8599,63 +9941,69 @@
     <w:p w14:paraId="23BAE395" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Image Quality Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve"> på guidens startsida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B98354" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
+    <w:p w14:paraId="53B98354" w14:textId="62AF79E5" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
-        <w:t>Granska rapporten. Om något värde visar rött ligger det utanför acceptans och är underkänd (Failed). Kontakta då sjukhusfysiker.  </w:t>
+        <w:t>Granska rapporten. Om något värde visar rött ligger det utanför acceptans och är underkänd (Failed). Kontakta då sjukhusfysiker </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15AF4">
+        <w:t>(sjukhusfysiker, se bilaga 4).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF000D7" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00547CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Om status visar </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">, tryck </w:t>
@@ -8691,203 +10039,176 @@
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4576BBE3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7712DB63" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297762B2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00192687">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="297762B2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="0078094D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
-        <w:t>Test av röntgen-till-NM-registrering  </w:t>
+      <w:bookmarkStart w:id="13" w:name="_Toc238209796"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Test av röntgen-till-NM-registrering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641218B5" w14:textId="4F31ACC6" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Utförs vid behov av sjukhusfysiker om matchningen mellan CT och NM inte är konsekvent. </w:t>
       </w:r>
       <w:r w:rsidR="00DB367F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Tekniker från GE gör denna kontroll vid deras förebyggande underhåll. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="254AD3FD" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t xml:space="preserve">Utför testet enligt instruktion från GE, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NM-Användarhandbok för kvalitetskontroll</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452A8">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A2ED5F" w14:textId="77777777" w:rsidR="00867B23" w:rsidRDefault="00867B23" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5091D918" w14:textId="111808BA" w:rsidR="00782FCE" w:rsidRPr="00F452A8" w:rsidRDefault="00782FCE" w:rsidP="00F452A8">
+    <w:p w14:paraId="733F1107" w14:textId="445FBE13" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00782FCE" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Testet kräver </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 10 ml sprutor</w:t>
+        <w:t>Testet kräver 6 st 10 ml sprutor</w:t>
       </w:r>
       <w:r w:rsidR="006D7107">
         <w:t>, cirka 80 MBq</w:t>
       </w:r>
       <w:r w:rsidR="008A077A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A65FD2" w:rsidRPr="00F452A8">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidR="00A65FD2" w:rsidRPr="00F452A8">
         <w:t>Tc-perteknetat</w:t>
       </w:r>
       <w:r w:rsidR="00EB2D46">
         <w:t xml:space="preserve"> varje</w:t>
       </w:r>
       <w:r w:rsidR="008547B7">
         <w:t>, se bilaga 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B34A88" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="557D40A3" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="0078094D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc238209797"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Årskontroll</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
-      </w:r>
-[...27 lines deleted...]
-        <w:t>Årskontroll </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41259A3C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>Sjukhusfysiker utför varje år kontroll av SPECT/CT-systemet.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9AD4A6" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
@@ -9166,75 +10487,71 @@
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391AEBCC" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D4BA03" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F0FB2D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="73F0FB2D" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="0078094D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
-[...7 lines deleted...]
-        <w:t>Bilaga 1, Kamerakontroll BMA, NÄL </w:t>
+      <w:bookmarkStart w:id="15" w:name="_Toc238209798"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t>Bilaga 1, Kamerakontroll BMA, NÄL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE0D160" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>År: _________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CD3C99" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
@@ -14722,72 +16039,68 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662CEC7C" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647942C9" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B040EE2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="1B040EE2" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="0078094D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F452A8">
-[...7 lines deleted...]
-        <w:t>Bilaga 2, Kamerakontroll BMA, Uddevalla sjukhus </w:t>
+      <w:bookmarkStart w:id="16" w:name="_Toc238209799"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bilaga 2, Kamerakontroll BMA, Uddevalla sjukhus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00F452A8">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BBC33B" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452A8">
         <w:t>År: _________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3D5AB8" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRPr="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00F452A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
@@ -20336,73 +21649,71 @@
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="3AD2FE96" w14:textId="77777777" w:rsidR="00F452A8" w:rsidRDefault="00F452A8" w:rsidP="00641635">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28FCF398" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
     <w:p w14:paraId="77258FF4" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
     <w:p w14:paraId="4CF2A5FF" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
     <w:p w14:paraId="38DF4853" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
     <w:p w14:paraId="682397CF" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
     <w:p w14:paraId="35E2E57D" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
     <w:p w14:paraId="50D36EB8" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
     <w:p w14:paraId="17AB758B" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
     <w:p w14:paraId="313BE6CE" w14:textId="77777777" w:rsidR="00D46431" w:rsidRDefault="00D46431" w:rsidP="006D6771">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54D561F5" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+    <w:p w14:paraId="54D561F5" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="0078094D" w:rsidRDefault="00D46431" w:rsidP="0078094D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc238209800"/>
+      <w:r w:rsidRPr="0078094D">
         <w:t>Bilaga 3</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="191BC84D" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="191BC84D" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="0078094D" w:rsidRDefault="00D46431" w:rsidP="0078094D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D46431">
+      <w:bookmarkStart w:id="18" w:name="_Toc238209801"/>
+      <w:r w:rsidRPr="0078094D">
         <w:t>Förberedelse av sprutor för kontroller</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="59DFF2B6" w14:textId="4AEDC05A" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D46431">
         <w:t xml:space="preserve">Stäm av med närvarande servicetekniker vilka tester de ska göra och vid vilken tid. </w:t>
       </w:r>
       <w:r w:rsidR="005373B6">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D46431">
         <w:t>Se metodbeskrivning för respektive kontroll för hur strålkällan förbereds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6F078E" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D46431">
         <w:rPr>
@@ -20675,330 +21986,695 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00D46431">
         <w:t>Byt till en ren nål och nålskydd eller propp.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439D49A3" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00D46431">
         <w:t>Transportera sprutan i en blyväska.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041ECA69" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+    <w:p w14:paraId="041ECA69" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="003A4966" w:rsidRDefault="00D46431" w:rsidP="003A4966">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4966">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sprutor till test av röntgen-till-NM-registrering  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C47C99B" w14:textId="62962861" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve">6 st 10 ml sprutor med </w:t>
+      </w:r>
+      <w:r w:rsidR="00263CFE" w:rsidRPr="009E7C95">
+        <w:t>70–80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve"> MBq 99mTc-perteknetat och volym 10 ml i respektive spruta. </w:t>
+      </w:r>
+      <w:r w:rsidR="005373B6">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve">Det får skilja max 2 MBq mellan sprutorna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590E0045" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Det är av största vikt att sprutorna har samma aktivitetsinnehåll samt är fria från luftbubblor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092D436B" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28800603" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Exempel på tillvägagångssätt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52736606" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Materiel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301DD237" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>100 ml NaCl flaska (som används till generatorn)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03166040" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>6 st 10 ml sprutor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7729AE" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>1 st 2 ml spruta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5286B50E" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>6 proppar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DCB771" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Grön kanyl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72761AAD" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Blåa kanyler</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EA5AA1" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A3AF07" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Dra upp så att du tillsätter 800 MBq perteknetat till NaCl-flaskan. Du har nu ca 100 ml perteknetat med aktivitetskoncentration på ca 8 MBq/ml. Använd särskilt blyskydd till 100-ml-flaskan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067E5F89" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Dra upp exakt 10 ml i 6 st sprutor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3923C2E4" w14:textId="0BF3BDC7" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Alternativt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve"> att dra upp lika mycket aktivitet (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6192D" w:rsidRPr="009E7C95">
+        <w:t>70–80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t xml:space="preserve"> MBq +- 1MBq) i varje spruta och fyll sen på med koksalt upp till 10 ml i varje spruta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF8808B" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7768148F" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Se till att inga luftbubblor finns, sätt på propp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE99766" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Kontrollmät sprutorna så att de innehåller lika mycket aktivitet. Maximal tillåten avvikelse mellan sprutorna är 2 MBq.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1262222A" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C54D58" w14:textId="7DBE61CE" w:rsidR="00C267A3" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7C95">
+        <w:t>Frakta sprutorna i avfallsblyburk (till exempel burk från injektionsrum alternativt kamerarum) på vagn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBB0F9B" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRDefault="00C267A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7F1962" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="0078094D" w:rsidRDefault="00C267A3" w:rsidP="0078094D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc238209802"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk230942815"/>
+      <w:r w:rsidRPr="0078094D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bilaga 4</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="55FDCB52" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="0078094D" w:rsidRDefault="00C267A3" w:rsidP="0078094D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="2C47C99B" w14:textId="62962861" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc238209803"/>
+      <w:r w:rsidRPr="0078094D">
+        <w:t>Förslag på åtgärder för sjukhusfysiker vid underkända kontroller</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="046DF969" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-      </w:pPr>
-[...42 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E7C95">
-[...7 lines deleted...]
-    <w:p w14:paraId="52736606" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+    </w:p>
+    <w:p w14:paraId="0A05E4D9" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="301DD237" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00D46431">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Generellt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F29190C" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t xml:space="preserve">Kontrollera att strålkällan är korrekt positionerad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B2AE64" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Vid kontroll med plankälla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD8DB51" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00370990">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Plankällehållaren ska användas och källan ska ligga åt samma håll som vid kalibrering (finns markeringar).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D62739E" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00370990">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Kontrollera att källan är minst 3 månader gammal (från referensdatum). Nya Co-57 källor innehåller halter av Co-56 resp. Co-58 som kan påverkar mätresultat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FA28ED" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Kolla att det inte finns andra strålkällor i rummet (sprutor, kalibreringskällor, fantom, spill etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C00CC3C" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t xml:space="preserve">Är rätt detektor vald? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A80638" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Starta om systemet och gör om kontrollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FAA88E" w14:textId="7662EDE3" w:rsidR="00767184" w:rsidRPr="00C267A3" w:rsidRDefault="00767184" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om kontrollen fortfarande är underkänd, rekommendera/utför </w:t>
+      </w:r>
+      <w:r w:rsidR="004D69C9">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eriodisk kvalitetskontroll/omjustering</w:t>
+      </w:r>
+      <w:r w:rsidR="008E071D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0365D1" w14:textId="70546C6C" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Vid behov kontaktas MT och/eller leverantören</w:t>
+      </w:r>
+      <w:r w:rsidR="004D69C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F65C3BD" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E130811" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-      </w:pPr>
-[...153 lines deleted...]
-      </w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vid underkänd Periodisk kvalitetskontroll/omjustering:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B296F48" w14:textId="72731A68" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Testa först om åtgärderna ovan hjälper</w:t>
+      </w:r>
+      <w:r w:rsidR="004D69C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9F07C8" w14:textId="2DD8D514" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Kolla peakens positionering</w:t>
+      </w:r>
+      <w:r w:rsidR="004D69C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FA496B" w14:textId="0B469543" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="008E071D" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För Nal-kamera</w:t>
+      </w:r>
+      <w:r w:rsidR="00C267A3" w:rsidRPr="00C267A3">
+        <w:t xml:space="preserve"> kan </w:t>
+      </w:r>
+      <w:r w:rsidR="00A164C1">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="00C267A3" w:rsidRPr="00C267A3">
+        <w:t>vara fel på PM-rör</w:t>
+      </w:r>
+      <w:r w:rsidR="004D69C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DF4578" w14:textId="45A5F8CC" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00370990">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Gör energipeakstest (PHA-test)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D69C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E78DDE5" w14:textId="77777777" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00370990">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Gör sedan om retuning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE567BF" w14:textId="4C4D1EDE" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00370990">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Bocka i så att man ser vilka PM-rör som är dåliga</w:t>
+      </w:r>
+      <w:r w:rsidR="004D69C9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A53A35" w14:textId="65A308DE" w:rsidR="004D69C9" w:rsidRDefault="004D69C9" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om Periodisk kvalitetskontroll/omjustering fortfarande är underkänd, kan ny </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>uniformity map eller fullständig kalibrering behövas, kontakta leverantör för konsultation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C9BDCA" w14:textId="71D06AFC" w:rsidR="00C267A3" w:rsidRPr="00C267A3" w:rsidRDefault="00C267A3" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C267A3">
+        <w:t>Vid behov kontaktas MT och/eller leverantören.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE99322" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="009E7C95" w:rsidRDefault="00D46431" w:rsidP="00C267A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="725C2A73" w14:textId="77777777" w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidRDefault="00D46431" w:rsidP="00D46431"/>
     <w:sectPr w:rsidR="00D46431" w:rsidRPr="00D46431" w:rsidSect="00F4280F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="993" w:right="1127" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EC1B74F" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23">
+    <w:p w14:paraId="6C5541F6" w14:textId="77777777" w:rsidR="00B95341" w:rsidRDefault="00B95341">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FE04525" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23">
+    <w:p w14:paraId="625CC063" w14:textId="77777777" w:rsidR="00B95341" w:rsidRDefault="00B95341">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2C7E8B5D" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23">
+    <w:p w14:paraId="07C0C13D" w14:textId="77777777" w:rsidR="00B95341" w:rsidRDefault="00B95341">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -21009,138 +22685,136 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -21169,51 +22843,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -21247,73 +22921,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CD01B96" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23"/>
+    <w:p w14:paraId="3B9BFD36" w14:textId="77777777" w:rsidR="00B95341" w:rsidRDefault="00B95341"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B23436E" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23">
+    <w:p w14:paraId="48E1FF3E" w14:textId="77777777" w:rsidR="00B95341" w:rsidRDefault="00B95341">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0CB5F56D" w14:textId="77777777" w:rsidR="00625C23" w:rsidRDefault="00625C23">
+    <w:p w14:paraId="109C3C2A" w14:textId="77777777" w:rsidR="00B95341" w:rsidRDefault="00B95341">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -21391,51 +23065,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -21601,51 +23275,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00254C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E932D7D4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24513,51 +26187,50 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1830444596">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="920912224">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1569607001">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="281693148">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="91321435">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -24590,50 +26263,52 @@
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="000506EA"/>
     <w:rsid w:val="0005544B"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000572C5"/>
     <w:rsid w:val="00057F68"/>
     <w:rsid w:val="00061529"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00070186"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00090703"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A08A0"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B35A3"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C093A"/>
+    <w:rsid w:val="000E0BE5"/>
+    <w:rsid w:val="000E1E9A"/>
     <w:rsid w:val="000E2C59"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E6229"/>
     <w:rsid w:val="000E705A"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F645A"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001100F5"/>
     <w:rsid w:val="001130BC"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136555"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="0014415D"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
@@ -24709,319 +26384,337 @@
     <w:rsid w:val="00305389"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00306EF9"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="0032004E"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326035"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330479"/>
     <w:rsid w:val="00330C21"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345C09"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00353BD6"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="00361111"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="003707EA"/>
+    <w:rsid w:val="00370990"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A1A4C"/>
+    <w:rsid w:val="003A4966"/>
     <w:rsid w:val="003A661C"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B3881"/>
     <w:rsid w:val="003C2AE4"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F5914"/>
     <w:rsid w:val="003F7205"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00406DE7"/>
     <w:rsid w:val="00407CE6"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00421406"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004244B5"/>
     <w:rsid w:val="004311A9"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00431E47"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00441107"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00450463"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00457EDC"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00462897"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00471C01"/>
     <w:rsid w:val="00471E9A"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00474BCC"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004831FF"/>
     <w:rsid w:val="00483A77"/>
     <w:rsid w:val="00486650"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="00490D88"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="0049725C"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D064B"/>
     <w:rsid w:val="004D12B0"/>
+    <w:rsid w:val="004D69C9"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00504153"/>
     <w:rsid w:val="00510435"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00521071"/>
     <w:rsid w:val="00526DDC"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00533CEA"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="005373B6"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00547CF2"/>
     <w:rsid w:val="005542BA"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00567E2B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00587CA9"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A24AC"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B4492"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C0584"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C1D59"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F1AA9"/>
     <w:rsid w:val="005F43BD"/>
+    <w:rsid w:val="006018A7"/>
     <w:rsid w:val="00601B2A"/>
     <w:rsid w:val="00604D23"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00625C23"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00631F6F"/>
     <w:rsid w:val="00632867"/>
     <w:rsid w:val="00636381"/>
     <w:rsid w:val="00637891"/>
     <w:rsid w:val="00641635"/>
     <w:rsid w:val="00652894"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00667943"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00676EF8"/>
     <w:rsid w:val="00683A48"/>
     <w:rsid w:val="00683D0B"/>
     <w:rsid w:val="00691F20"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D39FB"/>
     <w:rsid w:val="006D4EC8"/>
     <w:rsid w:val="006D6771"/>
     <w:rsid w:val="006D7089"/>
     <w:rsid w:val="006D7107"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E12D5"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E4567"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00702222"/>
     <w:rsid w:val="00703AE6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
+    <w:rsid w:val="00720A48"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="007279CC"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="00767184"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00771D9F"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="0078094D"/>
     <w:rsid w:val="00782FCE"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A3DEF"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A71E0"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00811228"/>
     <w:rsid w:val="00815274"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="0084655B"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00853F76"/>
     <w:rsid w:val="008547B7"/>
     <w:rsid w:val="00856377"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00867A59"/>
     <w:rsid w:val="00867B23"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="0087484C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00881DE1"/>
+    <w:rsid w:val="00890ACB"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0184"/>
     <w:rsid w:val="008A077A"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A1FC3"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B19FA"/>
     <w:rsid w:val="008B6687"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008E071D"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E4E0B"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="009016E8"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="009067A4"/>
     <w:rsid w:val="00907D26"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00910832"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00912F36"/>
     <w:rsid w:val="00913CF4"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="0094522F"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="0095695D"/>
     <w:rsid w:val="009674BA"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00977C5E"/>
     <w:rsid w:val="00977D27"/>
     <w:rsid w:val="009A7D8C"/>
     <w:rsid w:val="009B1062"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C4AC0"/>
     <w:rsid w:val="009C7FEF"/>
     <w:rsid w:val="009D4E40"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E5F4F"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7C95"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F7687"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A0287B"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A164C1"/>
     <w:rsid w:val="00A23770"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A44FD8"/>
     <w:rsid w:val="00A50E46"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A5318D"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A63E02"/>
     <w:rsid w:val="00A65FD2"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A6692A"/>
     <w:rsid w:val="00A67EB0"/>
     <w:rsid w:val="00A74D77"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A844FD"/>
     <w:rsid w:val="00A868F0"/>
     <w:rsid w:val="00A90D77"/>
@@ -25032,208 +26725,222 @@
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B26DBB"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B36F4A"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B45BFC"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B53302"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B70206"/>
     <w:rsid w:val="00B70405"/>
     <w:rsid w:val="00B70415"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B933B3"/>
+    <w:rsid w:val="00B95341"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA64D7"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC0CC8"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE6029"/>
     <w:rsid w:val="00BE60F9"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BE7C00"/>
     <w:rsid w:val="00BF7FE3"/>
     <w:rsid w:val="00C001F7"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C10F03"/>
     <w:rsid w:val="00C13BB8"/>
+    <w:rsid w:val="00C15AF4"/>
+    <w:rsid w:val="00C267A3"/>
     <w:rsid w:val="00C370C9"/>
     <w:rsid w:val="00C4064F"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C510A7"/>
     <w:rsid w:val="00C51166"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C5700B"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7330C"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C90A0A"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA01C5"/>
+    <w:rsid w:val="00CA3547"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC653D"/>
     <w:rsid w:val="00CC79D1"/>
     <w:rsid w:val="00CD4DDB"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE29F9"/>
     <w:rsid w:val="00CE34D3"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF6372"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D055EC"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D1628A"/>
     <w:rsid w:val="00D25E4E"/>
+    <w:rsid w:val="00D378A2"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D46431"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D52159"/>
     <w:rsid w:val="00D7495D"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA792C"/>
     <w:rsid w:val="00DB367F"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD5036"/>
     <w:rsid w:val="00DE0788"/>
     <w:rsid w:val="00DE282A"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E27B72"/>
     <w:rsid w:val="00E466A5"/>
     <w:rsid w:val="00E46D80"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E52E6E"/>
     <w:rsid w:val="00E53D2C"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E6192D"/>
     <w:rsid w:val="00E66F17"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E7266F"/>
     <w:rsid w:val="00E74BA3"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E912CE"/>
     <w:rsid w:val="00E91EED"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA52CC"/>
     <w:rsid w:val="00EB2B67"/>
     <w:rsid w:val="00EB2D46"/>
     <w:rsid w:val="00EB2DDE"/>
     <w:rsid w:val="00EB4DE9"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC1858"/>
     <w:rsid w:val="00EC269C"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC69EF"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE11C3"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F10668"/>
     <w:rsid w:val="00F126C9"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4280F"/>
     <w:rsid w:val="00F452A8"/>
     <w:rsid w:val="00F45B59"/>
     <w:rsid w:val="00F45CC9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F560E9"/>
     <w:rsid w:val="00F613E4"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9553D"/>
     <w:rsid w:val="00F97182"/>
+    <w:rsid w:val="00FA6077"/>
+    <w:rsid w:val="00FA6553"/>
+    <w:rsid w:val="00FB1953"/>
     <w:rsid w:val="00FB1BCA"/>
     <w:rsid w:val="00FB1E9D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
+    <w:rsid w:val="00FB625C"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB63A6"/>
     <w:rsid w:val="00FC56EE"/>
+    <w:rsid w:val="00FC6933"/>
     <w:rsid w:val="00FD25FA"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE0567"/>
     <w:rsid w:val="00FE0651"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF083D"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -28136,72 +29843,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>18392</Characters>
+  <Pages>20</Pages>
+  <Words>3979</Words>
+  <Characters>21094</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>175</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21819</CharactersWithSpaces>
+  <CharactersWithSpaces>25023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kontroller av SPECT-CT</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>107</revision>
+  <revision>137</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>