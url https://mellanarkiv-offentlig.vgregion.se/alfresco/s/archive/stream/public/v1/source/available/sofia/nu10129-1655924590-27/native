--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -6,124 +6,124 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="51715B2B" w14:textId="77777777" w:rsidR="00737170" w:rsidRDefault="00737170" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00737170" w:rsidSect="00737170">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="6FAC9A8F" w14:textId="24E3692F" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="009810C8" w:rsidP="009810C8">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc462836307"/>
       <w:bookmarkStart w:id="2" w:name="_Toc256000000"/>
       <w:r w:rsidRPr="00737170">
         <w:t>Ledighet/Frånvaro</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00737170">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:t xml:space="preserve"> Mammografi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A2065E" w14:textId="77777777" w:rsidR="009810C8" w:rsidRPr="00737170" w:rsidRDefault="009810C8" w:rsidP="00922188">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc462836309"/>
       <w:bookmarkStart w:id="4" w:name="_Toc256000003"/>
       <w:bookmarkStart w:id="5" w:name="_Toc117599654"/>
       <w:r w:rsidRPr="00737170">
         <w:t>Sammanfattning/syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00737170">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DAFCDE" w14:textId="77777777" w:rsidR="009810C8" w:rsidRPr="00737170" w:rsidRDefault="009810C8" w:rsidP="00922188">
       <w:r w:rsidRPr="00737170">
         <w:t xml:space="preserve">Rutin för ledighets- och frånvarohantering för att tydliggöra handläggning vid olika frånvaroorsaker. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B0D3AC" w14:textId="411C8EFA" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00922188">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc117599655"/>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54753DEB" wp14:editId="32D5B31D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="2540" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -189,61 +189,59 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>40041</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -281,188 +279,171 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>40041</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_1314629194"/>
       <w:bookmarkStart w:id="8" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="009810C8">
         <w:t>Förändringar sedan föregående</w:t>
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="24B52FF3" w14:textId="48A65050" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="440958BB" w:rsidP="00F11572">
+    <w:p w14:paraId="24B52FF3" w14:textId="523AAEC9" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00912028" w:rsidP="00F11572">
       <w:pPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
-        <w:t>Reviderad, omformulering under</w:t>
-[...14 lines deleted...]
-        <w:t>läkare/åtgärd.</w:t>
+        <w:t>Inga förändringar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55FD352C" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDF7355" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A586609" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="007F48A1" w:rsidRDefault="00737170" w:rsidP="00633953">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F48A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Innehåll</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3770ECC4" w14:textId="75AAF32A" w:rsidR="002657C8" w:rsidRDefault="00737170" w:rsidP="00633953">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="Innehll1"/>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \u \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc117599654" w:history="1">
         <w:r w:rsidR="002657C8" w:rsidRPr="00CF5A4D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning/syfte</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc117599654 \h </w:instrText>
@@ -476,63 +457,63 @@
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0237F532" w14:textId="1B3F29EF" w:rsidR="002657C8" w:rsidRDefault="00F11572" w:rsidP="00633953">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="Innehll1"/>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc117599655" w:history="1">
         <w:r w:rsidR="002657C8" w:rsidRPr="00CF5A4D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc117599655 \h </w:instrText>
@@ -546,63 +527,63 @@
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37C63869" w14:textId="17FE6AEF" w:rsidR="002657C8" w:rsidRDefault="00F11572" w:rsidP="00633953">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="Innehll1"/>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc117599656" w:history="1">
         <w:r w:rsidR="002657C8" w:rsidRPr="00CF5A4D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sjuk/Vård av barn</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc117599656 \h </w:instrText>
@@ -616,66 +597,66 @@
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A6EE54B" w14:textId="1FA8A0A7" w:rsidR="002657C8" w:rsidRDefault="00F11572" w:rsidP="00633953">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc117599657" w:history="1">
         <w:r w:rsidR="002657C8" w:rsidRPr="00CF5A4D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Friskanmälan</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc117599657 \h </w:instrText>
@@ -689,66 +670,66 @@
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B5F543A" w14:textId="20B4942E" w:rsidR="002657C8" w:rsidRDefault="00F11572" w:rsidP="00633953">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc117599658" w:history="1">
         <w:r w:rsidR="002657C8" w:rsidRPr="00CF5A4D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kontakt med sjukskriven personal</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc117599658 \h </w:instrText>
@@ -762,63 +743,63 @@
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="332EF0B7" w14:textId="11B6D9BD" w:rsidR="002657C8" w:rsidRDefault="00F11572" w:rsidP="00633953">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="Innehll1"/>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc117599659" w:history="1">
         <w:r w:rsidR="002657C8" w:rsidRPr="00CF5A4D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Föräldraledighet – tjänstledighet</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc117599659 \h </w:instrText>
@@ -832,63 +813,63 @@
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2AD56670" w14:textId="61982335" w:rsidR="002657C8" w:rsidRDefault="00F11572" w:rsidP="00633953">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="Innehll1"/>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc117599660" w:history="1">
         <w:r w:rsidR="002657C8" w:rsidRPr="00CF5A4D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ledigheter (t ex semester, flex, komp)</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc117599660 \h </w:instrText>
@@ -902,66 +883,66 @@
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57C794E0" w14:textId="33F6D00D" w:rsidR="002657C8" w:rsidRDefault="00F11572" w:rsidP="00633953">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc117599661" w:history="1">
         <w:r w:rsidR="002657C8" w:rsidRPr="00CF5A4D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Hela dagar</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc117599661 \h </w:instrText>
@@ -975,66 +956,66 @@
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EA74C70" w14:textId="6C888265" w:rsidR="002657C8" w:rsidRDefault="00F11572" w:rsidP="00633953">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc117599662" w:history="1">
         <w:r w:rsidR="002657C8" w:rsidRPr="00CF5A4D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ledig del av dag: samma dag</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc117599662 \h </w:instrText>
@@ -1048,66 +1029,66 @@
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="132C3038" w14:textId="482FA346" w:rsidR="002657C8" w:rsidRDefault="00F11572" w:rsidP="00633953">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc117599663" w:history="1">
         <w:r w:rsidR="002657C8" w:rsidRPr="00CF5A4D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ledig del av dag: i förväg</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc117599663 \h </w:instrText>
@@ -1121,63 +1102,63 @@
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21428B6B" w14:textId="65DFE209" w:rsidR="002657C8" w:rsidRDefault="00F11572" w:rsidP="00633953">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="Innehll1"/>
         <w:ind w:left="1134" w:right="565"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc117599664" w:history="1">
         <w:r w:rsidR="002657C8" w:rsidRPr="00CF5A4D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kurser – utbildningar – konferenser</w:t>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002657C8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc117599664 \h </w:instrText>
@@ -1230,77 +1211,78 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A9CE27" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="445662FE" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00922188">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc462836310"/>
       <w:bookmarkStart w:id="10" w:name="_Toc256000004"/>
       <w:bookmarkStart w:id="11" w:name="_Toc482959644"/>
       <w:bookmarkStart w:id="12" w:name="_Toc256000001"/>
       <w:bookmarkStart w:id="13" w:name="_Toc484678032"/>
       <w:bookmarkStart w:id="14" w:name="_Toc256000017"/>
       <w:bookmarkStart w:id="15" w:name="_Toc256000024"/>
       <w:bookmarkStart w:id="16" w:name="_Toc256000031"/>
       <w:bookmarkStart w:id="17" w:name="_Toc256000038"/>
       <w:bookmarkStart w:id="18" w:name="_Toc514758060"/>
       <w:bookmarkStart w:id="19" w:name="_Toc518640729"/>
       <w:bookmarkStart w:id="20" w:name="_Toc518643501"/>
       <w:bookmarkStart w:id="21" w:name="_Toc518896089"/>
       <w:bookmarkStart w:id="22" w:name="_Toc256000009"/>
       <w:bookmarkStart w:id="23" w:name="_Toc256000037"/>
       <w:bookmarkStart w:id="24" w:name="_Toc536699535"/>
       <w:bookmarkStart w:id="25" w:name="_Toc256000051"/>
       <w:bookmarkStart w:id="26" w:name="_Toc256000002"/>
       <w:bookmarkStart w:id="27" w:name="_Toc256000068"/>
       <w:bookmarkStart w:id="28" w:name="_Toc256000077"/>
       <w:bookmarkStart w:id="29" w:name="_Toc256000086"/>
       <w:bookmarkStart w:id="30" w:name="_Toc256000095"/>
       <w:bookmarkStart w:id="31" w:name="_Toc256000104"/>
       <w:bookmarkStart w:id="32" w:name="_Toc117599656"/>
       <w:r w:rsidRPr="00737170">
+        <w:lastRenderedPageBreak/>
         <w:t>Sjuk/Vård av barn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
@@ -1445,60 +1427,52 @@
             <w:r w:rsidRPr="00737170">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vardagar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74D7C4B0" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737170">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">010-435 30 76, </w:t>
+              <w:t>010-435 30 76, korridortelefon avdelningen</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="14A188E7" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2193" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="140DCE3A" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737170">
@@ -1548,60 +1522,52 @@
             <w:r w:rsidRPr="00737170">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vagnplacering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EED0D9C" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737170">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">010-435 30 76, </w:t>
+              <w:t>010-435 30 76, korridortelefon avdelningen</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="372FD564" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="411A2E40" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737170">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1649,156 +1615,120 @@
             <w:r w:rsidRPr="00737170">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Den som tar emot anmälan meddelar avdelningen och chef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="410988E5" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737170">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Den som har </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> planerar alltid att vara beredd att åka till vagnen på morgonen vid ev. sjukfrånvaro</w:t>
+              <w:t>Den som har jour måndag planerar alltid att vara beredd att åka till vagnen på morgonen vid ev. sjukfrånvaro</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25D581F3" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AE70911" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737170">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meddelande till jouren via telefon/sms ska vara överenskommet tidigare, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> före helgen, med berörd person. </w:t>
+              <w:t xml:space="preserve">Meddelande till jouren via telefon/sms ska vara överenskommet tidigare, t ex före helgen, med berörd person. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00737170" w:rsidRPr="00737170" w14:paraId="514EBFD8" w14:textId="77777777" w:rsidTr="00F11572">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DD7EC87" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737170">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Läkare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F99C019" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737170">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">010-435 30 76, </w:t>
+              <w:t>010-435 30 76, korridortelefon avdelningen</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="386B5CBE" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2193" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09D1C0D0" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737170">
@@ -1901,51 +1831,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55229889" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="356D82F3" w14:textId="7DCAFF60" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="001353F8">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:t>Vid frånvaro längre än 7 dagar lämnas sjukintyg till chef.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454564A4" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="001353F8">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc462836311"/>
       <w:bookmarkStart w:id="34" w:name="_Toc256000005"/>
       <w:bookmarkStart w:id="35" w:name="_Toc482959645"/>
       <w:bookmarkStart w:id="36" w:name="_Toc256000007"/>
       <w:bookmarkStart w:id="37" w:name="_Toc484678033"/>
       <w:bookmarkStart w:id="38" w:name="_Toc256000018"/>
       <w:bookmarkStart w:id="39" w:name="_Toc256000025"/>
       <w:bookmarkStart w:id="40" w:name="_Toc256000032"/>
       <w:bookmarkStart w:id="41" w:name="_Toc256000039"/>
       <w:bookmarkStart w:id="42" w:name="_Toc514758061"/>
       <w:bookmarkStart w:id="43" w:name="_Toc518640730"/>
       <w:bookmarkStart w:id="44" w:name="_Toc518643502"/>
       <w:bookmarkStart w:id="45" w:name="_Toc518896090"/>
       <w:bookmarkStart w:id="46" w:name="_Toc256000012"/>
       <w:bookmarkStart w:id="47" w:name="_Toc256000041"/>
       <w:bookmarkStart w:id="48" w:name="_Toc536699536"/>
       <w:bookmarkStart w:id="49" w:name="_Toc256000052"/>
       <w:bookmarkStart w:id="50" w:name="_Toc256000060"/>
       <w:bookmarkStart w:id="51" w:name="_Toc256000069"/>
       <w:bookmarkStart w:id="52" w:name="_Toc256000078"/>
       <w:bookmarkStart w:id="53" w:name="_Toc256000087"/>
       <w:bookmarkStart w:id="54" w:name="_Toc256000096"/>
       <w:bookmarkStart w:id="55" w:name="_Toc256000105"/>
       <w:bookmarkStart w:id="56" w:name="_Toc117599657"/>
@@ -1960,231 +1890,208 @@
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="00737170">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405E159A" w14:textId="3F45E965" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="001353F8">
       <w:r w:rsidRPr="00737170">
-        <w:t xml:space="preserve">Friskanmälan görs, om möjligt, före </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 14.00 dagen innan man kan återgå i arbete.</w:t>
+        <w:t>Friskanmälan görs, om möjligt, före kl 14.00 dagen innan man kan återgå i arbete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746F9D3E" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="001353F8">
       <w:r w:rsidRPr="00737170">
-        <w:t xml:space="preserve">Lägg in frånvaron i Självservice. Vid längre sjukfrånvaro lägger chef/Heromarapportör in i </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Lägg in frånvaron i Självservice. Vid längre sjukfrånvaro lägger chef/Heromarapportör in i Heroma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F04DBA" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35E2E2AA" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C1E649B" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00A7268D">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="57" w:name="_Toc514758062"/>
       <w:bookmarkStart w:id="58" w:name="_Toc518640731"/>
       <w:bookmarkStart w:id="59" w:name="_Toc518643503"/>
       <w:bookmarkStart w:id="60" w:name="_Toc518896091"/>
       <w:bookmarkStart w:id="61" w:name="_Toc256000013"/>
       <w:bookmarkStart w:id="62" w:name="_Toc256000044"/>
       <w:bookmarkStart w:id="63" w:name="_Toc536699537"/>
       <w:bookmarkStart w:id="64" w:name="_Toc256000053"/>
       <w:bookmarkStart w:id="65" w:name="_Toc256000061"/>
       <w:bookmarkStart w:id="66" w:name="_Toc256000070"/>
       <w:bookmarkStart w:id="67" w:name="_Toc256000079"/>
       <w:bookmarkStart w:id="68" w:name="_Toc256000088"/>
       <w:bookmarkStart w:id="69" w:name="_Toc256000097"/>
       <w:bookmarkStart w:id="70" w:name="_Toc256000106"/>
       <w:bookmarkStart w:id="71" w:name="_Toc117599658"/>
       <w:r w:rsidRPr="00737170">
+        <w:lastRenderedPageBreak/>
         <w:t>Kontakt med sjukskriven personal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="150667C7" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00A7268D">
       <w:r w:rsidRPr="00737170">
         <w:t>Syftet är att arbetstagaren ska komma tillbaka i arbete så snart som möjligt och målet är att alla har rätt att försörja sig själv genom eget förvärvsarbete och inte hamna utanför arbetslivet på grund av ohälsa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C7EC20" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00A7268D">
       <w:r w:rsidRPr="00737170">
         <w:t>Arbetsgivaren har ett rehabiliteringsansvar oavsett om skadan/sjukdomen är arbetsorsakad eller inte. Arbetsgivaren ska snarast försöka hitta åtgärder som syftar till att arbetstagaren ska återkomma i ordinarie arbete eller annat arbete hos arbetsgivaren inom Västra Götalandsregionen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DBA4F41" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65126AE0" w14:textId="0809D245" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00F11572">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:t>Närmaste chef kontaktar medarbetaren snarast efter att fått till sig sjukanmälan och håller sedan kontakt med medarbetaren enligt överenskommelse. Chef ansvarar för att kartläggning av rehabiliteringsbehovet startas upp snarast.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A68532F" w14:textId="46E9CDDB" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00F11572">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:t>Chefen ansvarar för att rehabiliteringsrutinen är känd hos personalen. Chefen kan utse en kontaktperson till den som är sjukskriven på arbetsplatsen när sjukskrivningen blir längre än 14 dagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6457D755" w14:textId="2E694CD9" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00F11572">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:t>Den som är kontaktperson alternativt chefen har regelbunden kontakt med den som är sjukskriven och kan bjuda in till möten och arbetsplatsträffar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DAF5764" w14:textId="763DCA46" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00F11572">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
-        <w:t xml:space="preserve">Medarbetaren ansvarar för att medverka till </w:t>
-[...7 lines deleted...]
-        <w:t>, dvs. lämna information om problem och svårigheter som påverkar arbetssituationen, inställa sig på möten som arbetsgivaren kallar till, medverka till behandling av sjukdom etc.</w:t>
+        <w:t>Medarbetaren ansvarar för att medverka till sin egen rehabilitering, dvs. lämna information om problem och svårigheter som påverkar arbetssituationen, inställa sig på möten som arbetsgivaren kallar till, medverka till behandling av sjukdom etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB87C41" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00A7268D">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:t>Medarbetaren ska snarast lämna in sina läkarintyg till chef samt skicka originalet till Försäkringskassan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7283BD26" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42FC5E74" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C06786" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00A7268D">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="72" w:name="_Toc462836316"/>
       <w:bookmarkStart w:id="73" w:name="_Toc256000010"/>
       <w:bookmarkStart w:id="74" w:name="_Toc482959648"/>
       <w:bookmarkStart w:id="75" w:name="_Toc256000014"/>
       <w:bookmarkStart w:id="76" w:name="_Toc484678036"/>
       <w:bookmarkStart w:id="77" w:name="_Toc256000021"/>
       <w:bookmarkStart w:id="78" w:name="_Toc256000028"/>
       <w:bookmarkStart w:id="79" w:name="_Toc256000035"/>
       <w:bookmarkStart w:id="80" w:name="_Toc256000042"/>
       <w:bookmarkStart w:id="81" w:name="_Toc514758064"/>
       <w:bookmarkStart w:id="82" w:name="_Toc518640733"/>
       <w:bookmarkStart w:id="83" w:name="_Toc518643505"/>
       <w:bookmarkStart w:id="84" w:name="_Toc518896092"/>
       <w:bookmarkStart w:id="85" w:name="_Toc256000016"/>
       <w:bookmarkStart w:id="86" w:name="_Toc256000045"/>
       <w:bookmarkStart w:id="87" w:name="_Toc536699538"/>
       <w:bookmarkStart w:id="88" w:name="_Toc256000054"/>
       <w:bookmarkStart w:id="89" w:name="_Toc256000062"/>
       <w:bookmarkStart w:id="90" w:name="_Toc256000071"/>
       <w:bookmarkStart w:id="91" w:name="_Toc256000080"/>
       <w:bookmarkStart w:id="92" w:name="_Toc256000089"/>
       <w:bookmarkStart w:id="93" w:name="_Toc256000098"/>
       <w:bookmarkStart w:id="94" w:name="_Toc256000107"/>
       <w:bookmarkStart w:id="95" w:name="_Toc117599659"/>
@@ -2210,265 +2117,219 @@
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="7E506248" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00A7268D">
       <w:r w:rsidRPr="00737170">
         <w:t>Föräldraledighet söks minst tre månader i förväg. Föräldraledighet kan sökas för tre tillfällen/år.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD765DB" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E6B6C96" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00157324">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
-        <w:t xml:space="preserve">Ansökan skickas i </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Självservice. Vid deltidsfrånvaro lämnas förslag till nytt schema till chef.</w:t>
+        <w:t>Ansökan skickas i Heroma Självservice. Vid deltidsfrånvaro lämnas förslag till nytt schema till chef.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A316ADF" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00157324">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
-        <w:t xml:space="preserve">Chef godkänner ansökan i </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Chef godkänner ansökan i Heroma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74DD9F36" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7531CF47" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00157324">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="96" w:name="_Toc256000011"/>
       <w:bookmarkStart w:id="97" w:name="_Toc482959649"/>
       <w:bookmarkStart w:id="98" w:name="_Toc256000015"/>
       <w:bookmarkStart w:id="99" w:name="_Toc484678037"/>
       <w:bookmarkStart w:id="100" w:name="_Toc256000022"/>
       <w:bookmarkStart w:id="101" w:name="_Toc256000029"/>
       <w:bookmarkStart w:id="102" w:name="_Toc256000036"/>
       <w:bookmarkStart w:id="103" w:name="_Toc256000043"/>
       <w:bookmarkStart w:id="104" w:name="_Toc514758065"/>
       <w:bookmarkStart w:id="105" w:name="_Toc518640734"/>
       <w:bookmarkStart w:id="106" w:name="_Toc518643506"/>
       <w:bookmarkStart w:id="107" w:name="_Toc518896093"/>
       <w:bookmarkStart w:id="108" w:name="_Toc256000020"/>
       <w:bookmarkStart w:id="109" w:name="_Toc256000046"/>
       <w:bookmarkStart w:id="110" w:name="_Toc536699539"/>
       <w:bookmarkStart w:id="111" w:name="_Toc256000055"/>
       <w:bookmarkStart w:id="112" w:name="_Toc256000063"/>
       <w:bookmarkStart w:id="113" w:name="_Toc256000072"/>
       <w:bookmarkStart w:id="114" w:name="_Toc256000081"/>
       <w:bookmarkStart w:id="115" w:name="_Toc256000090"/>
       <w:bookmarkStart w:id="116" w:name="_Toc256000099"/>
       <w:bookmarkStart w:id="117" w:name="_Toc256000108"/>
       <w:bookmarkStart w:id="118" w:name="_Toc117599660"/>
       <w:bookmarkStart w:id="119" w:name="_Toc462836317"/>
       <w:r w:rsidRPr="00737170">
-        <w:t>Ledigheter (</w:t>
-[...15 lines deleted...]
-        <w:t>, komp)</w:t>
+        <w:t>Ledigheter (t ex semester, flex, komp)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:r w:rsidRPr="00737170">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E9CFF5" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00157324">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="120" w:name="_Toc518640735"/>
       <w:bookmarkStart w:id="121" w:name="_Toc518643507"/>
       <w:bookmarkStart w:id="122" w:name="_Toc518896094"/>
       <w:bookmarkStart w:id="123" w:name="_Toc256000023"/>
       <w:bookmarkStart w:id="124" w:name="_Toc256000047"/>
       <w:bookmarkStart w:id="125" w:name="_Toc536699540"/>
       <w:bookmarkStart w:id="126" w:name="_Toc256000056"/>
       <w:bookmarkStart w:id="127" w:name="_Toc256000064"/>
       <w:bookmarkStart w:id="128" w:name="_Toc256000073"/>
       <w:bookmarkStart w:id="129" w:name="_Toc256000082"/>
       <w:bookmarkStart w:id="130" w:name="_Toc256000091"/>
       <w:bookmarkStart w:id="131" w:name="_Toc256000100"/>
       <w:bookmarkStart w:id="132" w:name="_Toc256000109"/>
       <w:bookmarkStart w:id="133" w:name="_Toc117599661"/>
       <w:r w:rsidRPr="00737170">
         <w:t>Hela dagar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:p w14:paraId="2EDB928B" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="003628F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1701" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skicka frånvaroärende i </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Självservice. </w:t>
+        <w:t xml:space="preserve">Skicka frånvaroärende i Heroma Självservice. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38919C3D" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="003628F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1701" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hel dag godkänns av chef.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45239D69" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00157324">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="134" w:name="_Toc518640736"/>
       <w:bookmarkStart w:id="135" w:name="_Toc518643508"/>
       <w:bookmarkStart w:id="136" w:name="_Toc518896095"/>
       <w:bookmarkStart w:id="137" w:name="_Toc256000027"/>
       <w:bookmarkStart w:id="138" w:name="_Toc256000048"/>
       <w:bookmarkStart w:id="139" w:name="_Toc536699541"/>
       <w:bookmarkStart w:id="140" w:name="_Toc256000057"/>
       <w:bookmarkStart w:id="141" w:name="_Toc256000065"/>
       <w:bookmarkStart w:id="142" w:name="_Toc256000074"/>
       <w:bookmarkStart w:id="143" w:name="_Toc256000083"/>
       <w:bookmarkStart w:id="144" w:name="_Toc256000092"/>
       <w:bookmarkStart w:id="145" w:name="_Toc256000101"/>
       <w:bookmarkStart w:id="146" w:name="_Toc256000110"/>
       <w:bookmarkStart w:id="147" w:name="_Toc117599662"/>
       <w:r w:rsidRPr="00737170">
         <w:t>Ledig del av dag: samma dag</w:t>
       </w:r>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
@@ -2498,51 +2359,51 @@
         </w:rPr>
         <w:t>Godkänns av personalkoordinator eller chef.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B21893D" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="003628F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1701" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skicka frånvaroärende vid nästa arbetstillfälle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009AEB8B" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00157324">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="148" w:name="_Toc518640737"/>
       <w:bookmarkStart w:id="149" w:name="_Toc518643509"/>
       <w:bookmarkStart w:id="150" w:name="_Toc518896096"/>
       <w:bookmarkStart w:id="151" w:name="_Toc256000030"/>
       <w:bookmarkStart w:id="152" w:name="_Toc256000049"/>
       <w:bookmarkStart w:id="153" w:name="_Toc536699542"/>
       <w:bookmarkStart w:id="154" w:name="_Toc256000058"/>
       <w:bookmarkStart w:id="155" w:name="_Toc256000066"/>
       <w:bookmarkStart w:id="156" w:name="_Toc256000075"/>
       <w:bookmarkStart w:id="157" w:name="_Toc256000084"/>
       <w:bookmarkStart w:id="158" w:name="_Toc256000093"/>
       <w:bookmarkStart w:id="159" w:name="_Toc256000102"/>
       <w:bookmarkStart w:id="160" w:name="_Toc256000111"/>
       <w:bookmarkStart w:id="161" w:name="_Toc117599663"/>
       <w:r w:rsidRPr="00737170">
         <w:t>Ledig del av dag: i förväg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
@@ -2587,51 +2448,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skicka frånvaroärende vid nästa arbetstillfälle efter ledigheten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F87FA16" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00737170">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E91EEFD" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00F43CAC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="162" w:name="_Toc462836312"/>
       <w:bookmarkStart w:id="163" w:name="_Toc256000006"/>
       <w:bookmarkStart w:id="164" w:name="_Toc482959646"/>
       <w:bookmarkStart w:id="165" w:name="_Toc256000008"/>
       <w:bookmarkStart w:id="166" w:name="_Toc484678034"/>
       <w:bookmarkStart w:id="167" w:name="_Toc256000019"/>
       <w:bookmarkStart w:id="168" w:name="_Toc256000026"/>
       <w:bookmarkStart w:id="169" w:name="_Toc256000033"/>
       <w:bookmarkStart w:id="170" w:name="_Toc256000040"/>
       <w:bookmarkStart w:id="171" w:name="_Toc514758063"/>
       <w:bookmarkStart w:id="172" w:name="_Toc518640732"/>
       <w:bookmarkStart w:id="173" w:name="_Toc518643504"/>
       <w:bookmarkStart w:id="174" w:name="_Toc518896097"/>
       <w:bookmarkStart w:id="175" w:name="_Toc256000034"/>
       <w:bookmarkStart w:id="176" w:name="_Toc256000050"/>
       <w:bookmarkStart w:id="177" w:name="_Toc536699543"/>
       <w:bookmarkStart w:id="178" w:name="_Toc256000059"/>
       <w:bookmarkStart w:id="179" w:name="_Toc256000067"/>
       <w:bookmarkStart w:id="180" w:name="_Toc256000076"/>
       <w:bookmarkStart w:id="181" w:name="_Toc256000085"/>
       <w:bookmarkStart w:id="182" w:name="_Toc256000094"/>
       <w:bookmarkStart w:id="183" w:name="_Toc256000103"/>
       <w:bookmarkStart w:id="184" w:name="_Toc256000112"/>
       <w:bookmarkStart w:id="185" w:name="_Toc117599664"/>
@@ -2718,67 +2579,51 @@
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>Ta muntlig kontakt med chef.</w:t>
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid </w:t>
-[...15 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Vid utlandskurs:</w:t>
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Godkänd ansökan samt kursprogram skickas till områdeschef (för resor inom Europa) eller till sjukhusdirektören (övriga utlandsresor) för godkännande. Ansökan skickas tillbaka till kliniken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DE9503" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00F43CAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1701" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2792,60 +2637,52 @@
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2127" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ange </w:t>
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beställar-ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>: 7311101</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3F35F0FF" w14:textId="77777777" w:rsidR="00737170" w:rsidRPr="00737170" w:rsidRDefault="00737170" w:rsidP="00F43CAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2127" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fakturaadress</w:t>
       </w:r>
       <w:r w:rsidRPr="00737170">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -2930,226 +2767,226 @@
         </w:rPr>
         <w:t>Lägg in frånvaron i Självservice.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00633953">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="2261" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="463BA1D9" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="7F38D32E" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="2989A30D" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -3160,54 +2997,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Bildobjekt 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -3238,76 +3075,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="593B2AA3" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="145A4719" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="7A20D675" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -3382,54 +3219,54 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3592,51 +3429,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4915,51 +4752,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5509,51 +5346,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6486,54 +6323,53 @@
   <w:num w:numId="20" w16cid:durableId="561453841">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="64257063">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="826556813">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1030112009">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1955205693">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="384446809">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2110807467">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -6559,66 +6395,68 @@
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00125234"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="001353F8"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157324"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="001758C0"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="002657C8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
@@ -6720,50 +6558,51 @@
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00633953"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006976EE"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
+    <w:rsid w:val="006B0431"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737170"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
@@ -6782,50 +6621,51 @@
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00912028"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="00922188"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009810C8"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E1B5D"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
@@ -6938,50 +6778,51 @@
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E60ABC"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F11572"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F43CAC"/>
+    <w:rsid w:val="00F47F82"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1F62852A"/>
     <w:rsid w:val="27EF1764"/>
     <w:rsid w:val="3E343252"/>
     <w:rsid w:val="3E77BBA8"/>
     <w:rsid w:val="440958BB"/>
     <w:rsid w:val="507B1029"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="74D9F44D"/>
     <w:rsid w:val="7D14D1E4"/>
   </w:rsids>
   <m:mathPr>
@@ -6990,60 +6831,60 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="12289" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{1970261A-716F-467F-9A62-055C8DA8C0D9}"/>
+  <w15:docId w15:val="{5EA38A43-0784-423F-A8A8-2A037EB6A6F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7391,196 +7232,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -7658,607 +7499,607 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00633953"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="993"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -8289,81 +8130,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -8402,53 +8243,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8522,53 +8363,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8642,53 +8483,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8738,53 +8579,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8834,53 +8675,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -8916,53 +8757,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -9011,51 +8852,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -9099,51 +8940,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -9230,67 +9071,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -9334,155 +9175,155 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00737170"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:ind w:right="868"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9847,74 +9688,294 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4801</Characters>
+  <Pages>5</Pages>
+  <Words>656</Words>
+  <Characters>4933</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>40</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5632</CharactersWithSpaces>
+  <CharactersWithSpaces>5578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="72" baseType="variant">
+      <vt:variant>
+        <vt:i4>5111832</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/ad3fde1c-0eb1-467c-af0b-946dad97a49e?a=false&amp;guest=true&amp;native=true</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc117599664</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc117599663</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc117599662</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc117599661</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc117599660</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc117599659</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc117599658</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc117599657</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc117599656</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc117599655</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc117599654</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Ledighet-Frånvaro - Mammografi</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>22</revision>
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <revision>24</revision>
+  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>