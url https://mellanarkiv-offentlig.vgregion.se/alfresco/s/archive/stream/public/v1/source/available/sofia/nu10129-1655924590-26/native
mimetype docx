--- v1 (2026-02-25)
+++ v2 (2026-05-17)
@@ -10,1334 +10,990 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3AC08F25" w14:textId="77777777" w:rsidR="004722EA" w:rsidRDefault="004722EA" w:rsidP="00B574F6">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="004722EA" w:rsidSect="004722EA">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_top"/>
       <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="47F7788B" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="004722EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BD840A3" w14:textId="632D6ED0" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="00A875BF" w:rsidP="00A875BF">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Revelation</w:t>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004722EA">
+        <w:t>Kalibrering – Siemens Mammomat Revelation</w:t>
       </w:r>
       <w:r w:rsidR="004722EA" w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="04ECFE24" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00A875BF">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc501440350"/>
       <w:r w:rsidRPr="004722EA">
         <w:t xml:space="preserve">Syfte </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="12DE69A5" w14:textId="77777777" w:rsidR="004722EA" w:rsidRDefault="004722EA" w:rsidP="00A875BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Upprätthålla bildkvaliteten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5D0FE2" w14:textId="06FDA578" w:rsidR="00A875BF" w:rsidRDefault="00A875BF" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB96920" w14:textId="4C7243B5" w:rsidR="00A875BF" w:rsidRPr="004722EA" w:rsidRDefault="006E4F83" w:rsidP="00A875BF">
+    <w:p w14:paraId="5DB96920" w14:textId="4A1A21C4" w:rsidR="00A875BF" w:rsidRPr="004722EA" w:rsidRDefault="006E4F83" w:rsidP="00A875BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Reviderad,</w:t>
-[...11 lines deleted...]
-        <w:t>Uppdaterat länk.</w:t>
+        <w:t>Reviderad</w:t>
+      </w:r>
+      <w:r w:rsidR="00992580">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7987AC1D" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="004722EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64E2D82F" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t>Åtgärder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8C6275" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kalibrering ska utföras:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAA051C" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> – meddelande om tid visas i SYNGO. </w:t>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004722EA">
+        <w:t xml:space="preserve">Var tredje månad – Contact + Magnification + Tomosynthesis – meddelande om tid visas i SYNGO. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E92DE83" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t>Om rumstemperaturen avviker mer än 7° från den senaste kalibreringstemperaturen. Då visas ett meddelande. Meddelandet försvinner så fort temperaturområdet från den senaste kalibreringen uppnås.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236F0B2D" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t>1 gång/år – Biopsienheten – meddelande visas i SYNGO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760C910A" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="004722EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B2528B6" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:r w:rsidRPr="004722EA">
         <w:t>Vid kalibrering bör mammografiapparaten varit använd minst 30 minuter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B97C687" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="004722EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48A7FEE9" w14:textId="5D32A0FA" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:r w:rsidRPr="004722EA">
         <w:t>Kalibrering med kalibreringstyp Contact utförs på samtliga röntgenapparater</w:t>
       </w:r>
       <w:r w:rsidR="00A2617D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00772604">
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A2617D">
-        <w:t>lab</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1, 2, 3 + vagnar</w:t>
+        <w:t>lab 1, 2, 3 + vagnar</w:t>
       </w:r>
       <w:r w:rsidR="00772604">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FEB10A0" w14:textId="6A45241E" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:r w:rsidRPr="004722EA">
-        <w:t xml:space="preserve">Kalibrering med kalibreringstyp </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> 1, 2 och 3</w:t>
+        <w:t>Kalibrering med kalibreringstyp Magnification + Tomosynthesis utförs på lab 1, 2 och 3</w:t>
       </w:r>
       <w:r w:rsidR="00A2617D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="57E1C485">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2F3F44" w14:textId="1C89C159" w:rsidR="004722EA" w:rsidRPr="00D036ED" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:r w:rsidRPr="004722EA">
-        <w:t xml:space="preserve">Kalibrering med kalibreringstyp Biopsienheten utförs på </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 2 och 3 (1 gång/år)</w:t>
+        <w:t>Kalibrering med kalibreringstyp Biopsienheten utförs på lab 2 och 3 (1 gång/år)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289B00A7" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t>Kalibrera</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D74BE30" w14:textId="045550F9" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Kalibrering_Contact/Magnification" w:history="1">
         <w:r w:rsidRPr="004722EA">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Kalibrera Contact</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B12821" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Kalibrering_Contact/Magnification" w:history="1">
         <w:r w:rsidRPr="004722EA">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Kalibrera </w:t>
+          <w:t>Kalibrera Magnification</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415D5B05" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Kalibrering_Tomosyntesis" w:history="1">
         <w:r w:rsidRPr="004722EA">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Kalibrera </w:t>
+          <w:t>Kalibrera Tomosynthesis</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3579B146" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Kalibrering_av_Biopsienheten" w:history="1">
         <w:r w:rsidRPr="004722EA">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Kalibrering av Biopsienheten</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Kalibrering_Contact/Magnification"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="4AD79235" w14:textId="5C37851D" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Kalibrering_Contact_i"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="004722EA">
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kalibrering Contact/Magnification</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5EC35749" w14:textId="5AAF3DFD" w:rsidR="004722EA" w:rsidRPr="00893B3A" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t>Ta bort ansiktsskyddet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F886C8" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t>Ta bort kompressionsplattan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0757526B" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Patient</w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:t xml:space="preserve"> i listen – </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Detector</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Detector calibration</w:t>
+      </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C018958" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Contact</w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Magnification</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004722EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FED0D5" w14:textId="77777777" w:rsidR="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Start </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Start Calibration</w:t>
+      </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E33DEE" w14:textId="3C7B762F" w:rsidR="00865C87" w:rsidRDefault="00865C87" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk148605933"/>
       <w:r>
         <w:t xml:space="preserve">Säkerhetsfråga: </w:t>
       </w:r>
       <w:r w:rsidR="004B4FEB">
         <w:t xml:space="preserve">Bekräfta att inga hinder finns i strålfältet – Tryck </w:t>
       </w:r>
       <w:r w:rsidR="004B4FEB" w:rsidRPr="003B6162">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>OK</w:t>
       </w:r>
       <w:r w:rsidR="004B4FEB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="1E71EB74" w14:textId="0021A46C" w:rsidR="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t>Exponera</w:t>
       </w:r>
       <w:r w:rsidR="006D3D6A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545DC637" w14:textId="1EC926C2" w:rsidR="00DA6611" w:rsidRPr="00DA6611" w:rsidRDefault="00DA6611" w:rsidP="00DA6611">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Meddelande visas när beräkningen har lyckats: </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk148606909"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>Dector</w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve">. – Tryck </w:t>
+        <w:t xml:space="preserve">Dector Calibration process has been successfully performed in mode. MAGNIFACATION/CONTACT with Rhodiumfilter. All parameters in specification. – Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="0012358B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>OK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="23E4E2D0" w14:textId="77777777" w:rsidR="000252EC" w:rsidRDefault="00EF40FC" w:rsidP="000252EC">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00B82E83">
-        <w:t>önstersätt</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> bilden</w:t>
+        <w:t>önstersätt bilden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> om bilden är godkänd</w:t>
       </w:r>
       <w:r w:rsidR="00A6186D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A4797B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA6611">
         <w:t>Tryck</w:t>
       </w:r>
       <w:r w:rsidR="004722EA" w:rsidRPr="004722EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005425A0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Continue</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A6186D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A6186D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A6186D" w:rsidRPr="00A6186D">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Om b</w:t>
       </w:r>
       <w:r w:rsidR="00B82E83" w:rsidRPr="00A6186D">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>ilden</w:t>
       </w:r>
       <w:r w:rsidR="00B82E83">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B82E83" w:rsidRPr="00B82E83">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">inte är godkänd </w:t>
       </w:r>
       <w:r w:rsidR="004A25EE">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>– Tryck</w:t>
       </w:r>
       <w:r w:rsidR="00B82E83">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Repeat</w:t>
+      </w:r>
       <w:r w:rsidR="000F18BC">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002F639A">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Ny bild läggs till, upprepa exponeringen</w:t>
       </w:r>
       <w:r w:rsidR="0017782C">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568CB926" w14:textId="27821B16" w:rsidR="004722EA" w:rsidRPr="000252EC" w:rsidRDefault="000252EC" w:rsidP="000252EC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="568CB926" w14:textId="78AAFEF5" w:rsidR="004722EA" w:rsidRPr="000252EC" w:rsidRDefault="000252EC" w:rsidP="000252EC">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="004722EA">
         <w:t>ystemet är klart att använda</w:t>
       </w:r>
       <w:r w:rsidR="001706BB">
-        <w:t xml:space="preserve"> om kalibreringen är ok. Vid behov kontakta sjukhusfysiker.</w:t>
+        <w:t xml:space="preserve"> om kalibreringen är ok. Vid behov kontakta </w:t>
+      </w:r>
+      <w:r w:rsidR="6762E1C5">
+        <w:t>MT</w:t>
+      </w:r>
+      <w:r w:rsidR="001706BB">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C6FDE8" w14:textId="3081241A" w:rsidR="004722EA" w:rsidRPr="00197E50" w:rsidRDefault="004722EA" w:rsidP="00197E50">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t>Ytterligare information se</w:t>
       </w:r>
       <w:r w:rsidR="007B76BA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk156816289"/>
       <w:r w:rsidRPr="004722EA">
         <w:t>bruksanvisning till Siemens Revelation</w:t>
       </w:r>
       <w:r w:rsidR="003B6162">
         <w:t>s nya pärm.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="770777D5" w14:textId="70DD08D5" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Kalibrering_Tomosyntesis"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="004722EA">
-        <w:t xml:space="preserve">Kalibrering </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kalibrering Tomosyntesis</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="748D1C50" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t xml:space="preserve">Ta bort ansiktsskyddet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA5EDA8" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t>Ta bort kompressionsplattan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449B2C62" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Patient</w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:t xml:space="preserve"> i listen – </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Detector</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Detector calibration</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="10028A17" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Tomosynthesis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004722EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7849B4" w14:textId="77777777" w:rsidR="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Start </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Start Calibration</w:t>
+      </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3D63BF" w14:textId="77777777" w:rsidR="00D321A5" w:rsidRDefault="00D321A5" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Säkerhetsfråga: Bekräfta att inga hinder finns i strålfältet – Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="003B6162">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>OK</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB064D1" w14:textId="1D357ECC" w:rsidR="004722EA" w:rsidRDefault="004722EA" w:rsidP="00E7703A">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:ind w:right="560"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t>Exponera tills alla 26 exponeringspulser är slutförda. Vridarmen förblir i 0 grader</w:t>
       </w:r>
       <w:r w:rsidR="008C2178">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:t>-läge.</w:t>
       </w:r>
       <w:r w:rsidR="000F2BDF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D199FA" w14:textId="77777777" w:rsidR="00F84A0F" w:rsidRDefault="00F84A0F" w:rsidP="00F84A0F">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="003202AC">
         <w:t>Meddelande visas när beräkningen har lyckats</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01671BF0" w14:textId="0DD4A0FC" w:rsidR="00F84A0F" w:rsidRPr="00F84A0F" w:rsidRDefault="00F84A0F" w:rsidP="002B3F13">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>Dector</w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> – Tryck </w:t>
+        <w:t xml:space="preserve">Dector Calibration process has been successfully performed in mode TOMOSYNTHESIS with Rhodium filter. All parameters in specification – Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="008635F8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>OK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33188B61" w14:textId="61AA19D5" w:rsidR="004722EA" w:rsidRDefault="00F84A0F" w:rsidP="00E7703A">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Fönstersätt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B677F6">
         <w:t xml:space="preserve"> bilden </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">om bilden </w:t>
       </w:r>
       <w:r w:rsidR="00B677F6">
         <w:t xml:space="preserve">är godkänd – </w:t>
       </w:r>
       <w:r w:rsidR="004A25EE">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00B677F6">
         <w:t xml:space="preserve">ryck </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B677F6" w:rsidRPr="00B26212">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Continue</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B26212" w:rsidRPr="00B26212">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B26212">
         <w:t xml:space="preserve"> om bilden inte är godkänd </w:t>
       </w:r>
       <w:r w:rsidR="00DE357F">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A25EE">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00B26212">
         <w:t xml:space="preserve">ryck </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B26212" w:rsidRPr="00B26212">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Repeat</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B26212">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E7703A">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ny bild läggs till, upprepa exponeringen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2E61F3" w14:textId="322A8716" w:rsidR="001706BB" w:rsidRPr="00DE0B83" w:rsidRDefault="001706BB" w:rsidP="00DE0B83">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="6F2E61F3" w14:textId="3FD34DB0" w:rsidR="001706BB" w:rsidRPr="00DE0B83" w:rsidRDefault="001706BB" w:rsidP="00DE0B83">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
-        <w:t>ystemet är klart att använda om kalibreringen är ok. Vid behov kontakta sjukhusfysiker.</w:t>
+        <w:t xml:space="preserve">ystemet är klart att använda om kalibreringen är ok. Vid behov kontakta </w:t>
+      </w:r>
+      <w:r w:rsidR="0AEE3E16">
+        <w:t>MT</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD732D1" w14:textId="0CDB2603" w:rsidR="004722EA" w:rsidRPr="00B574F6" w:rsidRDefault="004722EA" w:rsidP="00B574F6">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:t>Ytterligare information se</w:t>
       </w:r>
       <w:r w:rsidR="007B76BA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:t>bruksanvisning till Siemens Revelation</w:t>
       </w:r>
       <w:r w:rsidR="00844D41">
         <w:t>s nya pärm</w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31199BE3" w14:textId="77777777" w:rsidR="00197E50" w:rsidRDefault="00197E50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Kalibrering_av_Biopsienheten"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C54F8C" w14:textId="26C3EF38" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="00D036ED">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
-        <w:lastRenderedPageBreak/>
         <w:t>Kalibrering av Biopsienheten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11897C9D" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Installera biopsienheten. OBS! Ingen kompressionsplatta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627E42D6" w14:textId="6D43DD0B" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
@@ -1352,251 +1008,177 @@
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Patient</w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i listen – välj </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Biopsi </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Biopsi Calibration</w:t>
+      </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Var uppmärksam på meddelande i </w:t>
       </w:r>
       <w:r w:rsidR="00D238C4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>blå list.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D7079A" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Följ instruktionerna i fönstret </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Följ instruktionerna i fönstret Calibration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="744B5C15" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Move</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to position</w:t>
+        <w:t>Move to position</w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Den första positionen intas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A189A3A" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Montera nålhållaren med </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> och sätt i kalibreringsnålen.</w:t>
+        <w:t>Montera nålhållaren med bushings och sätt i kalibreringsnålen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE15BA4" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Exponera.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8581BD" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Det första stereoparet insamlas (28 kW,56 </w:t>
-[...27 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Det första stereoparet insamlas (28 kW,56 mAs,W/Rh).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48CEFD83" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1629,218 +1211,166 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="04E453DF" w14:textId="30F5E8B0" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:right="0" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Högerklicka i bilden och välj </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zoom from </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> för att förstora bilden. </w:t>
+        <w:t>Zoom from point</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004722EA">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vänsterklicka för att förstora bilden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46724AA8" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:right="0" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Esc</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att få bort förstoringsglaset så du kan flytta korset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A6F529" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:right="0" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Återgå till ursprunget: högerklicka och välj </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Home</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Home zoom pan</w:t>
+      </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0517EF7A" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:right="0" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gör likadant med höger bild.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024ADD09" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:right="0" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Confirm</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Confirm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0E6136" w14:textId="1C04F7DA" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ställ in målpunkterna genom att klicka med musen på nålspetsen. </w:t>
       </w:r>
       <w:r w:rsidR="002B2A44">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
@@ -1853,283 +1383,210 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB41E45" w14:textId="2DF87D91" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:right="0" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Högerklicka i bilden och välj </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zoom from </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> för att förstora bilden. </w:t>
+        <w:t>Zoom from point</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004722EA">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vänsterklicka för att förstora bilden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FA431B" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:right="0" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tryck på </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Esc</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att få bort förstoringsglaset så du kan flytta korset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66ED2BB6" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:right="0" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Återgå till ursprunget: högerklicka och välj </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Home</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Home zoom pan</w:t>
+      </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B2DB35" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:right="0" w:hanging="425"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gör likadant med höger bild.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F903DEB" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bekräfta </w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Bekräfta nålpunktens position med </w:t>
+      </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Confirm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA44D05" w14:textId="77777777" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ta bort nålhållare och nål för att inta nästa position.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392B7AFB" w14:textId="7CC7318F" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fortsätt på samma sätt för </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> andra och tredje stereoparet genom att upprepa </w:t>
+        <w:t xml:space="preserve">Fortsätt på samma sätt för för andra och tredje stereoparet genom att upprepa </w:t>
       </w:r>
       <w:r w:rsidR="00D238C4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">punkt </w:t>
       </w:r>
       <w:r w:rsidR="005F0CA8" w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4–11</w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Referenspunkten kontrolleras inte på nytt.</w:t>
       </w:r>
@@ -2164,111 +1621,112 @@
         </w:rPr>
         <w:t xml:space="preserve">bekräfta med </w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OK</w:t>
       </w:r>
       <w:r w:rsidRPr="004722EA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CDF58CF" w14:textId="4EEFAFC9" w:rsidR="004722EA" w:rsidRPr="004722EA" w:rsidRDefault="004722EA" w:rsidP="002B2A44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="567"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Ytterligare information se</w:t>
       </w:r>
       <w:r w:rsidR="007B76BA">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004722EA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>bruksanvisning till Siemens Revelation.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="7DD793C1" w14:textId="79E2FF2E" w:rsidR="086452DD" w:rsidRDefault="086452DD" w:rsidP="7CD621CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1560" w:right="0" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid behov kontakta MT.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00D036ED">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="0" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BD5E49B" w14:textId="77777777" w:rsidR="002E55B7" w:rsidRDefault="002E55B7">
+    <w:p w14:paraId="02D91419" w14:textId="77777777" w:rsidR="00F855B1" w:rsidRDefault="00F855B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73D9BAEC" w14:textId="77777777" w:rsidR="002E55B7" w:rsidRDefault="002E55B7">
+    <w:p w14:paraId="4F198828" w14:textId="77777777" w:rsidR="00F855B1" w:rsidRDefault="00F855B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1F748E60" w14:textId="77777777" w:rsidR="002E55B7" w:rsidRDefault="002E55B7">
+    <w:p w14:paraId="280FFE5A" w14:textId="77777777" w:rsidR="00F855B1" w:rsidRDefault="00F855B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2312,122 +1770,122 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -2441,51 +1899,51 @@
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bildobjekt 11">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -2518,74 +1976,74 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="273727EF" w14:textId="77777777" w:rsidR="002E55B7" w:rsidRDefault="002E55B7"/>
+    <w:p w14:paraId="281D9951" w14:textId="77777777" w:rsidR="00F855B1" w:rsidRDefault="00F855B1"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EB5DD1D" w14:textId="77777777" w:rsidR="002E55B7" w:rsidRDefault="002E55B7">
+    <w:p w14:paraId="26786892" w14:textId="77777777" w:rsidR="00F855B1" w:rsidRDefault="00F855B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70D6CDC3" w14:textId="77777777" w:rsidR="002E55B7" w:rsidRDefault="002E55B7">
+    <w:p w14:paraId="4C4FEABA" w14:textId="77777777" w:rsidR="00F855B1" w:rsidRDefault="00F855B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2663,51 +2121,51 @@
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4395,51 +3853,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4876,51 +4334,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5628,53 +5086,52 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1611741893">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1742289225">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1412772376">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="319695051">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="455027523">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="815343110">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -5690,50 +5147,51 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="000252EC"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00041F28"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057143"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00090786"/>
+    <w:rsid w:val="00094C20"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E755B"/>
     <w:rsid w:val="000F18BC"/>
     <w:rsid w:val="000F2BDF"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0012358B"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
@@ -5883,167 +5341,175 @@
     <w:rsid w:val="00583633"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B5CB1"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F0CA8"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="00620725"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="006343CE"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="0067634B"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B403B"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D3732"/>
     <w:rsid w:val="006D3D6A"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E3AD1"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E4F83"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F243B"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
+    <w:rsid w:val="00720BE3"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00722703"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00743E6B"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00756DF2"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00772604"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00775E8A"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B6210"/>
     <w:rsid w:val="007B76BA"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D5A7D"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00844D41"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00860A7A"/>
     <w:rsid w:val="008635F8"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00865C87"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00893B3A"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C2178"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="00906687"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="0091326D"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009708E6"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00986F27"/>
+    <w:rsid w:val="00992580"/>
     <w:rsid w:val="009A4CB4"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E1872"/>
     <w:rsid w:val="009E1C63"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A052EF"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A2617D"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A276FF"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A4797B"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A6186D"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A66F34"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A875BF"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
@@ -6067,200 +5533,209 @@
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B574F6"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B6216E"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B677F6"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B82E83"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B904CA"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA268F"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BB7703"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD0FB4"/>
     <w:rsid w:val="00BD18D2"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF10BD"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C27784"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C41A6C"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD29C9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D036ED"/>
+    <w:rsid w:val="00D07278"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D12DD4"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D238C4"/>
     <w:rsid w:val="00D25301"/>
     <w:rsid w:val="00D321A5"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D82704"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA6611"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE0B83"/>
     <w:rsid w:val="00DE357F"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF6DBF"/>
+    <w:rsid w:val="00E010B5"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E210FC"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E7703A"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED005B"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF40FC"/>
     <w:rsid w:val="00F0534D"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F2796F"/>
     <w:rsid w:val="00F304DD"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F84A0F"/>
+    <w:rsid w:val="00F855B1"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9249C"/>
     <w:rsid w:val="00F94954"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="086452DD"/>
+    <w:rsid w:val="0AEE3E16"/>
     <w:rsid w:val="0C73B69D"/>
     <w:rsid w:val="17DD6DA6"/>
     <w:rsid w:val="229C9459"/>
     <w:rsid w:val="2BD60981"/>
     <w:rsid w:val="39EBCD8A"/>
     <w:rsid w:val="3ED88FD0"/>
     <w:rsid w:val="49F028D0"/>
     <w:rsid w:val="57E1C485"/>
+    <w:rsid w:val="5FAC63E9"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6762E1C5"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7CD621CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{ECA67077-2DA5-48C6-9B88-140477CBEF7F}"/>
+  <w15:docId w15:val="{C9BB1AEF-46C7-4B2C-A481-7C49A40208F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6613,196 +6088,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -6880,606 +6355,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -7510,81 +6985,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -7623,53 +7098,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -7743,53 +7218,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -7863,53 +7338,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7959,53 +7434,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8055,53 +7530,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -8137,53 +7612,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -8232,51 +7707,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -8320,51 +7795,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -8451,67 +7926,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -8555,129 +8030,129 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D1A93"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9056,74 +8531,150 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3612</Characters>
+  <Pages>1</Pages>
+  <Words>638</Words>
+  <Characters>3637</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4285</CharactersWithSpaces>
+  <CharactersWithSpaces>4267</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="24" baseType="variant">
+      <vt:variant>
+        <vt:i4>3014679</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Kalibrering_av_Biopsienheten</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Kalibrering_Tomosyntesis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995424</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Kalibrering_Contact/Magnification</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995424</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Kalibrering_Contact/Magnification</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kalibrering – Siemens Mammomat Revelation</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>83</revision>
-  <lastPrinted>2023-10-19T09:29:00.0000000Z</lastPrinted>
+  <revision>87</revision>
+  <lastPrinted>2023-10-19T18:29:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>