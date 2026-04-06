--- v0 (2026-01-06)
+++ v1 (2026-04-06)
@@ -9,144 +9,128 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="7A04B709" w:rsidR="00184167" w:rsidRDefault="00F65BD9" w:rsidP="00F54C7A">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
-        <w:t xml:space="preserve">Mammografi under pågående </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> behandling</w:t>
+        <w:t>Mammografi under pågående neoadjuvant behandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C091B5A" w14:textId="77777777" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F54C7A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65BD9">
         <w:t>Syfte </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646B3904" w14:textId="77777777" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F54C7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="855"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65BD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metodbeskrivning för undersökning på Mammografiavdelningen, NU-sjukvården. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="007728D2" w14:textId="77777777" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F54C7A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65BD9">
         <w:t>Förändringar i denna version </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7665B602" w14:textId="1A40632F" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F54C7A" w:rsidP="00F65BD9">
+    <w:p w14:paraId="7665B602" w14:textId="2DF51B22" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="005F09E1" w:rsidP="00F65BD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="855"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54C7A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ny rutin</w:t>
-[...7 lines deleted...]
-        <w:t>. </w:t>
+        <w:t>Inga förändringar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370473FF" w14:textId="77777777" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F65BD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65BD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
@@ -398,60 +382,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7389" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57C1237C" w14:textId="77777777" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F65BD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>66000</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mammografi klinisk </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w14:paraId="3A6CB175" w14:textId="77777777" w:rsidTr="00A222E7">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -572,72 +554,72 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25D5E795" w14:textId="77777777" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F65BD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Se kapitel 4.2 och 5.6 i  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A21F801" w14:textId="081504A9" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="008555CF" w:rsidP="00F65BD9">
+          <w:p w14:paraId="1A21F801" w14:textId="081504A9" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F65BD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00F65BD9" w:rsidRPr="00F65BD9">
+              <w:r w:rsidRPr="00F65BD9">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F65BD9" w:rsidRPr="00F65BD9">
+            <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w14:paraId="1A1033C4" w14:textId="77777777" w:rsidTr="00A222E7">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
@@ -775,69 +757,51 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="357F8B96" w14:textId="77777777" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F65BD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siemens </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Revelation </w:t>
+              <w:t>Siemens Mammomat Revelation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w14:paraId="3C575357" w14:textId="77777777" w:rsidTr="00A222E7">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12785498" w14:textId="77777777" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F65BD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -960,69 +924,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>18 x 24, 24 x 30</w:t>
             </w:r>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C1D4536" w14:textId="77777777" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F65BD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Softcomp</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 20 x 26, 12 x 24</w:t>
+              <w:t>Softcomp 20 x 26, 12 x 24</w:t>
             </w:r>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w14:paraId="09D8D59B" w14:textId="77777777" w:rsidTr="00A222E7">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -1234,69 +1187,51 @@
               </w:rPr>
               <w:t>Markera samma patient i SYNGO. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C69AC06" w14:textId="77777777" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F65BD9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="795" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bil2 Mammografi – </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> är förvalt i SYNGO. </w:t>
+              <w:t>Bil2 Mammografi – Prime är förvalt i SYNGO. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CF95B30" w14:textId="77777777" w:rsidR="00F65BD9" w:rsidRPr="00F65BD9" w:rsidRDefault="00F65BD9" w:rsidP="00F65BD9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="795" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Starta undersökningen. </w:t>
             </w:r>
@@ -2179,71 +2114,59 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>L-CC</w:t>
             </w:r>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>änster</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> bröst</w:t>
+              <w:t>änster bröst</w:t>
             </w:r>
             <w:r w:rsidRPr="00F65BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4146" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E857C1A" w14:textId="351BEB5C" w:rsidR="00B36EB3" w:rsidRDefault="00F65BD9" w:rsidP="00F65BD9">
@@ -2480,69 +2403,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bröstvårtan i profil</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="049F5E5A" w14:textId="77777777" w:rsidR="00177874" w:rsidRPr="00177874" w:rsidRDefault="00177874" w:rsidP="00177874">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="459" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Om möjligt ska </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> vara med (som en skugga)</w:t>
+              <w:t>Om möjligt ska pectoralismuskeln vara med (som en skugga)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70F362AE" w14:textId="77777777" w:rsidR="00177874" w:rsidRPr="00177874" w:rsidRDefault="00177874" w:rsidP="00177874">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="459" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Väl komprimerat bröst</w:t>
             </w:r>
           </w:p>
@@ -2628,71 +2533,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DD50152" w14:textId="77777777" w:rsidR="00177874" w:rsidRPr="00177874" w:rsidRDefault="00177874" w:rsidP="00177874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Illustration CC-projektion (</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Illustration CC-projektion (cranio-caudal)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FA063DC" w14:textId="77777777" w:rsidR="00177874" w:rsidRPr="00177874" w:rsidRDefault="00177874" w:rsidP="00177874">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26BA4629" wp14:editId="53226025">
                   <wp:extent cx="4378325" cy="1217930"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="144344108" name="Bildobjekt 144344108" title="Mammografi CC-projektion cranio-caudal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -3055,81 +2940,171 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_33128/width_201/height_296/preserveAspectRatio_0/scope_0/filename_--NwUk73x47FNUKactGA.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00177874">
+            <w:r w:rsidR="004A5B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="004A5B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_33128/width_201/height_296/preserveAspectRatio_0/scope_0/filename_--NwUk73x47FNUKactGA.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004A5B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText>INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_33128/width_201/height_296/preserveAspectRatio_0/scope_0/filename_--NwUk73x47FNUKactGA.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET</w:instrText>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="324A4EFD">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="L-MLO" style="width:127.3pt;height:187.2pt">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="L-MLO" style="width:129.75pt;height:186.75pt">
                   <v:imagedata r:id="rId16" r:href="rId17"/>
                 </v:shape>
               </w:pict>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="004A5B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00177874" w:rsidRPr="00177874" w14:paraId="506C2B6F" w14:textId="77777777" w:rsidTr="00466C66">
         <w:trPr>
           <w:trHeight w:val="263"/>
@@ -3326,62 +3301,152 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_33129/width_216/height_304/preserveAspectRatio_0/conversionFormatType_WebSafe/scope_0/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00177874">
+            <w:r w:rsidR="004A5B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="004A5B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_33129/width_216/height_304/preserveAspectRatio_0/conversionFormatType_WebSafe/scope_0/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004A5B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText>INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_33129/width_216/height_304/preserveAspectRatio_0/conversionFormatType_WebSafe/scope_0/ImageVaultHandler.aspx" \* MERGEFORMATINET</w:instrText>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:pict w14:anchorId="67C51327">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="R-MLO" style="width:127.85pt;height:180.3pt">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="R-MLO" style="width:129.75pt;height:180pt">
                   <v:imagedata r:id="rId18" r:href="rId19"/>
                 </v:shape>
               </w:pict>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="004A5B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00177874" w:rsidRPr="00177874" w14:paraId="2BDF0FED" w14:textId="77777777" w:rsidTr="00466C66">
         <w:trPr>
           <w:trHeight w:val="262"/>
@@ -3718,61 +3783,141 @@
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_33024/scope_0/filename_Dpk0acx-URLedBBN2f-o.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00177874">
+            <w:r w:rsidR="004A5B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="004A5B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_33024/scope_0/filename_Dpk0acx-URLedBBN2f-o.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004A5B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText>INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_33024/scope_0/filename_Dpk0acx-URLedBBN2f-o.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET</w:instrText>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="0E7CB7CE">
-                <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Mammografi MLO proejktion medio-lateral oblique" style="width:353.1pt;height:99.65pt">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Mammografi MLO proejktion medio-lateral oblique" style="width:353.25pt;height:100.5pt">
                   <v:imagedata r:id="rId20" r:href="rId21" croptop="4398f" cropbottom="3737f" cropleft="1574f" cropright="396f"/>
                 </v:shape>
               </w:pict>
+            </w:r>
+            <w:r w:rsidR="005F09E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="004A5B21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00177874">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00177874" w:rsidRPr="00177874" w14:paraId="7AB88073" w14:textId="77777777" w:rsidTr="00466C66">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
@@ -3986,77 +4131,77 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="008555CF" w:rsidSect="008555CF">
       <w:headerReference w:type="even" r:id="rId23"/>
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="even" r:id="rId25"/>
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:headerReference w:type="first" r:id="rId27"/>
       <w:footerReference w:type="first" r:id="rId28"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="993" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BB8164C" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D">
+    <w:p w14:paraId="5F83C716" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CF613AC" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D">
+    <w:p w14:paraId="1A3A66E7" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="594B7644" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D">
+    <w:p w14:paraId="52324393" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4076,51 +4221,51 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans Medium">
@@ -4135,90 +4280,90 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="008555CF" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="005F09E1" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -4296,51 +4441,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="005E541E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Bildobjekt 15">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4374,83 +4519,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="203051BE" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D"/>
+    <w:p w14:paraId="695904A0" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B671AF9" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D">
+    <w:p w14:paraId="5A497A10" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A6D366B" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D">
+    <w:p w14:paraId="5FF6F55C" w14:textId="77777777" w:rsidR="0092452D" w:rsidRDefault="0092452D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0862B03E" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -4528,51 +4673,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="788FEAC4" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="442E56B1" wp14:editId="40C096F2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="14" name="Bildobjekt 14">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4735,51 +4880,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8403,68 +8548,67 @@
   <w:num w:numId="26" w16cid:durableId="812799199">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="286936202">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1239169553">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2062752184">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="889416733">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1711567050">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="846292120">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2053" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -8505,52 +8649,54 @@
     <w:rsid w:val="00135477"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00177874"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D01C0"/>
     <w:rsid w:val="001F4F58"/>
+    <w:rsid w:val="001F7CCB"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00217798"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290746"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
@@ -8591,121 +8737,125 @@
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A5B21"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00505FBF"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="005355EB"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
+    <w:rsid w:val="005F09E1"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00624C4F"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00702D86"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
@@ -8824,84 +8974,88 @@
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C422B3"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C81A16"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC660F"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE69D5"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D5295F"/>
     <w:rsid w:val="00D53DC8"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E163FA"/>
     <w:rsid w:val="00E46D1D"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E71085"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA2075"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
@@ -8928,69 +9082,69 @@
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2053" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11361,51 +11515,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13826,69 +13980,69 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>319</Words>
-  <Characters>3828</Characters>
+  <Characters>5018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mammografi - Under pågående neoadjuvant behandling</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4139</CharactersWithSpaces>
+  <CharactersWithSpaces>5327</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mammografi - Under pågående neoadjuvant behandling</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>