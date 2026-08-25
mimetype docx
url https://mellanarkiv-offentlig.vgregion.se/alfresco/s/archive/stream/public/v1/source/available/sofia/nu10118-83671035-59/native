--- v0 (2026-01-10)
+++ v1 (2026-08-25)
@@ -3,1317 +3,1394 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1DE401A0" w14:textId="77777777" w:rsidR="00B3154D" w:rsidRDefault="00B3154D" w:rsidP="00B3154D">
+    <w:p w:rsidR="00B3154D" w:rsidP="00B3154D" w:rsidRDefault="00B3154D" w14:paraId="1DE401A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7958D467" w14:textId="77777777" w:rsidR="00B3154D" w:rsidRDefault="00B3154D" w:rsidP="00B3154D">
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00B3154D" w:rsidP="00B3154D" w:rsidRDefault="00B3154D" w14:paraId="7958D467" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20405CF7" w14:textId="4F1F2846" w:rsidR="001013AB" w:rsidRPr="001013AB" w:rsidRDefault="00004529" w:rsidP="00B3154D">
+    <w:p w:rsidRPr="001013AB" w:rsidR="001013AB" w:rsidP="00B3154D" w:rsidRDefault="00004529" w14:paraId="20405CF7" w14:textId="4F1F2846">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Nutrition för strokepatienter</w:t>
       </w:r>
       <w:r w:rsidR="00212AB4">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001013AB">
         <w:t>Revidering sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B10CE82" w14:textId="3B81D1AB" w:rsidR="001013AB" w:rsidRPr="001013AB" w:rsidRDefault="00004529" w:rsidP="001013AB">
+    <w:p w:rsidRPr="001013AB" w:rsidR="001013AB" w:rsidP="001013AB" w:rsidRDefault="00004529" w14:paraId="0B10CE82" w14:textId="3B81D1AB">
       <w:r w:rsidRPr="00AF4721">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Förändringar vid denna revidering är att bakgrund och syfte har lagts till samt enstaka mindre förändringar i text</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="357AEC96" w14:textId="47D30DB5" w:rsidR="00004529" w:rsidRDefault="00212AB4" w:rsidP="00004529">
+    <w:p w:rsidR="00004529" w:rsidP="00004529" w:rsidRDefault="00212AB4" w14:paraId="357AEC96" w14:textId="47D30DB5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AEFE2A" w14:textId="77777777" w:rsidR="00004529" w:rsidRPr="00AF4721" w:rsidRDefault="00004529" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="00004529" w:rsidP="001B6B10" w:rsidRDefault="00004529" w14:paraId="20AEFE2A" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Många patienter som skrivs in i sjukvården är undernärda och fler kommer att utveckla undernäring under vårdtiden. Orsaker till detta förutom aktuell sjukdom är sjukhusmiljön med en otillfredsställande måltidsmiljö. Undernäring leder till ökad risk för komplikationer, nedsatt ork och ADL-förmåga, ökad dödlighet samt en förlängd vårdtid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7459652D" w14:textId="77777777" w:rsidR="00004529" w:rsidRPr="00AF4721" w:rsidRDefault="00004529" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="00004529" w:rsidP="001B6B10" w:rsidRDefault="00004529" w14:paraId="7459652D" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Stroke är en folksjukdom som drabbar 25000-30000 personer årligen i Sverige. Studier visar att ca 16% av strokepatienterna är undernärda vid inskrivningen. Symptom vid stroke som kan påverka nutritionen är pares i en kroppshalva och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>ev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> känselnedsättning som påverkar bålbalansen och försvårar sittställningen. Patienter med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>apraxi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> får svårighet att hantera bestick och glas. Skador i lillhjärnan ger svårigheter att kunna koordinera sina rörelser. Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>neglect</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> är patienten omedveten om sin förlamade sida. Vid symptom som </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>neglect</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> och synbortfall ser kanske patienten endast halva tallriken. Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>facialispares</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> får patienten svårigheter att stänga munnen och mat och dryck läcker ut. Nedsatt känsel i ansiktshalvan ger risk att bita sig i kinden och oförmåga att känna ansamling av mat i kinden. Trötthet och nedsatt koncentrationsförmåga påverkar också.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248B59F9" w14:textId="77777777" w:rsidR="00004529" w:rsidRPr="00AF4721" w:rsidRDefault="00004529" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="00004529" w:rsidP="001B6B10" w:rsidRDefault="00004529" w14:paraId="248B59F9" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Sväljsvårigheter, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>dysfagi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>, är också ett vanligt symptom vid stroke och så många som 40-60 % har sväljsvårigheter i akutfasen. Under de första dygnen kan symptomen växla och sväljningen kan vara olika mycket påverkad från måltid till måltid. Vid sväljsvårigheter tar det längre tid för svalgreflexen att utlösas, detta kan ge svårighet att hantera olika konsistenser. Sväljsvårigheter kan ske med eller utan aspiration. Vid tyst aspiration sker en passage av mat eller saliv nedanför stämbanden utan hosta eller andra symptom. Aspiration ökar risken för pneumoni. Patientens munstatus påverkar också risken för pneumoni, ju sämre munstatus desto farligare är det om saliven aspireras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11076B38" w14:textId="77777777" w:rsidR="00004529" w:rsidRPr="00AF4721" w:rsidRDefault="00004529" w:rsidP="001B6B10">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00AF4721" w:rsidR="00004529" w:rsidP="001B6B10" w:rsidRDefault="00004529" w14:paraId="11076B38" w14:textId="77777777">
+      <w:r w:rsidRPr="00AF4721">
         <w:t>Eftersom många insjuknar i stroke kräver detta en handlingsplan vid omhändertagandet för att tidigt upptäcka nutritionsproblem och förebygga undernäring och andra komplikationer. En första screening skall göras och bör vara enkel till sin utformning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5265A670" w14:textId="77C78F9B" w:rsidR="00004529" w:rsidRPr="00004529" w:rsidRDefault="00004529" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00004529" w:rsidR="00004529" w:rsidP="001B6B10" w:rsidRDefault="00004529" w14:paraId="5265A670" w14:textId="77C78F9B">
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Risken för undernäring och sväljsvårigheter hos strokepatienter leder till att en stor del av omvårdnaden bör inriktas på nutritionsfrågor och att bra rutiner skapas. Det är viktigt att upptäcka undernäring och sväljsvårigheter för att snabbt kunna sätta in åtgärder. Undernäring är lättare att förebygga än behandla och komplikationer till sväljsvårigheter kan undvikas om rätt åtgärder sätts in från början. Enligt Socialstyrelsens Nationella </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Riklinjer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> för Strokesjukvård skall samtliga strokepatienters sväljningsförmåga bedömas under akutfasens första dygn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C12484" w14:textId="628578DF" w:rsidR="001013AB" w:rsidRDefault="001013AB" w:rsidP="001013AB">
+    <w:p w:rsidR="001013AB" w:rsidP="001013AB" w:rsidRDefault="001013AB" w14:paraId="43C12484" w14:textId="628578DF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAC0CAE" w14:textId="306041C2" w:rsidR="00004529" w:rsidRPr="00004529" w:rsidRDefault="00004529" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00004529" w:rsidR="00004529" w:rsidP="001B6B10" w:rsidRDefault="00004529" w14:paraId="3EAC0CAE" w14:textId="306041C2">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Syftet är att ha tydliga rutiner på avdelning 53</w:t>
       </w:r>
       <w:r>
         <w:t>-54</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> Strokeenheten</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> som säkerställer en kvalitetssäker och likvärdig vård för patienterna och som all personal är väl förtrogen med. Detta för att minska risken för undernäring och komplikationer vid sväljsvårigheter genom en tidig bedömning samt insättande av förebyggande åtgärder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F4F408" w14:textId="79CC8F78" w:rsidR="001013AB" w:rsidRDefault="00004529" w:rsidP="001013AB">
+    <w:p w:rsidR="001013AB" w:rsidP="001013AB" w:rsidRDefault="00004529" w14:paraId="32F4F408" w14:textId="79CC8F78">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Omvård</w:t>
       </w:r>
       <w:r w:rsidR="001B6B10">
         <w:t>nadsdiagnos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F1F906" w14:textId="3DDD2F3C" w:rsidR="001B6B10" w:rsidRPr="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="66F1F906" w14:textId="3DDD2F3C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Ätsvårigheter och risk för undernäring R/T minskat vätske- och näringsintag </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>pga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> stroke och sjukhusvistelse</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18585162" w14:textId="08BD7E96" w:rsidR="001013AB" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001013AB" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="18585162" w14:textId="08BD7E96">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Omvårdnadsmål</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2D42F5" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="1F2D42F5" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Identifiera undernäring och/eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>dysfagi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>. Ge fullvärdig nutrition, individuellt anpassad kost samt upplevelse av trygg måltidssituation för patienten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351692FD" w14:textId="13C4B3A1" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="351692FD" w14:textId="13C4B3A1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Omvårdnadsåtgärder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADD977F" w14:textId="55D0B14C" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="3ADD977F" w14:textId="55D0B14C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Medverkan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D121E9C" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="7D121E9C" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Ta reda på önskemål angående mat och dryck</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2078B344" w14:textId="412A9FD9" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="2078B344" w14:textId="412A9FD9">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Undervisning/Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228447B3" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="228447B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Informera patient och anhöriga om vikten av ett fullvärdigt energi- och näringsintag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BF6B94" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="47BF6B94" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Ge muntlig information till patient och anhörig om sväljningssvårigheter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158EE688" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="158EE688" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
-        <w:lastRenderedPageBreak/>
         <w:t>Informera om att tunn dryck lätt kan sättas i halsen. Lämplig konsistens på drycken kan vara gräddfilskonsistens.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262EBA1D" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="262EBA1D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Frukt och godis kan vara olämpligt att äta vid sväljningssvårigheter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A6A1AE" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="69A6A1AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Remiss till logoped</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3895846D" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00DE31EC" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00DE31EC" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="3895846D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Informera om ät- och sväljningsteknik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0618DF" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="5B0618DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lämna informationsbladet ”Vid svårighet att äta och drick – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>dysfagi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>” på patientens sängbord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F50399" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="13F50399" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Visa strokeförbundets broschyr ”Att leva med svårigheter att äta och dricka”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAE3362" w14:textId="4E66B493" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="6FAE3362" w14:textId="4E66B493">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Stöd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AEAAAA" w14:textId="70CAABF2" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="54AEAAAA" w14:textId="70CAABF2">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Vid otrygghet i måltidssituationen ska personal finnas närvarande som stöd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEE69F8" w14:textId="276304B8" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="5AEE69F8" w14:textId="276304B8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Miljö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28279586" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="28279586" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Vila minst 30 min före måltiden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A0082E" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="11A0082E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Lugn miljö vid måltiden (TV och radio avstängda)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43667FAA" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="43667FAA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Låt patienten sitta på en vanlig stol vid matbordet, om möjligt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321B80D3" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="321B80D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Patienten ska få sitta enskilt och äta, t ex på rummet om han/hon så önskar, samt vid större sväljningsbesvär.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7990C243" w14:textId="552B079C" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="7990C243" w14:textId="552B079C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Patienten ska ges möjlighet att sitta i matsalen vid måltiderna, när så är lämpligt. Var lyhörd för att vissa patienter behöver enskildhet för att kunna äta</w:t>
       </w:r>
       <w:r>
         <w:t>. Vid ev. läckage ur mungipa eller att behöva matas, kan vara genant för en del patienter – var lyhörd och låt patienten sitta enskilt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48585D6F" w14:textId="0BADFB56" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="48585D6F" w14:textId="0BADFB56">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Skötsel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAC0D5F" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="4CAC0D5F" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Efter sväljningsbedömningen anpassas, till de patienter som får </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>nutrieras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> per </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>os:</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7F89E30E" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="7F89E30E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Kost – hel, </w:t>
       </w:r>
       <w:r>
         <w:t>lättuggat</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>timbal</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t>, gelé eller flytande kost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D87F5A" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="67D87F5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Dryck – tunn-, tjock-flytande eller kolsyrad dryck. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779A95DB" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="779A95DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Dryck förtjockas enligt IDSSI enligt logopedens bedömning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7807791C" w14:textId="682AC9EF" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="004928CC">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="004928CC" w:rsidRDefault="001B6B10" w14:paraId="7807791C" w14:textId="682AC9EF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Dokumentera i journalen vilken kost och konsistens på dryck som valts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0375B392" w14:textId="124E92DF" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="0375B392" w14:textId="124E92DF">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Visa en positiv attityd till maten och servera den aptitligt. Tala om vad det är för mat för de som ser dåligt eller har kognitiva svårigheter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD4A42C" w14:textId="6B65251D" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="3FD4A42C" w14:textId="6B65251D">
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Vid matning ska samma person mata patienten </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t>hela måltiden. Tala om för patienten vad som serveras och förbered inför varje tugga.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4AA9FD" w14:textId="224DBAE7" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="4A4AA9FD" w14:textId="224DBAE7">
+      <w:r w:rsidRPr="00AF4721">
         <w:t>Mata inte en patient som inte är ordentligt vaken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11013324" w14:textId="4C91B309" w:rsidR="001B6B10" w:rsidRPr="004928CC" w:rsidRDefault="001B6B10" w:rsidP="004928CC">
+    <w:p w:rsidRPr="004928CC" w:rsidR="001B6B10" w:rsidP="004928CC" w:rsidRDefault="001B6B10" w14:paraId="11013324" w14:textId="4C91B309">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Nattfastan ska vara högst 11 timmar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689DCA9C" w14:textId="18A479C2" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="689DCA9C" w14:textId="18A479C2">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Dokumentera om patienten behöver några hjälpmedel t ex pet</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t>emot-kant, specialbestick, speciella glas/muggar</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352C62BD" w14:textId="2F742C3B" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="352C62BD" w14:textId="2F742C3B">
       <w:r>
         <w:t>Var försiktig med</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> sugrör till patienter med sväljningsbesvär.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362C410E" w14:textId="16D18FC1" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="362C410E" w14:textId="16D18FC1">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Patienter som får dricka ska alltid ha ett glas dryck stående på bordet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5963757F" w14:textId="00849B0F" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="5963757F" w14:textId="00849B0F">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Låt patienter med sväljningsbesvär sitta upp i 20-30 min efter måltid (för att minska risken för aspiration).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Detta är särskilt viktigt f</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t>ör patienter som hamstrar mat i kinden</w:t>
       </w:r>
       <w:r>
         <w:t>, här är det också</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> extra viktigt att göra munvård efter matintag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579F819F" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="579F819F" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t>För patienter med försämrat munstatus, gör munvård före och efter måltid</w:t>
       </w:r>
       <w:r>
         <w:t>, ta även ut eventuella tandproteser och rengör</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6419AC" w14:textId="79E9ED48" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="3C6419AC" w14:textId="79E9ED48">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Träning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DEBBD3" w14:textId="3836D29F" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="19DEBBD3" w14:textId="3836D29F">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Patient som ät-tränar/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>sväljtränar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> ska sitta enskilt och konversationen bör vara minimal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5560E87A" w14:textId="2A3AFB33" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="5560E87A" w14:textId="2A3AFB33">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Patient med svårigheter att äta ska tränas klara av att göra så mycket som möjligt själv.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Guida vid behov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4039DF2A" w14:textId="33C39A69" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="4039DF2A" w14:textId="33C39A69">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Patienten ska hjälpas att följa logopedens instruktioner i samband med måltiden. Kan t ex vara att vrida huvudet åt svaga sidan för att underlätta sväljningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D857310" w14:textId="72078189" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="4D857310" w14:textId="72078189">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Patient med synfältsbortfall ska tränas att vrida över blicken alternativt vrida på tallriken för att se all maten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139C09A7" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="139C09A7" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Sjuksköterskan ska sväljträna de patienter som endast ska ha några teskedar dryck per os för tränings skull. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427FCB23" w14:textId="7CEDAE2B" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="05467774" w14:textId="56CDAF21">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001B6B10" w:rsidP="14E9DFB1" w:rsidRDefault="001B6B10" w14:paraId="07736894" w14:textId="75D1AFA8">
+      <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5756B9F6" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="427FCB23" w14:textId="1BE485DB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidR="001B6B10">
+        <w:rPr/>
+        <w:t>Observandum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="14E9DFB1" w:rsidRDefault="004928CC" w14:paraId="60897EEC" w14:textId="77A4D245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+      </w:pPr>
+      <w:r w:rsidRPr="14E9DFB1" w:rsidR="73E93891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mät längd och vikt på alla patienter vid inskrivning på avdelningen. Följ vikten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14E9DFB1" w:rsidR="73E93891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>1-2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14E9DFB1" w:rsidR="73E93891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gånger per vecka.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="14E9DFB1" w:rsidR="73E93891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="14E9DFB1" w:rsidR="73E93891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Vikten mäts helst på morgonen efter toalettbesök – avdrag görs för kläder. Detta är inte alltid möjligt och det är bättre att få till vikten under dagen i samband med förflyttning än inte alls.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="14E9DFB1" w:rsidR="73E93891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="14E9DFB1" w:rsidRDefault="004928CC" w14:paraId="400D6DC1" w14:textId="14EF6381">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+      </w:pPr>
+      <w:r w:rsidRPr="14E9DFB1" w:rsidR="73E93891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Räkna ut kalori- och vätskebehovet. Generellt räknas 30 kcal/kg kroppsvikt/dygn </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="14E9DFB1" w:rsidRDefault="004928CC" w14:paraId="471E986E" w14:textId="6C461652">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+      </w:pPr>
+      <w:r w:rsidRPr="14E9DFB1" w:rsidR="73E93891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>med korrigeringsfaktorer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="5756B9F6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
-        <w:lastRenderedPageBreak/>
         <w:t>Magerlagd        +10 %</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3528FFFD" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="3528FFFD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Överviktig         -10 %</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F15CCA" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="00F15CCA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Ålder &gt;70 år      -10 %</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4681569F" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="4681569F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Ålder 18-30 år  +10 %</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE4F62A" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="6AE4F62A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Feber                +10 % per grad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC34F95" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="0CC34F95" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2628" w:right="0"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D2F32A0" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="6D2F32A0" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Räkna ut vätskebehovet, 30 ml/kg kroppsvikt/dygn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B60349" w14:textId="3BD0CC5D" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="46B60349" w14:textId="3BD0CC5D">
       <w:r w:rsidRPr="00AF4721">
         <w:t>BMI kommer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> automatiskt</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> upp i läkemedelsmodulen om längd och vikt är ifyllt i mätvärden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003AC709" w14:textId="67A23C83" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="003AC709" w14:textId="67A23C83">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Fö</w:t>
       </w:r>
       <w:r>
         <w:t>lj</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> mat- och vätskeregistreringslista på alla patienter </w:t>
       </w:r>
       <w:r>
         <w:t>med sväljsvårigheter eller de som har ett</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> ofullständigt intag </w:t>
       </w:r>
       <w:r>
         <w:t>i två</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> dagar. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Om patienten får i sig mindre än 90 % av sitt energibehov – </w:t>
       </w:r>
       <w:r>
         <w:t>sätt in nutritionsåtgärder och följ vikten:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F25BDD" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="69F25BDD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Energi- och proteinrik kost (EP-kost)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BB24F3" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="11BB24F3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Två näringsdrinkar</w:t>
       </w:r>
       <w:r>
         <w:t>/näringspuddingar</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> per dygn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53854336" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="53854336" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Mjölk 3% </w:t>
       </w:r>
       <w:r>
         <w:t>kan</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> ges till måltiderna</w:t>
       </w:r>
       <w:r>
         <w:t>, undvik vatten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A704CA7" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="3A704CA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Tänk på att ge grädde på kräm eller en extra smörklick på maten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01397AF0" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="01397AF0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="152DFB9E" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="152DFB9E" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Om patienten har lågt BMI (&lt;20 om under 65 år, &lt;24 om över 65 år) så ge två näringsdrinkar</w:t>
       </w:r>
       <w:r>
         <w:t>/näringspuddingar</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> per dygn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720A567F" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="720A567F" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t>För diabetiker: Näringsdrink för diabetiker, gärna med fibrer i.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507A40ED" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="507A40ED" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t>I samband med måltid observeras:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D199CBC" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="7D199CBC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Äter patienten själv eller behövs assistans/tillsyn/guidning?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9ED3ED" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="5A9ED3ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Hur hanterar patienten bestick och glas vid måltiden?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A352037" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="1A352037" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Äter patienten för fort eller för långsamt?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03218DCA" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="03218DCA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Observera om patienten persevererar eller inte verkar ha mättnadskänsla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39492D83" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="39492D83" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Uppfattar patienten hela tallriken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4763DE19" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="4763DE19" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Samlar patienten mat i munnen?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4C37F4" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="5D4C37F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Tuggar patienten maten?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500B616F" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="500B616F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Hostar/harklar sig patienten? Kontakta logoped.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA5B856" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="5FA5B856" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Observera att utebliven hostreflex inte innebär att patienten har normal sväljning!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739DB359" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="739DB359" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Har patienten flera eftersväljningar? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A9E73E" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="23A9E73E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4818FA75" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="4818FA75" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6B10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tänk på att om rösten blir hes, grötig eller gurglande efter sväljning så ska patienten inte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B6B10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>nutrieras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B6B10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> per os. Informera sjuksköterskan som kontaktar logoped eftersom detta är tecken på att sväljnings-förmågan är försämrad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B5EC25" w14:textId="014D388B" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="34B5EC25" w14:textId="014D388B">
+      <w:r w:rsidRPr="00AF4721">
         <w:t>Observera tecken på aspirationspneumoni genom att mäta temperaturen dagligen på de patienter som har svårt att svälja.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AF4721">
         <w:t>Inspektion av munhålan sker med Riskbedömningsinstrumentet ROAG och dokumenteras i journalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587B0CFD" w14:textId="53A19354" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="587B0CFD" w14:textId="53A19354">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Speciell omvårdnad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AABEA3E" w14:textId="732EDB98" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="0AABEA3E" w14:textId="732EDB98">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Anamnes och status görs och dokumenteras i omvårdnadsjournalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00460566" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="00460566" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Sjuksköterskan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> eller undersköterska som är van vid uppgiften</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> ska testa sväljningsförmågan enl</w:t>
       </w:r>
       <w:r>
         <w:t>igt rutin, vid ankomst till avdelningen. Observera att detta kan behöva göras upprepade gånger beroende på patientens tillstånd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AAD651" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="66AAD651" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Går det helt bra, får patienten äta och dricka tunn dryck</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42ECE107" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="42ECE107" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Klarar patienten förtjockad dryck med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>ev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> huvudvridning, anpassa kost och dryck samt kontakta logoped</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E514228" w14:textId="3DBCFC3C" w:rsidR="001B6B10" w:rsidRPr="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="4E514228" w14:textId="3DBCFC3C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Om ofullständig sväljningsfunktion, avvakta instruktioner från logopeden – </w:t>
       </w:r>
       <w:r w:rsidRPr="001B6B10">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ge inget per os!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A982A9" w14:textId="77997C5E" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="66A982A9" w14:textId="77997C5E">
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Om patienten har ofullständig sväljningsfunktion och därför inte kan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>nutrieras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> per os, bör diskussion angående </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i första hand </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t>enteral</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> nutrition tas upp snarast, senast inom tre dygn</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, alternativt </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t>parenteral</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> nutrition</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10068CED" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="10068CED" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Upprätta vårdplan för nutrition på de patienter som har något problem med nutritionen/sväljningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354C4821" w14:textId="5E79F7C4" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="354C4821" w14:textId="5E79F7C4">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Läkemedelshantering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F340B53" w14:textId="4EB94324" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="7F340B53" w14:textId="4EB94324">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Anpassa administreringssätt av läkemedel efter behov</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37928ECF" w14:textId="34518955" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="37928ECF" w14:textId="34518955">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Måste tabletter krossas, kontrollera att det är tillåtet (se apotekets broschyr ”Sväljes hela</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>altrnativt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ”Skånes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>App</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> eller webbsida – stöd vid läkemedelshantering”</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tänk på att blanda ”smulorna” med ex yoghurt/kräm/sylt, hälls det bara ovanpå en sked är risken stor för aspiration, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t>dessutom kan de smaka mycket illa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4431EB0B" w14:textId="0C7D68FA" w:rsidR="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="4431EB0B" w14:textId="0C7D68FA">
       <w:r w:rsidRPr="00AF4721">
         <w:t>Observera eventuella biverkningar av mediciner, såsom aptitlöshet, muntorrhet, illamående, förstoppning eller diarré</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654F24F7" w14:textId="629513AE" w:rsidR="003A7CB5" w:rsidRDefault="003A7CB5" w:rsidP="003A7CB5">
+    <w:p w:rsidR="003A7CB5" w:rsidP="003A7CB5" w:rsidRDefault="003A7CB5" w14:paraId="654F24F7" w14:textId="629513AE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Samordning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3361FEE1" w14:textId="77777777" w:rsidR="003A7CB5" w:rsidRPr="00AF4721" w:rsidRDefault="003A7CB5" w:rsidP="003A7CB5">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="003A7CB5" w:rsidP="003A7CB5" w:rsidRDefault="003A7CB5" w14:paraId="3361FEE1" w14:textId="77777777">
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Dietistkontakt </w:t>
       </w:r>
       <w:r>
         <w:t>– för att få hjälp med uträkning av behov samt förslag på val av sondnäring. Viktigt med kontakt igen inför utskrivning för</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> ordination av sondnäring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517BBC14" w14:textId="77777777" w:rsidR="003A7CB5" w:rsidRPr="00AF4721" w:rsidRDefault="003A7CB5" w:rsidP="003A7CB5"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00AF4721" w:rsidR="003A7CB5" w:rsidP="003A7CB5" w:rsidRDefault="003A7CB5" w14:paraId="517BBC14" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AF4721" w:rsidR="003A7CB5" w:rsidP="003A7CB5" w:rsidRDefault="003A7CB5" w14:paraId="62B34634" w14:textId="0A966AB6">
+      <w:r w:rsidRPr="00AF4721">
         <w:t>Vårdplanering inför utskrivning – tag upp eventuella nutritionsproblem och åtgärder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F1C02C" w14:textId="5C9DC97F" w:rsidR="003A7CB5" w:rsidRPr="003A7CB5" w:rsidRDefault="003A7CB5" w:rsidP="003A7CB5">
+    <w:p w:rsidRPr="003A7CB5" w:rsidR="003A7CB5" w:rsidP="003A7CB5" w:rsidRDefault="003A7CB5" w14:paraId="65F1C02C" w14:textId="5C9DC97F">
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve">Omvårdnadsepikris. Beskriv eventuella sväljningsbesvär och åtgärder såsom kost och näringstillskott. Ange också aktuell vikt, </w:t>
       </w:r>
       <w:r>
         <w:t>och eventuell</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t xml:space="preserve"> viktförändring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> samt </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t>längd och BMI.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4721">
         <w:t>Uppföljning och av vem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8911E9" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="2C8911E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69CFDEFF" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="00AF4721" w:rsidRDefault="001B6B10" w:rsidP="001B6B10"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5012FF9B" w14:textId="201A993E" w:rsidR="001B6B10" w:rsidRPr="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10">
+    <w:p w:rsidRPr="00AF4721" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="69CFDEFF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="5A6FAED3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="5012FF9B" w14:textId="201A993E">
       <w:r w:rsidRPr="00AF4721">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7969D569" w14:textId="77777777" w:rsidR="001B6B10" w:rsidRPr="001B6B10" w:rsidRDefault="001B6B10" w:rsidP="001B6B10"/>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="001B6B10" w:rsidRPr="001B6B10" w:rsidSect="00330F6A">
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="7969D569" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="126D6251" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidP="001B6B10" w:rsidRDefault="001B6B10" w14:paraId="72B1F711" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="001B6B10" w:rsidR="001B6B10" w:rsidSect="00330F6A">
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CE868EC" w14:textId="77777777" w:rsidR="00C55D86" w:rsidRDefault="00C55D86">
+    <w:p w:rsidR="00C55D86" w:rsidRDefault="00C55D86" w14:paraId="3CE868EC" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22F5BD5F" w14:textId="77777777" w:rsidR="00C55D86" w:rsidRDefault="00C55D86">
+    <w:p w:rsidR="00C55D86" w:rsidRDefault="00C55D86" w14:paraId="22F5BD5F" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="564BEF71" w14:textId="77777777" w:rsidR="00C55D86" w:rsidRDefault="00C55D86">
+    <w:p w:rsidR="00C55D86" w:rsidRDefault="00C55D86" w14:paraId="564BEF71" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1373,3134 +1450,3134 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="46E7ED7D" w14:textId="13D2239F" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00FB2F0F">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="00660269" w14:paraId="46E7ED7D" w14:textId="13D2239F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29FC9268" w14:textId="77777777" w:rsidR="00C55D86" w:rsidRDefault="00C55D86"/>
+    <w:p w:rsidR="00C55D86" w:rsidRDefault="00C55D86" w14:paraId="29FC9268" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0828B02A" w14:textId="77777777" w:rsidR="00C55D86" w:rsidRDefault="00C55D86">
+    <w:p w:rsidR="00C55D86" w:rsidRDefault="00C55D86" w14:paraId="0828B02A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="04D931A5" w14:textId="77777777" w:rsidR="00C55D86" w:rsidRDefault="00C55D86">
+    <w:p w:rsidR="00C55D86" w:rsidRDefault="00C55D86" w14:paraId="04D931A5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3D008713" w14:textId="5E559215" w:rsidR="008A4EB9" w:rsidRDefault="008A4EB9" w:rsidP="00413A60">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="008A4EB9" w14:paraId="3D008713" w14:textId="5E559215">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117907E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D966A0A2"/>
     <w:lvl w:ilvl="0" w:tplc="B124542C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A64C94E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="571C5EA4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0D9A2D34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="75060960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F030E0F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="46ACBE52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D93ECA3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="93A48D56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D050240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED743F54"/>
     <w:lvl w:ilvl="0" w:tplc="BA12C982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="164A56FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6CC40440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8848AF5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8ED4FAC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6128C69A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="864E01EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="88B64BA0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AD923B68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D614798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96363AE6"/>
     <w:lvl w:ilvl="0" w:tplc="C47A0B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="560A3512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="514A17BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F34C3D46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F0C663C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2A22E398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C8AE2E88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5BF8C682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FBDE0E0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FEA1CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66AAF4B4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31E02007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB76F92A"/>
     <w:lvl w:ilvl="0" w:tplc="06347CDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="89D408CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="78A2828C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B7EA04CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D08E6830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7C7AC730" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="30A801DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="036A3768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E1B21D4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="657A362F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5ACC99DC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67C53F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCDE8F4C"/>
     <w:lvl w:ilvl="0" w:tplc="6486F3C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2628" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="810AEC88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3348" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DF02DCDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="72D4B3F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C9F8E5FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C3CCE316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="813E8BDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="356AAE54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="481A986E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71395FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="289EC464"/>
     <w:lvl w:ilvl="0" w:tplc="2A1CCA12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD365F04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8F90101C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5B30B34A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C8D4F158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5BF2D4C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="048CDAA4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4BA8EED6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1158C5E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="731D6D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F022C4C"/>
     <w:lvl w:ilvl="0" w:tplc="67DCCACC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="721" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A0520A80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1441" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="52BC504E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2161" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4B42BB4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2881" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="940051FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3601" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0F3CE808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4321" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="126AB984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5041" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A72849B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5761" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="414A0562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6481" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="840245025">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="763502869">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="250744002">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="251161559">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2094862471">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1593466926">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1770157529">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2017609017">
@@ -4548,71 +4625,72 @@
   <w:num w:numId="22" w16cid:durableId="64110121">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="847792947">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1551072814">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1661960165">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="451705609">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2076733588">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1129665385">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00004529"/>
     <w:rsid w:val="000051D5"/>
@@ -5056,189 +5134,195 @@
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F133D4"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F40085"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F43453"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F72F6C"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD582E"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="043328AA"/>
+    <w:rsid w:val="114E757B"/>
+    <w:rsid w:val="14E9DFB1"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="73E93891"/>
+    <w:rsid w:val="74DCB61C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="61E06116"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{DC6FC834-5B55-4810-8251-1EFF1DEB44BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5263,75 +5347,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5366,57 +5450,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5474,701 +5558,701 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -6232,609 +6316,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -6843,94 +6927,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -6939,496 +7023,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -7495,51 +7579,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7881,74 +7965,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Nutrition för strokepatienter</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Emma Jardemark</lastModifiedBy>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>