--- v0 (2026-01-10)
+++ v1 (2026-04-05)
@@ -7,156 +7,167 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2FC1B6A5" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="2FC1B6A5" w14:textId="3AE025E6" w:rsidR="00C86604" w:rsidRDefault="00D45270" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
-        <w:t>Hudinfektioner vid perkutan benledningshörapparat (percBCD)</w:t>
+        <w:t xml:space="preserve">BCD: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86604">
+        <w:t>Hudinfektioner vid perkutan benledningshörapparat (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C86604">
+        <w:t>percBCD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C86604">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3588B3A8" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="3588B3A8" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00D45270" w:rsidRDefault="00C86604" w:rsidP="00D45270">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D45270">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5860F418" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="0017508E" w:rsidRDefault="00C86604" w:rsidP="0088585F">
+    <w:p w14:paraId="5860F418" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="0088585F">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-        <w:t>Rutinen syftar till att ge stöd i hur inflammation och infektion i huden runt implantat och distans för perkutan benledningshörapparat (percBCD) behandlas.</w:t>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Rutinen syftar till att ge stöd i hur inflammation och infektion i huden runt implantat och distans för perkutan benledningshörapparat (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>percBCD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>) behandlas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A81222D" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6708C993" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="6708C993" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="0" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C09CD">
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Det hudgenomförande implantatet med distans </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Det hudgenomförande implantatet med distans som används för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">som används för </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C09CD">
+        <w:t>percBCD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>percBCD skapar en ingång för bakterier vilket innebär att inflammation och infektion i huden runt distansen är en vanligt förekommande biverkning</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> skapar en ingång för bakterier vilket innebär att inflammation och infektion i huden runt distansen är en vanligt förekommande biverkning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5729F334" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="0" w:after="120" w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grunden för att förebygga detta är en god rutin för daglig rengöring. Området runt implantatet ska dagligen rengöras med tvål och vatten. Det kan underlätta att använda en mjuk tvättlapp/alkoholfri våtservett</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F63F3D1" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00CD6301" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:r w:rsidRPr="001D4A2F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="370E9159" wp14:editId="44EAE138">
             <wp:extent cx="2088943" cy="1435260"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="350100030" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -176,132 +187,140 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED0F95D" w14:textId="77777777" w:rsidR="00960984" w:rsidRDefault="00960984" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="388DA8A4" w14:textId="40C6344B" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8B5E0A" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="0088585F">
+    <w:p w14:paraId="2D8B5E0A" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="0088585F">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:t xml:space="preserve">Beskriv gärna status i journalen med hjälp av Holgers index – en klassificering för att gradera förekomsten av mjukdelsreaktioner kring perkutana implantat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A383E4" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="0088585F">
+    <w:p w14:paraId="56A383E4" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="0088585F">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-        <w:t>Beskriv graden av inflammation: hel hud? Erytem? Ödem? granulationsvävnad?</w:t>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve">Beskriv graden av inflammation: hel hud? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Erytem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>? Ödem? granulationsvävnad?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A07AEFF" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="0088585F">
+    <w:p w14:paraId="5A07AEFF" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="0088585F">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:t xml:space="preserve">Beskriv graden av smärta: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D4D08">
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ökar smärtan vid manipulation av distansen? OBS – detta är indikation för peroral antibiotikabehandling</w:t>
       </w:r>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D15F6D" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="0088585F">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Beskriv eventuell hudförtjockning rund distansen, går det fortfarande för patienten att koppla på ljudprocessorn eller inte?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4246BCED" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="0088585F">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00942E79">
+        <w:lastRenderedPageBreak/>
+        <w:t>Se till att både implantat och distans sitter stadigt/är fast åtskruvade. Fotodokumentera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31281F60" w14:textId="0DE2269B" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00D45270">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
       <w:r>
-        <w:t>.</w:t>
+        <w:t>Holgers-gradering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D15F6D" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="0088585F">
-[...26 lines deleted...]
-    <w:p w14:paraId="6B487E10" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00B46C19" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="6B487E10" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46C19">
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grad 0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571923FF" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="571923FF" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:t>Normal hud utan irritation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A86D4F6" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01CEEBAD" wp14:editId="7C8D94C7">
             <wp:extent cx="3121547" cy="2160000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="1147299774" name="Bildobjekt 1" descr="En bild som visar hud, närbild, ögonfrans, skärmbild&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="240901734" name="Bildobjekt 1" descr="En bild som visar hud, närbild, ögonfrans, skärmbild&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12"/>
@@ -310,75 +329,75 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3121547" cy="2160000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A4CDB7" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="007D5500" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="21A4CDB7" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5500">
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Behandlingsrekommendation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E29538" w14:textId="382D82B1" w:rsidR="00C86604" w:rsidRDefault="003D7571" w:rsidP="003D7571">
+    <w:p w14:paraId="79E29538" w14:textId="382D82B1" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="003D7571" w:rsidP="003D7571">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38EAD869" wp14:editId="44FB9C8A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>269816</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6251171" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="287531101" name="Rak koppling 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -397,70 +416,72 @@
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="32EB0718" id="Rak koppling 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,21.25pt" to="492.2pt,21.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6QcxXmgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvSPxHyzf2SQrlaJosxxAcEEt&#10;auEHGGe8sbA9lm022X/fsXc3W7VVhRAXxx/vvZk3M1ldT9awLYSo0XW8WdScgZPYa7fp+PPT3cUV&#10;ZzEJ1wuDDjq+g8iv1+dnq9G3sMQBTQ+BkYiL7eg7PqTk26qKcgAr4gI9OHpUGKxIdAybqg9iJHVr&#10;qmVdX1Yjht4HlBAj3d7uH/m66CsFMn1XKkJipuOUWyprKOtLXqv1SrSbIPyg5SEN8YEsrNCOgs5S&#10;tyIJ9hb0X1JWy4ARVVpItBUqpSUUD+Smqf9w83MQHooXKk70c5ni58nKb9sb9xioDKOPbfSPIbuY&#10;VLD5S/mxqRRrNxcLpsQkXV4uvzTN14YzeXyrTkQfYroHtCxvOm60yz5EK7YPMVEwgh4hdDiFLru0&#10;M5DBxv0AxXRPwZrCLlMBNyawraB+9q9N7h9pFWSmKG3MTKr/TzpgMw3KpLyXOKNLRHRpJlrtMPwr&#10;apqOqao9/uh67zXbfsF+VxpRykHtLs4Oo5nn6fdzoZ9+oPUvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;dFx9KtwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnVaAhxKkQPyc4&#10;pIEDx228JFHjdRS7SeDpMeqBHndmNPNttp1NJ0YaXGtZwWoZgSCurG65VvDx/nKdgHAeWWNnmRR8&#10;k4NtfnmRYartxDsaS1+LUMIuRQWN930qpasaMuiWticO3pcdDPpwDrXUA06h3HRyHUW30mDLYaHB&#10;nh4bqg7l0SjYPL+WRT89vf0UciOLYrQ+OXwqdbWYH+5BeJr9fxj+8AM65IFpb4+snegUhEe8gnh9&#10;AyK4d0kcg9ifBJln8hw//wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6QcxXmgEAAIgD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB0XH0q3AAA&#10;AAYBAAAPAAAAAAAAAAAAAAAAAPQDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" strokecolor="black [3040]">
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C86604">
+      <w:r w:rsidR="00C86604" w:rsidRPr="00942E79">
         <w:t>Daglig rengöring enligt rutin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04838181" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="007D5500" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="04838181" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5500">
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grad 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440BE497" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
-      <w:r>
+    <w:p w14:paraId="440BE497" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+      <w:r w:rsidRPr="00942E79">
         <w:t>Något rödaktig hud</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174D4D93" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E267BDA" wp14:editId="7BB2D3E1">
             <wp:extent cx="3121694" cy="2160000"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="1145356129" name="Bildobjekt 2" descr="En bild som visar hud, närbild, ögonfrans, organ&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1145356129" name="Bildobjekt 2" descr="En bild som visar hud, närbild, ögonfrans, organ&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId13"/>
@@ -469,116 +490,140 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3121694" cy="2160000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA5B648" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="007D5500" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="0BA5B648" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5500">
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Behandlingsrekommendation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4E8C45" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="6F4E8C45" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:t>Daglig rengöring enligt rutin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33682209" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="33682209" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-        <w:t>Smörj med salva Terracortril med Polymyxin B morgon och kväll i 5 dagar (ordinationsmall finns i melior: TCPB-salva BAHA)</w:t>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve">Smörj med salva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Terracortril</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Polymyxin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> B morgon och kväll i 5 dagar (ordinationsmall finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>: TCPB-salva BAHA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEE8D8F" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="3CEE8D8F" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34D97F34" w14:textId="7C737E9F" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="008B5B78">
+    <w:p w14:paraId="34D97F34" w14:textId="7C737E9F" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="008B5B78">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A93DE63" wp14:editId="45C773B3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6251171" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1864385929" name="Rak koppling 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6251171" cy="0"/>
                         </a:xfrm>
@@ -593,67 +638,68 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="0A2A9537" id="Rak koppling 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,-.05pt" to="492.2pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6QcxXmgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvSPxHyzf2SQrlaJosxxAcEEt&#10;auEHGGe8sbA9lm022X/fsXc3W7VVhRAXxx/vvZk3M1ldT9awLYSo0XW8WdScgZPYa7fp+PPT3cUV&#10;ZzEJ1wuDDjq+g8iv1+dnq9G3sMQBTQ+BkYiL7eg7PqTk26qKcgAr4gI9OHpUGKxIdAybqg9iJHVr&#10;qmVdX1Yjht4HlBAj3d7uH/m66CsFMn1XKkJipuOUWyprKOtLXqv1SrSbIPyg5SEN8YEsrNCOgs5S&#10;tyIJ9hb0X1JWy4ARVVpItBUqpSUUD+Smqf9w83MQHooXKk70c5ni58nKb9sb9xioDKOPbfSPIbuY&#10;VLD5S/mxqRRrNxcLpsQkXV4uvzTN14YzeXyrTkQfYroHtCxvOm60yz5EK7YPMVEwgh4hdDiFLru0&#10;M5DBxv0AxXRPwZrCLlMBNyawraB+9q9N7h9pFWSmKG3MTKr/TzpgMw3KpLyXOKNLRHRpJlrtMPwr&#10;apqOqao9/uh67zXbfsF+VxpRykHtLs4Oo5nn6fdzoZ9+oPUvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;eQOuxtsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuLVOUUXTNE6F+DnB&#10;IQ099OjG2yRqvI7ibRJ4egwXOI5mNPNNuptsKwbsfeNIwXIRgUAqnWmoUnD4eJ3HIDxrMrp1hAo+&#10;0cMuu71JdWLcSHscCq5EKCGfaAU1c5dI6csarfYL1yEF7+x6qznIvpKm12Mot628j6IHaXVDYaHW&#10;HT7VWF6Kq1Wwfnkr8m58fv/K5Vrm+eA4vhyVuptNj1sQjBP/heEHP6BDFphO7krGi1ZBOMIK5ksQ&#10;wdzEqxWI06+WWSr/w2ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPpBzFeaAQAAiAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHkDrsbbAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F1BE5E" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="007D5500" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="16F1BE5E" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5500">
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Grad 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5320D2C5" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
-      <w:r>
+    <w:p w14:paraId="5320D2C5" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+      <w:r w:rsidRPr="00942E79">
         <w:t>Röd och lätt fuktig hud</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D42B95E" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FAE7DE9" wp14:editId="70CE72F2">
             <wp:extent cx="2887500" cy="1980000"/>
             <wp:effectExtent l="0" t="0" r="8255" b="1270"/>
             <wp:docPr id="1296661669" name="Bildobjekt 3" descr="En bild som visar hud, ögonfrans, närbild, organ&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1296661669" name="Bildobjekt 3" descr="En bild som visar hud, ögonfrans, närbild, organ&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId14"/>
@@ -662,110 +708,138 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2887500" cy="1980000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CE10E7" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="007D5500" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="73CE10E7" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5500">
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Behandlingsrekommendation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436B723E" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="436B723E" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:t>Daglig rengöring enligt rutin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0A85F9" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="0C0A85F9" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-        <w:t>Smörj med salva Terracortril med Polymyxin B morgon och kväll i 7–10 dagar (ordinationsmall finns i melior: TCPB-salva BAHA)</w:t>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve">Smörj med salva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Terracortril</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Polymyxin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> B morgon och kväll i 7–10 dagar (ordinationsmall finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>: TCPB-salva BAHA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC265F2" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="0AC265F2" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:t>Patienten uppmanas kontakta ÖNH-mottagningen vid utebliven förbättring efter 5 dagars behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECDA923" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="007D5500" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="5ECDA923" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00942E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72D5D986" wp14:editId="1106EA1C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6251171" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1119898351" name="Rak koppling 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -781,56 +855,59 @@
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="6A0FB35F" id="Rak koppling 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,0" to="492.2pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6QcxXmgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvSPxHyzf2SQrlaJosxxAcEEt&#10;auEHGGe8sbA9lm022X/fsXc3W7VVhRAXxx/vvZk3M1ldT9awLYSo0XW8WdScgZPYa7fp+PPT3cUV&#10;ZzEJ1wuDDjq+g8iv1+dnq9G3sMQBTQ+BkYiL7eg7PqTk26qKcgAr4gI9OHpUGKxIdAybqg9iJHVr&#10;qmVdX1Yjht4HlBAj3d7uH/m66CsFMn1XKkJipuOUWyprKOtLXqv1SrSbIPyg5SEN8YEsrNCOgs5S&#10;tyIJ9hb0X1JWy4ARVVpItBUqpSUUD+Smqf9w83MQHooXKk70c5ni58nKb9sb9xioDKOPbfSPIbuY&#10;VLD5S/mxqRRrNxcLpsQkXV4uvzTN14YzeXyrTkQfYroHtCxvOm60yz5EK7YPMVEwgh4hdDiFLru0&#10;M5DBxv0AxXRPwZrCLlMBNyawraB+9q9N7h9pFWSmKG3MTKr/TzpgMw3KpLyXOKNLRHRpJlrtMPwr&#10;apqOqao9/uh67zXbfsF+VxpRykHtLs4Oo5nn6fdzoZ9+oPUvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;JOX3rNkAAAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU6EQBCE7ya+w6RNvLmNZuMiMmyMPyc9&#10;IHrwOMu0QJbpIUwvoE/vrBe9VFKpTtXX+XZxvZpoDJ1nDZerBBRx7W3HjYb3t6eLFFQQw9b0nknD&#10;FwXYFqcnucmsn/mVpkoaFUs4ZEZDKzJkiKFuyZmw8gNxzD796IxEOzZoRzPHctfjVZJcozMdx4XW&#10;DHTfUr2vDk7D5vG5Kof54eW7xA2W5eQl3X9ofX623N2CElrk7xiO+BEdisi08we2QfUa4iPyqzG7&#10;SddrULujxSLH/+jFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6QcxXmgEAAIgDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAk5fes2QAAAAIB&#10;AAAPAAAAAAAAAAAAAAAAAPQDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="007D5500">
+      <w:r w:rsidRPr="00942E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Grad 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DE94B6" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
-      <w:r>
+    <w:p w14:paraId="12DE94B6" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+      <w:r w:rsidRPr="00942E79">
         <w:t>Rödaktig och fuktig hud med granulation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFBBA4B" w14:textId="4F43B9B5" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="514FF489" wp14:editId="5E918C87">
             <wp:extent cx="2703001" cy="1908000"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="1417237102" name="Bildobjekt 4" descr="En bild som visar ögonfrans, hud, närbild, organ&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1417237102" name="Bildobjekt 4" descr="En bild som visar ögonfrans, hud, närbild, organ&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId15"/>
@@ -839,104 +916,129 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2703001" cy="1908000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7726C794" w14:textId="5D186B2E" w:rsidR="00C86604" w:rsidRPr="007D5500" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="7726C794" w14:textId="5D186B2E" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5500">
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Behandlingsrekommendation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C36E2E" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="25C36E2E" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:t>Daglig rengöring enligt rutin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5566A676" w14:textId="1AA8BEE9" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="5566A676" w14:textId="1AA8BEE9" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-        <w:t>Smörj med salva Terracortril med Polymyxin B morgon och kväll i 7–10 dagar (ordinationsmall finns i melior: TCPB-salva BAHA)</w:t>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve">Smörj med salva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Terracortril</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Polymyxin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> B morgon och kväll i 7–10 dagar (ordinationsmall finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>: TCPB-salva BAHA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0CEF35" w14:textId="7C61241C" w:rsidR="00C86604" w:rsidRDefault="00CE1562" w:rsidP="00C86604">
+    <w:p w14:paraId="5E0CEF35" w14:textId="7C61241C" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00CE1562" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55C02167" wp14:editId="6B13FE12">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>648006</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6251171" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="731224170" name="Rak koppling 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6251171" cy="0"/>
                         </a:xfrm>
@@ -952,71 +1054,103 @@
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="08B301C5" id="Rak koppling 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,51pt" to="492.2pt,51pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6QcxXmgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvSPxHyzf2SQrlaJosxxAcEEt&#10;auEHGGe8sbA9lm022X/fsXc3W7VVhRAXxx/vvZk3M1ldT9awLYSo0XW8WdScgZPYa7fp+PPT3cUV&#10;ZzEJ1wuDDjq+g8iv1+dnq9G3sMQBTQ+BkYiL7eg7PqTk26qKcgAr4gI9OHpUGKxIdAybqg9iJHVr&#10;qmVdX1Yjht4HlBAj3d7uH/m66CsFMn1XKkJipuOUWyprKOtLXqv1SrSbIPyg5SEN8YEsrNCOgs5S&#10;tyIJ9hb0X1JWy4ARVVpItBUqpSUUD+Smqf9w83MQHooXKk70c5ni58nKb9sb9xioDKOPbfSPIbuY&#10;VLD5S/mxqRRrNxcLpsQkXV4uvzTN14YzeXyrTkQfYroHtCxvOm60yz5EK7YPMVEwgh4hdDiFLru0&#10;M5DBxv0AxXRPwZrCLlMBNyawraB+9q9N7h9pFWSmKG3MTKr/TzpgMw3KpLyXOKNLRHRpJlrtMPwr&#10;apqOqao9/uh67zXbfsF+VxpRykHtLs4Oo5nn6fdzoZ9+oPUvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;2JI8LtwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0+EQAzF7yZ+h0lNvLmDm42LyLAx/jnp&#10;AdGDx1mmAlmmQ5guoJ/empjorX2vef29fLf4Xk04xi6QgctVAgqpDq6jxsDb6+NFCiqyJWf7QGjg&#10;EyPsitOT3GYuzPSCU8WNkhCKmTXQMg+Z1rFu0du4CgOSeB9h9JZlHRvtRjtLuO/1OkmutLcdyYfW&#10;DnjXYn2ojt7A9uGpKof5/vmr1FtdllPg9PBuzPnZcnsDinHhv2P4wRd0KIRpH47kouoNSBEWNVnL&#10;IPZ1utmA2v8qusj1/wLFNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6QcxXmgEAAIgD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYkjwu3AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAPQDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" strokecolor="black [3040]">
                 <w10:wrap anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C86604">
-        <w:t>Tillägg av peroral antibiotika med god täckning för stafylokocker, tex Flukloxacillin 1g x 3 (10d), eller vid pc-allergi Klindamycin 300mg x 3 (10d)</w:t>
+      <w:r w:rsidR="00C86604" w:rsidRPr="00942E79">
+        <w:t xml:space="preserve">Tillägg av </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C86604" w:rsidRPr="00942E79">
+        <w:t>peroral antibiotika</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C86604" w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> med god täckning för stafylokocker, tex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C86604" w:rsidRPr="00942E79">
+        <w:t>Flukloxacillin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C86604" w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> 1g x 3 (10d), eller vid pc-allergi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C86604" w:rsidRPr="00942E79">
+        <w:t>Klindamycin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C86604" w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> 300mg x 3 (10d)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3141A523" w14:textId="45A8EB8C" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604"/>
-    <w:p w14:paraId="3E69043C" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="007D5500" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="3141A523" w14:textId="45A8EB8C" w:rsidR="00C86604" w:rsidRPr="00D45270" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E69043C" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5500">
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grad 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD44770" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
-      <w:r>
+    <w:p w14:paraId="5DD44770" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+      <w:r w:rsidRPr="00942E79">
         <w:t>Omfattande hudreaktion. Distansen bör avlägsnas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C58521" w14:textId="5834C8D3" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7494EAB0" wp14:editId="06278854">
             <wp:extent cx="3136396" cy="2160000"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="266347983" name="Bildobjekt 6" descr="En bild som visar hud, ögonfrans, organ, närbild&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="266347983" name="Bildobjekt 6" descr="En bild som visar hud, ögonfrans, organ, närbild&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId16"/>
@@ -1025,175 +1159,223 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3136396" cy="2160000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B911CFA" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="007D5500" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="3B911CFA" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D5500">
+      <w:r w:rsidRPr="00942E79">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Behandlingsrekommendation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4911826E" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="4911826E" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:t>Daglig rengöring enligt rutin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC5871C" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="3FC5871C" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-        <w:t>Smörj med salva Terracortril med Polymyxin B morgon och kväll i 7–10 dagar (ordinationsmall finns i melior: TCPB-salva BAHA)</w:t>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve">Smörj med salva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Terracortril</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Polymyxin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> B morgon och kväll i 7–10 dagar (ordinationsmall finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>: TCPB-salva BAHA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DD0C26" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="17DD0C26" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-        <w:t>Tillägg av peroral antibiotika med god täckning för stafylokocker, tex Flukloxacillin 1g x 3 (10d), eller vid pc-allergi Klindamycin 300mg x 3 (10d)</w:t>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve">Tillägg av </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>peroral antibiotika</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> med god täckning för stafylokocker, tex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Flukloxacillin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> 1g x 3 (10d), eller vid pc-allergi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t>Klindamycin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942E79">
+        <w:t xml:space="preserve"> 300mg x 3 (10d)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1627D284" w14:textId="558C21D5" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="1627D284" w14:textId="558C21D5" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00942E79">
         <w:t>Ta ställning till avlägsnande av distansen – diskutera med BCD-opererande kollega på kliniken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C3DB16" w14:textId="24F445A9" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="78DC50A4" w14:textId="77777777" w:rsidR="00C86604" w:rsidRDefault="00C86604" w:rsidP="00C86604">
+    <w:p w14:paraId="10C3DB16" w14:textId="24F445A9" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604"/>
+    <w:p w14:paraId="44B89942" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604"/>
+    <w:p w14:paraId="78DC50A4" w14:textId="77777777" w:rsidR="00C86604" w:rsidRPr="00942E79" w:rsidRDefault="00C86604" w:rsidP="00C86604">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40AA233F" w14:textId="442F5964" w:rsidR="009C6C0C" w:rsidRPr="00451040" w:rsidRDefault="009C6C0C" w:rsidP="00451040"/>
-    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="00451040" w:rsidSect="00CE1562">
+    <w:p w14:paraId="40AA233F" w14:textId="442F5964" w:rsidR="009C6C0C" w:rsidRPr="00942E79" w:rsidRDefault="009C6C0C" w:rsidP="00451040"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="00942E79" w:rsidSect="00CE1562">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="993" w:right="1979" w:bottom="993" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="408A6C18" w14:textId="77777777" w:rsidR="00884DE6" w:rsidRDefault="00884DE6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="53B492A5" w14:textId="77777777" w:rsidR="00884DE6" w:rsidRDefault="00884DE6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="052D9110" w14:textId="77777777" w:rsidR="00884DE6" w:rsidRDefault="00884DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1212,155 +1394,156 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00942E79" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -1430,51 +1613,51 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1359945592" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1514,73 +1697,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="39C11F7C" w14:textId="77777777" w:rsidR="00884DE6" w:rsidRDefault="00884DE6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2F40EE51" w14:textId="77777777" w:rsidR="00884DE6" w:rsidRDefault="00884DE6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="42A67DAE" w14:textId="77777777" w:rsidR="00884DE6" w:rsidRDefault="00884DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1658,62 +1841,62 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="44B9258B" w:rsidR="008A4EB9" w:rsidRDefault="008A4EB9" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3873,55 +4056,56 @@
   <w:num w:numId="14" w16cid:durableId="36130748">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="759525570">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="60"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -4071,50 +4255,51 @@
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494237"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00564621"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
@@ -4162,77 +4347,79 @@
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00884DE6"/>
     <w:rsid w:val="0088585F"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A32D4"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B5B78"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="009013DF"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00942E79"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00960984"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C5FA5"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
@@ -4309,149 +4496,152 @@
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C86604"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE1562"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D45270"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D7754D"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD027E"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E11D56"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E8291E"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA49FB"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6930,51 +7120,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7322,70 +7512,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>436</Words>
-  <Characters>2316</Characters>
+  <Words>373</Words>
+  <Characters>2384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2747</CharactersWithSpaces>
+  <CharactersWithSpaces>2752</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Hudinfektioner vid perkutan benledningshörapparat (percBCD) </dc:title>
+  <dc:title>BCD: Hudinfektioner vid perkutan benledningshörapparat (percBCD) </dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>