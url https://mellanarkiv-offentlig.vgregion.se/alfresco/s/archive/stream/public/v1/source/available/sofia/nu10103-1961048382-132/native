--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -11,149 +11,145 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A07EEC" w:rsidR="006922DD" w:rsidP="3A4679CA" w:rsidRDefault="006922DD" w14:paraId="468194C2" w14:textId="3797A13E">
+    <w:p w14:paraId="468194C2" w14:textId="3797A13E" w:rsidR="006922DD" w:rsidRPr="00A07EEC" w:rsidRDefault="006922DD" w:rsidP="3A4679CA">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
-      <w:r w:rsidRPr="3A4679CA" w:rsidR="006922DD">
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:r w:rsidRPr="3A4679CA">
         <w:rPr>
           <w:rStyle w:val="Rubrik1Char"/>
         </w:rPr>
         <w:t>Laryngektomi</w:t>
       </w:r>
-      <w:r w:rsidRPr="3A4679CA" w:rsidR="006922DD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:cstheme="majorAscii"/>
+      <w:r w:rsidRPr="3A4679CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3A4679CA" w:rsidP="3A4679CA" w:rsidRDefault="3A4679CA" w14:paraId="11358297" w14:textId="2BCE841F">
+    <w:p w14:paraId="11358297" w14:textId="2BCE841F" w:rsidR="3A4679CA" w:rsidRDefault="3A4679CA" w:rsidP="3A4679CA">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:cstheme="majorAscii"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="2027127662"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidRPr="00CE775B" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="7434A6B9" w14:textId="77777777">
+        <w:p w14:paraId="7434A6B9" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00CE775B" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CE775B">
             <w:rPr>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="22ECF5A7" w14:textId="77777777">
+        <w:p w14:paraId="22ECF5A7" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177050">
+          <w:hyperlink w:anchor="_Toc140177050" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Syfte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -168,61 +164,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7798D79D" w14:textId="77777777">
+        <w:p w14:paraId="7798D79D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177051">
+          <w:hyperlink w:anchor="_Toc140177051" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -237,61 +233,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3D949AF8" w14:textId="77777777">
+        <w:p w14:paraId="3D949AF8" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177052">
+          <w:hyperlink w:anchor="_Toc140177052" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Akutsituationer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -306,61 +302,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0909FC88" w14:textId="77777777">
+        <w:p w14:paraId="0909FC88" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177053">
+          <w:hyperlink w:anchor="_Toc140177053" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Anatomi före och efter laryngektomi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -375,61 +371,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5F29981D" w14:textId="77777777">
+        <w:p w14:paraId="5F29981D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177054">
+          <w:hyperlink w:anchor="_Toc140177054" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Postoperativ vårdtid på vårdavdelning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -444,64 +440,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="59BD7EE7" w14:textId="77777777">
+        <w:p w14:paraId="59BD7EE7" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177055">
+          <w:hyperlink w:anchor="_Toc140177055" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Postoperativa läkemedel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -516,64 +512,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="55BA531C" w14:textId="77777777">
+        <w:p w14:paraId="55BA531C" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177056">
+          <w:hyperlink w:anchor="_Toc140177056" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mobilisering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -588,61 +584,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6813484A" w14:textId="77777777">
+        <w:p w14:paraId="6813484A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177057">
+          <w:hyperlink w:anchor="_Toc140177057" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Hos patient som är laryngektomerad skall följande patientnära utrustning och material finnas på rummet:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -657,64 +653,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="46C92708" w14:textId="77777777">
+        <w:p w14:paraId="46C92708" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177058">
+          <w:hyperlink w:anchor="_Toc140177058" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Hos patient som är laryngektomerad skall följande utrustning och material finnas på rummet:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -729,64 +725,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2DEB4A2E" w14:textId="77777777">
+        <w:p w14:paraId="2DEB4A2E" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177059">
+          <w:hyperlink w:anchor="_Toc140177059" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Modifierad Trakeostomibricka för laryngektomerad (med material för ett dygns förbrukning)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -801,61 +797,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="36898C3F" w14:textId="77777777">
+        <w:p w14:paraId="36898C3F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177060">
+          <w:hyperlink w:anchor="_Toc140177060" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tal och kommunikation efter laryngektomi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -870,64 +866,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="55D615F1" w14:textId="77777777">
+        <w:p w14:paraId="55D615F1" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177061">
+          <w:hyperlink w:anchor="_Toc140177061" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Röstventilstal - </w:t>
             </w:r>
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Trakeo-esofagealt tal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -950,64 +946,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="11149C37" w14:textId="77777777">
+        <w:p w14:paraId="11149C37" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177062">
+          <w:hyperlink w:anchor="_Toc140177062" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Matstrupstal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1022,64 +1018,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5EB99F67" w14:textId="77777777">
+        <w:p w14:paraId="5EB99F67" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177063">
+          <w:hyperlink w:anchor="_Toc140177063" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Röstgeneratortal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1094,64 +1090,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="12251FD1" w14:textId="77777777">
+        <w:p w14:paraId="12251FD1" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177064">
+          <w:hyperlink w:anchor="_Toc140177064" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Alternativ och kompletterande kommunikation (AKK)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1166,61 +1162,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="35424FE5" w14:textId="77777777">
+        <w:p w14:paraId="35424FE5" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177065">
+          <w:hyperlink w:anchor="_Toc140177065" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Andning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1235,64 +1231,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4BFFDC28" w14:textId="77777777">
+        <w:p w14:paraId="4BFFDC28" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177066">
+          <w:hyperlink w:anchor="_Toc140177066" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>LaryTuber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1307,64 +1303,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="31ADCDD0" w14:textId="77777777">
+        <w:p w14:paraId="31ADCDD0" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177067">
+          <w:hyperlink w:anchor="_Toc140177067" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Befuktning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1379,64 +1375,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="73BD71E3" w14:textId="77777777">
+        <w:p w14:paraId="73BD71E3" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177068">
+          <w:hyperlink w:anchor="_Toc140177068" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>HME-filter -Fukt/värmeväxlare - ”näsa”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1451,64 +1447,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="45C6FCB0" w14:textId="77777777">
+        <w:p w14:paraId="45C6FCB0" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177069">
+          <w:hyperlink w:anchor="_Toc140177069" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vid behov av att koppla syrgas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1523,64 +1519,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7DD8C313" w14:textId="77777777">
+        <w:p w14:paraId="7DD8C313" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177070">
+          <w:hyperlink w:anchor="_Toc140177070" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bärbar sug</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1595,64 +1591,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7FC0B99E" w14:textId="77777777">
+        <w:p w14:paraId="7FC0B99E" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177071">
+          <w:hyperlink w:anchor="_Toc140177071" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Nackband och Plåster – för att hålla LaryTub och HME på plats</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1667,61 +1663,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1F9DDD35" w14:textId="77777777">
+        <w:p w14:paraId="1F9DDD35" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177072">
+          <w:hyperlink w:anchor="_Toc140177072" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sväljning och nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1736,64 +1732,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="063C0902" w14:textId="77777777">
+        <w:p w14:paraId="063C0902" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177073">
+          <w:hyperlink w:anchor="_Toc140177073" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Luktrehabilitering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1808,61 +1804,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="48324188" w14:textId="77777777">
+        <w:p w14:paraId="48324188" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177074">
+          <w:hyperlink w:anchor="_Toc140177074" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dusch och bad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1877,61 +1873,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4B08D3E6" w14:textId="77777777">
+        <w:p w14:paraId="4B08D3E6" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177075">
+          <w:hyperlink w:anchor="_Toc140177075" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Suturtagning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1946,61 +1942,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2CB60210" w14:textId="77777777">
+        <w:p w14:paraId="2CB60210" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177076">
+          <w:hyperlink w:anchor="_Toc140177076" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dagliga rutiner för rengöring av stoma, LaryTub och röstventil</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2015,64 +2011,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5D79DBAE" w14:textId="77777777">
+        <w:p w14:paraId="5D79DBAE" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177077">
+          <w:hyperlink w:anchor="_Toc140177077" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rengöring av stoma och hud</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2087,64 +2083,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="26ED8112" w14:textId="77777777">
+        <w:p w14:paraId="26ED8112" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177078">
+          <w:hyperlink w:anchor="_Toc140177078" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rengöring av LaryTub</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2159,64 +2155,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="007D67BC" w14:textId="77777777">
+        <w:p w14:paraId="007D67BC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177079">
+          <w:hyperlink w:anchor="_Toc140177079" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rengöring av röstventil</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2231,61 +2227,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="660142C1" w14:textId="77777777">
+        <w:p w14:paraId="660142C1" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177080">
+          <w:hyperlink w:anchor="_Toc140177080" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Övriga tillbehör</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2300,64 +2296,64 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="596ACD70" w14:textId="77777777">
+        <w:p w14:paraId="596ACD70" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177081">
+          <w:hyperlink w:anchor="_Toc140177081" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Base plate adaptor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2372,61 +2368,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7158397F" w14:textId="77777777">
+        <w:p w14:paraId="7158397F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177082">
+          <w:hyperlink w:anchor="_Toc140177082" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Psykosocialt stöd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2441,61 +2437,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="60A2A7FC" w14:textId="77777777">
+        <w:p w14:paraId="60A2A7FC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177083">
+          <w:hyperlink w:anchor="_Toc140177083" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inför utskrivning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2510,61 +2506,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5B134949" w14:textId="77777777">
+        <w:p w14:paraId="5B134949" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177084">
+          <w:hyperlink w:anchor="_Toc140177084" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Övrigt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2579,61 +2575,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0DEF4E17" w14:textId="77777777">
+        <w:p w14:paraId="0DEF4E17" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177085">
+          <w:hyperlink w:anchor="_Toc140177085" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Översikt Provox stomaplåster</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2648,61 +2644,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3093704B" w14:textId="77777777">
+        <w:p w14:paraId="3093704B" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177086">
+          <w:hyperlink w:anchor="_Toc140177086" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Översikt Provox HME-kassetter/talventiler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2717,61 +2713,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2347BFF8" w14:textId="77777777">
+        <w:p w14:paraId="2347BFF8" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177087">
+          <w:hyperlink w:anchor="_Toc140177087" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Översikt Provox LaryTuber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2786,61 +2782,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="129C54F4" w14:textId="77777777">
+        <w:p w14:paraId="129C54F4" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177088">
+          <w:hyperlink w:anchor="_Toc140177088" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Laryngektomi-kort</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2855,61 +2851,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1273CF8A" w14:textId="77777777">
+        <w:p w14:paraId="1273CF8A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177089">
+          <w:hyperlink w:anchor="_Toc140177089" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Laryngektomi-akut-algoritm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2924,61 +2920,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7FED8BC3" w14:textId="77777777">
+        <w:p w14:paraId="7FED8BC3" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177090">
+          <w:hyperlink w:anchor="_Toc140177090" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Referenser och relaterade dokument</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2993,61 +2989,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5717C59A" w14:textId="77777777">
+        <w:p w14:paraId="5717C59A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc140177091">
+          <w:hyperlink w:anchor="_Toc140177091" w:history="1">
             <w:r w:rsidRPr="00157B69">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bilder/illustrationer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -3062,239 +3058,159 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="46049843" w14:textId="77777777">
+        <w:p w14:paraId="46049843" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="39520AB9" w14:textId="77777777">
+    <w:p w14:paraId="39520AB9" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1B722085" w14:textId="77777777">
+    <w:p w14:paraId="1B722085" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177050" w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc140177050"/>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="007A334E" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="04564278" w14:textId="77777777">
+    <w:p w14:paraId="04564278" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="007A334E" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Rutinen beskriver bakgrunden till </w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="_Toc72840807" w:id="2"/>
+        <w:t>Rutinen beskriver bakgrunden till laryngektomi, omvårdnadsrutiner i den postoperativa fasen, hjälpmedel till stomat och för röst/kommunikation, nutrition samt rekommenderade åtgärder vid skötsel av stoma, tub och röstventil</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Toc72840807"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7C40B940" w14:textId="77777777">
+    <w:p w14:paraId="7C40B940" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177051" w:id="3"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc140177051"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5A0FCD46" w14:textId="77777777">
+    <w:p w14:paraId="5A0FCD46" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I Sverige drabbas drygt 150 personer varje år cancer i struphuvudet. De vanligaste behandlingsformerna är strålbehandling och/eller operation. Om tumören återkommer eller är för stor måste den opereras bort. Om hela struphuvudet, inklusive stämband och struplock, måste avlägsnas kallas det total </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2B42EE8B" w14:textId="77777777">
+        <w:t xml:space="preserve">I Sverige drabbas drygt 150 personer varje år cancer i struphuvudet. De vanligaste behandlingsformerna är strålbehandling och/eller operation. Om tumören återkommer eller är för stor måste den opereras bort. Om hela struphuvudet, inklusive stämband och struplock, måste avlägsnas kallas det total laryngektomi. Luftstrupen och matstrupen separeras från varandra, ett hål görs på halsen där luftstrupen efter operationen mynnar ut i en öppning i halsgropen. Denna öppning kallas trakeoostoma, och andningen sker via den. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B42EE8B" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Genom </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="41C6047E" w14:textId="77777777">
+        <w:t>Genom laryngektomi förlorar man förutom den naturliga rösten också till stor del näsans funktion (fukt/värmeväxlare och luktorgan vilket är viktigt för vår smakupplevelse).  I samband med laryngektomin opereras oftast en röstprotes, en så kallad röstventil in mellan luftstrupen och matstrupen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C6047E" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Beslut om </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="64A71FE0" w14:textId="77777777">
+        <w:t>Beslut om laryngektomi tas i samråd med patienten och dess anhöriga, och anhörigas delaktighet är viktig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A71FE0" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Inför operationen på regionkliniken träffar patienten både </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="009A07DC" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7A7EC6DD" w14:textId="77777777">
+        <w:t xml:space="preserve">Inför operationen på regionkliniken träffar patienten både tumörkirurg som informerar om operationen, och logoped som informerar om röstrehabiliteringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7EC6DD" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="009A07DC" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Operationen sker på ÖNH-kliniken, SU. Vårdtiden är vanligen 10–14 dagar. Patienten brukar därefter överflyttas vården till hemortskliniken ÖNH NU-sjukvården för fortsatt vård, patientutbildning i egenvård, logopedkontakt, eventuell vårdplanering och materialbeställning inklusive sug innan hemgång.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6C9FFB1A" w14:textId="77777777">
+    <w:bookmarkStart w:id="4" w:name="_Toc140177052"/>
+    <w:p w14:paraId="6C9FFB1A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177052" w:id="4"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40289766" wp14:editId="7044F01B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-143246</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>21602</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5877836" cy="2567077"/>
                 <wp:effectExtent l="38100" t="38100" r="46990" b="43180"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Rektangel 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
@@ -3326,248 +3242,170 @@
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="accent5"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="734BC45D">
               <v:rect id="Rektangel 13" style="position:absolute;margin-left:-11.3pt;margin-top:1.7pt;width:462.8pt;height:202.15pt;z-index:-251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#9d2235 [3208]" strokeweight="6pt" w14:anchorId="4703A90F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCrCwbsgIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjrJmrgL6hRBuw4D&#10;irZYO/SZkaVYgCxqknLb14+SnaTrNmAd9iJT5kXkIQ/PL7atYWvpg0Zb8eHJgDNpBdbaLiv+9fH6&#10;3RlnIYKtwaCVFd/JwC9mb9+cb9xUjrBBU0vPKIgN042reBOjmxZFEI1sIZygk5aUCn0Lka5+WdQe&#10;NhS9NcVoMJgUG/S18yhkCPT3qlPyWY6vlBTxTqkgIzMVp9xiPn0+F+ksZucwXXpwjRZ9GvAPWbSg&#10;LT16CHUFEdjK619CtVp4DKjiicC2QKW0kLkGqmY4eFHNQwNO5loInOAOMIX/F1bcrh/cvScYNi5M&#10;A4mpiq3ybfpSfmybwdodwJLbyAT9HJ+V5dn7CWeCdKPxpByUZYKzOLo7H+IniS1LQsU9dSODBOub&#10;EDvTvUl6zeK1NiZ3xFi2qXg5oRbTA0CDoQxEEltXVzzYJWdgljRxIvocMqDRdXJPgfL0yEvj2Rqo&#10;7yCEtHHcJ/eTZXr+CkLTGWZVNxIeV7bOqTQS6o+2ZnHnaH4tTTFPubWy5sxISiFJ2TKCNn9jSQgZ&#10;S0AdEc9S3BmZsjf2i1RM1xn4rhy/XKRqurklYhEo++nNwcghGSqq/5W+vUvylpkur/Q/OOX30caD&#10;f6st9r1JZP5TO1Tns4ejAyHhscB6d081Y8fZ4MS1pm7dQIj34ImkBAItnnhHhzJILcFe4qxB//13&#10;/5M9cYe01EMiPY3StxV46qj5bIlVH4anp2lL5MvpuBzRxT/XLJ5r7Kq9RJqvIa04J7KY7KPZi8pj&#10;+0T7aZ5eJRVYQW93Q9tfLmPXVNpwQs7n2Yw2g4N4Yx+cSMETsmlOH7dP4F3PpUg0vMX9goDpC0p1&#10;tsnT4nwVUenMtyOuPd60VTJj+w2Y1tbze7Y67unZDwAAAP//AwBQSwMEFAAGAAgAAAAhAPN6RErg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNhah7RqachLVZAYGDIQkNLR&#10;jd0kENtRntuE/noeUxlPd7r7Lt1OthNnM1DrHcLDPAJhXOV162qEz4/X2SMICspp1XlnEH4MwTa7&#10;vUlVov3o3s25CLXgEkeJQmhC6BMpqWqMVTT3vXHsHf1gVWA51FIPauRy28k4ilbSqtbxQqN689KY&#10;6rs4WYTn6ki0u5T7PL+Mb6oo8/KLcsT7u2n3BCKYKVzD8IfP6JAx08GfnCbRIczieMVRhMUSBPub&#10;aMHfDgjLaL0GmaXy/4PsFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMKsLBuyAgAA7wUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPN6RErgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAADAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAZBgAA&#10;AAA=&#10;">
                 <v:stroke joinstyle="round"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Akutsituationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidRPr="00A07EEC" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="50710729" w14:textId="77777777">
+    <w:p w14:paraId="50710729" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00A07EEC" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07EEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Tänkt på att patienten inte kan ropa för att påkalla uppmärksamhet, OM PATIENTEN RINGER PÅ KLOCKAN – GÅ DIREKT, det kan vara en slempropp som leder till andnöd!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A07EEC" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1B2C8D55" w14:textId="77777777">
+    <w:p w14:paraId="1B2C8D55" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00A07EEC" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="385"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A07EEC">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Laryngektomerad</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> patient som är i behov av andningsunderstöd </w:t>
+        <w:t xml:space="preserve">Laryngektomerad patient som är i behov av andningsunderstöd </w:t>
       </w:r>
       <w:r w:rsidRPr="00A07EEC">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">måste ventileras/ges syrgas via </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>måste ventileras/ges syrgas via stomat</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A07EEC">
         <w:rPr>
-          <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>stomat</w:t>
-[...47 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1736BCC4" w14:textId="77777777">
+        <w:t xml:space="preserve"> på halsen. Man kan använda en neonatal andningsmask eller intubera via stomat med intubationstub eller trakealkanyl. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1736BCC4" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="29F4583D" w14:textId="77777777">
+    <w:p w14:paraId="29F4583D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1DE9D602" w14:textId="77777777">
+    <w:p w14:paraId="1DE9D602" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177053" w:id="5"/>
-[...5 lines deleted...]
-        <w:t>laryngektomi</w:t>
+      <w:bookmarkStart w:id="5" w:name="_Toc140177053"/>
+      <w:r>
+        <w:t>Anatomi före och efter laryngektomi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00994522" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2EC3C6E5" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="2EC3C6E5" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00994522" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00994522">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Före </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="27B21390" w14:textId="77777777">
+        <w:t>Före laryngektomi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B21390" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0049300C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FBC23A9" wp14:editId="0FB0DAF2">
             <wp:extent cx="4625163" cy="3537969"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -3581,84 +3419,68 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4629130" cy="3541003"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00994522" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="75A54304" w14:textId="77777777">
+    <w:p w14:paraId="75A54304" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00994522" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00994522">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efter total </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6008EA23" w14:textId="77777777">
+        <w:t>Efter total laryngektomi mynnar luftstrupen i ett hål på halsen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6008EA23" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0049300C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ECC3382" wp14:editId="4AE0C18A">
             <wp:extent cx="3859531" cy="4146698"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Bildobjekt 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -3672,827 +3494,624 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3863194" cy="4150633"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="510B19F4" w14:textId="77777777">
+    <w:p w14:paraId="510B19F4" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177054" w:id="6"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc140177054"/>
       <w:r>
         <w:t>Postoperativ vårdtid på vårdavdelning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidRPr="00997625" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="31EF8C4B" w14:textId="5AC9576A">
+    <w:p w14:paraId="31EF8C4B" w14:textId="5AC9576A" w:rsidR="006922DD" w:rsidRPr="00997625" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997625">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Tänk på att patienten inte kan ropa för att påkalla uppmärksamhet, OM PATIENTEN RINGER PÅ KLOCKAN – GÅ DIREKT, det kan vara en slempropp som leder till andnöd!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="4DE5ED3D" w14:textId="77777777">
+    <w:p w14:paraId="4DE5ED3D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177055" w:id="7"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc140177055"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Postoperativa läkemedel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="08CB2EC1" w14:textId="77777777">
+    <w:p w14:paraId="08CB2EC1" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC7365">
-        <w:t xml:space="preserve">Patienterna står ofta på </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="75CD63AC" w14:textId="77777777">
+        <w:t>Patienterna står ofta på fragmin som proppförebyggande, och PPI, tex nexium, för att optimera läkningen och minska risken för fistelbildning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CD63AC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177056" w:id="8"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc140177056"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Mobilisering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6375BB36" w14:textId="77777777">
+    <w:p w14:paraId="6375BB36" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Det är viktigt med mobilisering postoperativt för att minska risken för DVT och lungkomplikationer. Koppla gärna in fysioterapeut tidigt i vårdförloppet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="369BFF07" w14:textId="77777777">
+    <w:p w14:paraId="369BFF07" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177057" w:id="9"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> skall följande patientnära utrustning och material finnas på rummet:</w:t>
+      <w:bookmarkStart w:id="9" w:name="_Toc140177057"/>
+      <w:r>
+        <w:t>Hos patient som är laryngektomerad skall följande patientnära utrustning och material finnas på rummet:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="1993856A" w14:textId="77777777">
+    <w:p w14:paraId="1993856A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177058" w:id="10"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc140177058"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hos patient som är </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Hos patient som är laryngektomerad skall följande utrustning och material finnas på rummet:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>laryngektomerad</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4B71ED21" w14:textId="77777777">
+    <w:p w14:paraId="4B71ED21" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Färdigkopplad sug med vakuumkontroll/sugreglage utrustad med sugaggregat, sugslangar </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6CA2D89D" w14:textId="77777777">
+    <w:p w14:paraId="6CA2D89D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sugkatetrar, vit 12Fr (till kanylstorlek </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3E5CDFC5" w14:textId="77777777">
+        <w:t xml:space="preserve">Sugkatetrar, vit 12Fr (till kanylstorlek 6-8) och grön 14Fr (till kanylstorlek 9) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5CDFC5" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0013423E">
         <w:t xml:space="preserve">Syrgasaggregat med bubbelslang för koppling till </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0013423E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TrachPhone</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0013423E">
         <w:t xml:space="preserve"> (HME-filter med syrgas, sug och talfunktion) via </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0013423E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ProvoxBasePlateAdaptor</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ProvoxBasePlateAdaptor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013423E">
+        <w:t>till</w:t>
+      </w:r>
       <w:r w:rsidRPr="0013423E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0C014F3A" w14:textId="77777777">
+        <w:t xml:space="preserve"> LaryTube </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C014F3A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Plastförkläde och handskar. Cellstoff. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="29492290" w14:textId="77777777">
+    <w:p w14:paraId="29492290" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Visir (alternativt munskydd och skyddsglasögon) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="75BFB484" w14:textId="77777777">
+    <w:p w14:paraId="75BFB484" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="567D33B9" w14:textId="77777777">
+      <w:r>
+        <w:t>Trakeostomi-bricka – modifierad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567D33B9" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kommunikationshjälpmedel, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1C361F25" w14:textId="77777777">
+    <w:p w14:paraId="1C361F25" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">papper och penna, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C8653B" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6355873C" w14:textId="77777777">
+    <w:p w14:paraId="6355873C" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00C8653B" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>röstgenerator (Beställd i förväg av logoped)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="6331FCDC" w14:textId="77777777">
+    <w:p w14:paraId="6331FCDC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177059" w:id="11"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc140177059"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modifierad </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (med material för ett dygns förbrukning)</w:t>
+        <w:t>Modifierad Trakeostomibricka för laryngektomerad (med material för ett dygns förbrukning)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0FBE6BA0" w14:textId="77777777">
+    <w:p w14:paraId="0FBE6BA0" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ett par </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="17339B97" w14:textId="77777777">
+        <w:t xml:space="preserve">Ett par Carlens hakar eller långt nässpekula 7,5 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17339B97" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Stålcylinder/tångburk för instrument</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="31E4A7C1" w14:textId="77777777">
+    <w:p w14:paraId="31E4A7C1" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Peang </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2C045DEC" w14:textId="77777777">
+    <w:p w14:paraId="2C045DEC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pincett </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3E93F329" w14:textId="77777777">
+    <w:p w14:paraId="3E93F329" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sax </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009446D5" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4CE45039" w14:textId="77777777">
+    <w:p w14:paraId="4CE45039" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="009446D5" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009446D5">
-        <w:t xml:space="preserve">HME-filter/luftfuktare till </w:t>
-[...7 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6DE67CDC" w14:textId="77777777">
+        <w:t>HME-filter/luftfuktare till LaryTube</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE67CDC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kompresser 10x10 cm </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3E51022D" w14:textId="77777777">
+    <w:p w14:paraId="3E51022D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="44CD54BC" w14:textId="77777777">
+      <w:r>
+        <w:t>Öronpinnar (för stomarengöring)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CD54BC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="143888B7" w14:textId="77777777">
+      <w:r>
+        <w:t>NaCl 9mg/ml 10 ml plastampuller för parenteralt bruk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143888B7" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Nack-band</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="57E194D8" w14:textId="77777777">
+    <w:p w14:paraId="57E194D8" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Spruta 2ml (för fuktning i kanyl, märkt ”</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0417FD70" w14:textId="77777777">
+        <w:t>Spruta 2ml (för fuktning i kanyl, märkt ”NaCl”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0417FD70" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Rengöringsborste för </w:t>
-[...7 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2762526F" w14:textId="77777777">
+        <w:t>Rengöringsborste för LaryTube</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2762526F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Vattenflaska/mugg för att skölja igenom sugslang efter varje sugning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="02012E44" w14:textId="77777777">
+    <w:p w14:paraId="02012E44" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Reserv-</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="02589430" w14:textId="77777777">
+        <w:t>Reserv-LaryTube med samma storlek som sittande kanyl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02589430" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Orange sugkateter (används som ledare) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1B39B2BC" w14:textId="77777777">
+    <w:p w14:paraId="1B39B2BC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten ska </w:t>
       </w:r>
       <w:r w:rsidRPr="009446D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ALLTID ha en </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009446D5">
+        <w:t>ALLTID ha en ProvoxBasePlateAdaptor</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> som gör det möjligt att ansluta en enhet med en ISO 15mm standardkoppling ex en Rubens blåsa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0F8A90BD" w14:textId="77777777">
+    <w:p w14:paraId="0F8A90BD" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="51DF6891" w14:textId="77777777">
+      <w:r>
+        <w:t>Revivator/Rubens blåsa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DF6891" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Ficklampa/pannlampa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="02BB6E94" w14:textId="77777777">
+    <w:p w14:paraId="02BB6E94" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177060" w:id="12"/>
-[...5 lines deleted...]
-        <w:t>laryngektomi</w:t>
+      <w:bookmarkStart w:id="12" w:name="_Toc140177060"/>
+      <w:r>
+        <w:t>Tal och kommunikation efter laryngektomi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6B8DC675" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="6B8DC675" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid en </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00140B64" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3903542B" w14:textId="77777777">
+        <w:t>Vid en laryngektomi avlägsnas struphuvudet vilket innebär att man inte kan bilda röst på samma sätt som tidigare då stämbanden inte finns kvar. Det finns olika sätt att bilda ny röst på och det vanligaste är tal med röstventil. Logopeden kopplas in för att hjälpa patienten att komma i gång med röst och kommunikation och röstrehabiliteringen leds av ansvarig logoped.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3903542B" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00140B64" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Första tiden efter operation kan patienten bara kommunicera via papper och penna, eller via digitala hjälpmedel i mobiltelefon/surfplatta eller dator.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="4FC0C21F" w14:textId="77777777">
+    <w:p w14:paraId="4FC0C21F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177061" w:id="13"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc140177061"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B6DB7A1" wp14:editId="2B2A75EE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4469130</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>58324</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1856105" cy="2286000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="17342" name="Picture 17342"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4524,75 +4143,63 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Röstventilstal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Trakeo-esofagealt</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> tal</w:t>
+        <w:t>Trakeo-esofagealt tal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="30E40A8F" w14:textId="77777777">
+    <w:p w14:paraId="30E40A8F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16FAE828" wp14:editId="32A8FEF4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4831619</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2524400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1466215" cy="596265"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="19" name="Bildobjekt 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4623,86 +4230,62 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Denna metod går ut på att man kirurgiskt skapar en kanal (kallas oftast för TE-fistel) mellan luftstrupen och matstrupen. En röstventil, </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="001B4DE3" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3775EDFC" w14:textId="77777777">
+        <w:t xml:space="preserve">Denna metod går ut på att man kirurgiskt skapar en kanal (kallas oftast för TE-fistel) mellan luftstrupen och matstrupen. En röstventil, ProVox, (gjord av silikon) sätts in i TE-fisteln. Röstventilen är en envägsventil där utandningsluften kan passera igenom in till matstrupen. För att tala andas man ut samtidigt som man stänger trakeostomat med ett finger, utandningsluften leds då genom röstventilen och in till matstrupen. När luften passerar genom matstrupen skapar den vibrationer i vävnaderna. Ljudet av denna vibration är det nya röstljudet. Röstventilen avger inget ljud i sig själv, utan fungerar bara som en kanal genom vilken utandningsluften kan nå matstrupen. Ventilen förblir stängd när man sväljer och förhindrar att mat och vätska kommer ner i lungorna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3775EDFC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="001B4DE3" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001B4DE3">
         <w:t xml:space="preserve">Röstventilen får inte börja användas förrän operatören givit klartecken till detta, ofta 10–14 dagar efter operationen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4237B4D0" w14:textId="77777777">
+    <w:p w14:paraId="4237B4D0" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1849A7DE" wp14:editId="5CB99F3A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4681855</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>146256</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1584325" cy="1081405"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="326" name="Picture 326"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -4718,76 +4301,60 @@
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1584325" cy="1081405"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>Röstventilstal behöver tränas upp och rehabiliteringen sker hos logoped.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6E20685A" w14:textId="77777777">
+    <w:p w14:paraId="6E20685A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="64"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Efter en tid blir det beläggningar i ventilen som gör att den inte sluter tätt vid sväljning. Ventilen behöver då bytas vilket görs i lokalbedövning på ÖNH-mottagningen. I väntan på detta har patienten en ”kork” (</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6C5027E6" w14:textId="77777777">
+        <w:t xml:space="preserve">Efter en tid blir det beläggningar i ventilen som gör att den inte sluter tätt vid sväljning. Ventilen behöver då bytas vilket görs i lokalbedövning på ÖNH-mottagningen. I väntan på detta har patienten en ”kork” (Provox Plug) att sätta i ventilen i samband med dryck.  Det kan även förekomma läckage vid sidan om ventilen. Patienten är då instruerad att undvika tunnflytande.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5027E6" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="581E5B05" wp14:editId="1F96BEB0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4657917</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>12154</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1553845" cy="628650"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="4" name="Bildobjekt 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -4830,290 +4397,232 @@
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>Ventilen undersöks i samband med tumörkontroll och byts ca 4–8 gånger per år.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B4DE3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="5A178F46" w14:textId="77777777">
+    <w:p w14:paraId="5A178F46" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177062" w:id="14"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc140177062"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Matstrupstal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="54E05FD9" w14:textId="77777777">
+    <w:p w14:paraId="54E05FD9" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="55"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Rösten skapas genom att luften i munhålan pressas ner i matstrupen för att sedan stötas upp igen. I stället för att prata på utandningsluften, som vid tal med röstventil, används små mängder luft från munnen för att tala och talet artikuleras som före </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="3EC9E57E" w14:textId="77777777">
+        <w:t>Rösten skapas genom att luften i munhålan pressas ner i matstrupen för att sedan stötas upp igen. I stället för att prata på utandningsluften, som vid tal med röstventil, används små mängder luft från munnen för att tala och talet artikuleras som före laryngektomin. Det ger upphov till ett ”rapliknande” tal. Matstrupstal tränas hos logoped.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC9E57E" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177063" w:id="15"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc140177063"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Röstgeneratortal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6275EE8F" w14:textId="77777777">
+    <w:p w14:paraId="6275EE8F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>En metod är att använda en elektrisk röstgenerator. Denna håller man på halsen eller kinden där den alstrar hörbara vibrationer som leds in till munhålan där tonen formas till tal.</w:t>
       </w:r>
       <w:r w:rsidRPr="00656A29">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>För en nyopererad patient som inte har fått börja sin röstventil kan detta vara en hjälp, och för de patienter där det inte varit möjligt att operera in en röstventil.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="614DD158" w14:textId="77777777">
+    <w:p w14:paraId="614DD158" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Rösten med röstgenerator är mer entonig än andra </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="0164FE4E" w14:textId="77777777">
+        <w:t>Rösten med röstgenerator är mer entonig än andra talsätt, och många använder röstgeneratorn som en reservlösning. Röstgenerator förskrivs av logoped och beställs redan i förväg så den finns på  plats när patienten skrivs ut från SU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0164FE4E" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177064" w:id="16"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc140177064"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Alternativ och kompletterande kommunikation (AKK)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1A7CA7F1" w14:textId="77777777">
+    <w:p w14:paraId="1A7CA7F1" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Alternativ och kompletterande kommunikation, AKK, är ett samlingsnamn för olika kommunikationssätt som vid behov kan användas som komplement till röst och tal. Det kan handla om lågteknologiska hjälpmedel som papper och penna eller </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3B438578" w14:textId="77777777">
+        <w:t xml:space="preserve">Alternativ och kompletterande kommunikation, AKK, är ett samlingsnamn för olika kommunikationssätt som vid behov kan användas som komplement till röst och tal. Det kan handla om lågteknologiska hjälpmedel som papper och penna eller bildstöd, men även mer högteknologiska hjälpmedel som applikationer eller datorer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B438578" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00994522" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2864256C" w14:textId="77777777">
+    <w:p w14:paraId="2864256C" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00994522" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="center" w:pos="2610"/>
           <w:tab w:val="center" w:pos="4111"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00994522">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tal med röstventil </w:t>
       </w:r>
       <w:r w:rsidRPr="00994522">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00994522">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Matstrupstal </w:t>
       </w:r>
       <w:r w:rsidRPr="00994522">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Röstgenerator </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="24FC73B5" w14:textId="77777777">
+    <w:p w14:paraId="24FC73B5" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="751E20AE" wp14:editId="1FD89CA3">
                 <wp:extent cx="5285105" cy="1651635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:docPr id="24" name="Group 19328"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5285105" cy="1651635"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5285105" cy="1651635"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="25" name="Picture 209"/>
@@ -5161,285 +4670,206 @@
                           <pic:cNvPr id="27" name="Picture 213"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="3700780" y="0"/>
                             <a:ext cx="1584325" cy="1584325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="6B9E02C4">
               <v:group id="Group 19328" style="width:416.15pt;height:130.05pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="52851,16516" o:spid="_x0000_s1026" w14:anchorId="3B4584A6" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCsxgdhegIAAC4JAAAOAAAAZHJzL2Uyb0RvYy54bWzkVtuO2jAQfa/U&#10;f7D8vuRCAyEC9oUurVS1qJcPMI5DrMYX2Yawf9+xEygLqFuhVtqqDwRPHI/PnDk5zvR+Lxq0Y8Zy&#10;JWc4GcQYMUlVyeVmhr99fbjLMbKOyJI0SrIZfmQW389fv5q2umCpqlVTMoMgibRFq2e4dk4XUWRp&#10;zQSxA6WZhMlKGUEchGYTlYa0kF00URrHo6hVptRGUWYt3F10k3ge8lcVo+5TVVnmUDPDgM2FqwnX&#10;tb9G8ykpNobomtMeBrkBhSBcwqbHVAviCNoafpFKcGqUVZUbUCUiVVWcslADVJPEZ9UsjdrqUMum&#10;aDf6SBNQe8bTzWnpx93S6C96ZYCJVm+AixD5WvaVEf4fUKJ9oOzxSBnbO0ThZpbmWRJnGFGYS0ZZ&#10;MhpmHam0BuYv1tH67TMro8PG0RM4mtMCfj0HMLrg4HmtwCq3NQz3ScRv5RDEfN/qO2iXJo6vecPd&#10;Y5AeNMaDkrsVpyvTBUDnyiBeznAKnEgiQPIw7XdFaTzxzPg1/jG/CMLIx09yrBuuH3jTeOr9uEcL&#10;oj1r+pWCO0EtFN0KJl33hhjWAHAlbc21xcgUTKwZIDTvy6RrlXWGOVr7DSvY+DO8NR4ZKY4TAeVP&#10;YB6zBc0cVIIqwPkOBACc/FovyTidXNPLseuk0Ma6JVMC+QHABDQhLdl9sD2uwyM9fR2UgBGQdRTD&#10;4N/RyuhCK0lojef5pWgl/ZtaSfI0z2Mw6EuHAcWMwekPDpNM8jw4zP+tmPGlYoYvzV0CoBMT+aPu&#10;MhzH8Ti/rpgsfzP0/hvOpD7oDO1wpB0M5HaPCacTHMrBJ/sPCH/qn8YwPv3Mmf8AAAD//wMAUEsD&#10;BAoAAAAAAAAAIQBkpGboHRsAAB0bAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/gABBKRklG&#10;AAEBAQBgAGAAAP/bAEMAAwICAwICAwMDAwQDAwQFCAUFBAQFCgcHBggMCgwMCwoLCw0OEhANDhEO&#10;CwsQFhARExQVFRUMDxcYFhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQNCw0UFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFP/AABEIAJ8ApgMBIgACEQEDEQH/xAAf&#10;AAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEF&#10;EiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJ&#10;SlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3&#10;uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEB&#10;AAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIy&#10;gQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNk&#10;ZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfI&#10;ycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/AP1Aooor4w7QrG8aTSW/&#10;g3XpYjtljsJ2RvQiNiDWzWX4osJNV8M6vZRf625s5oU/3mQgfzqo7q4EEMSwRJGg2oihVX0A6U+q&#10;2m30eqafa3sJzDcRLMh/2WAI/Q1Zr7Q7gooooAKKKKACiiigAooooAKKKKACiiigArJ14i3n0a9x&#10;k2uow4X183Nv+nnZ/CtasjxOM2FpkZ/4mNj/AOlcVZVVenJPsTLZnX0UUV8ccYUUUUAFVdU1K30b&#10;Tbm+unKW9vGZHKqWbAHQKOST0AHJOAKsswjUsxCqoySTgAV5tdavffELX4bbSbcSWdq4mge5Um2L&#10;DG26l2n5lGSYosguQH+VQsi9NCjKvPlW3UfqaOk3kXhfwxo1tqJ8i6+zxwpZxKZZC4QZjjRAWfaP&#10;QHgZPrWpbaX4j1hg3l2+gWh/5+ALi6Yd/lVgkZ7g7pOoyo6Vu+HvCVn4fZ7gF73U5l2zajdYaaQd&#10;duQAFQHkIoCg5OMkk7dfVmcq7ekdDlo/Az8CbxDq1wndW+zpnj1SFT78GiTwLLyIvEerQr2UC2fH&#10;4tCSfxNdTRSMfaT7nFXOi+JdPYvDJp+tQ5/1ZVrSZVHocursfQ+WPcVWsPEEF5eGymin07UlBZrG&#10;9TZLgYyy8lZFGR8yFlycZzXfVQ1rQ7HxBZ/Zr+3WeMHejZKvGw6OjDDIw7MpBHrTuaxryjvqYdFZ&#10;bre+FryOz1Sc3djM4jtNSYAMWPAimwAA5P3WAAbpgNgNqUzvjJSV0FFFFMsKKKKACiiigArI8RL5&#10;66XaLjzbjUbYoG6Hy5BO3/jkT/lWvWXGo1PxpZw4DR6XbtePnqssu6KIj1+QXIP1Fc+IlyUpPyIk&#10;7RZ1lFFFfInIFR3FxFZ28s88qQwRKXkkkYKqKBkkk9AB3qSsDx1Y3Oo+GbmK0tzeSLJDK1qpUGeN&#10;JkeSIbiFJdFZQGIU7sEgEmrilKSTdhnJ+Ib7UfHF1Z6dZqba3vCzWttcKcTxqBvublOD5K7lxFkG&#10;RmRXKhiB6Z4f0G18N6alla+Y67mkkmmbdJNIxyzu3difwHAAAAA43wnq8F944km08m6FzYrFeI0b&#10;I9n5TuyBwQCjMZmGxsN8uQMK1dxqWsWGjRLLqF7b2MTHaHuZVjBPoCxFfV06caUeWGxhVfvcq2Ll&#10;FZlr4m0e9j8y31axnjzjdFcowz9QapP8QPDgYrFrFreSr1hsX+0ydcfcj3N19q1MbM6CiuY/4WDp&#10;8uRbWeq3Tgfd/s6aH0wMyqi9/X64pv8AwnE3P/FNat/33af/AB+gr2c30Oporlv+E4m4/wCKa1b/&#10;AL7tP/j9PHxE0iJgt79s0w/xNeWcqRR/70wUxge+7FAOElujc1PTbXWdPuLG9hW4tZ0KSRtnkH3H&#10;IPuOR1FcRpLXWm3tzoeoytPdWgDw3TjBurc5CSHHG8YKvj+Jd2FDqK7uzvINQtY7m1njubeQbkmh&#10;cOjj1BHBFcz8QrNYdNi15FAudHLTs/c2xx9oT1I2DeF7vGnpQaUp8kvIWiiirPUCiiigAooooAhv&#10;byDTrOe7upVgtoI2lllkOFRFGSxPoADSeDdPnt9NmvryN4r7Upftc0MnWEFQsceOxVFQHHBbee9Z&#10;fl/8JZrv2JVJ0nTZVku5OizzjDJAPUL8rseBnYvOXA7OvCx9fmfso9NznqSvoFFFFeMYhXC/FXxJ&#10;daPF4d06wvW0261XVYklvQgYW9pArXV0zZ4UNFA8W49GmWu6rwb9oax/tzXjYyXE8dtJ4cutLkjh&#10;lMZ/4mN9ZWplDD5g6osoBUjHmHqSCNIK8tRM9i8F+MLfxh4d07WbOOa2jvbeK5+y3QCzwrIiyKsi&#10;AnY21lO08jNYGgxQXE2qazchJL6S9u4nupPvLFFPJGiAn7qqqDgYGct1Yk0Pgbp6r4Z1jWWit0ut&#10;c1zUL6R7eLYHjWdre1zzyVtbe2TP+xwAMAT6w93oq+ILGPStQu2uHkl09La1kkSbzI1JBkVSkeZm&#10;kHzlcDk8c16+Ak+eUL6F03FO7GeHnn1a6zqsNnPJNp1pfqq2u1ofOMv7osWO7aEXng8k4AIA19B0&#10;ufxlCL97uax0Nji1gtD5b3UY/wCWrSY3KjfwBCp24Ysd21c+88J67CuraXa2mf7SdVGrx3KosUZi&#10;SJnK/fEiKnyqoIJC5ZcsR6DNcWHh/Sw80tvp2n2sYXdI6xxRIBgDJwAAK9kznVfKknqZEPw/0ONN&#10;r2090MY/0y8muDj0zI7VJ/wgHhj/AKFvSP8AwBi/+JqCT4haRIwWwa41dm+42n27SxP7CbAi/NxU&#10;H/CZ6lccW3hyaE/9RC6ijH/kIy/y70jFRqSLp+H/AIYLBh4d0uNx92SOzjR1+jAZHQdKq3Xw9szG&#10;Tp9/qWlXA+5LFePMqj+75UpePHb7uQOhFMXxXrUXzT6HbPGOq2moF5PwDxIv5sKki+I2lRZGqJda&#10;Cw5LalFshUcYJnUtEM56b8+1A+WpDU4zN14MvtQv8Q2WoaeVutVhs1K2upWzA5nEZJ2yYR8c7t0W&#10;0syYY+syxJPE8cih43BVlYZBB4INee+JvDut61quvW8FkrRapHHax6lJMgigtfLwwKgl2dWedlG3&#10;adygsOcei0wqNSs+p574R3r4Y0yOVzJPDAsErsclpEGxj/30prXrI8KSC60OC7U5S9eW+XtxNI0o&#10;/R616Z6cdkFFFFMoKwtR1K41fUpdB0eVorwIDd36KrLYIwyOoIMrDlVIIA+ZhjAe34g1OXTbFRao&#10;suoXMi21pE4JVpWzgtjnaoBZschVY1s6DocHh/TUtIWaVsmSWeT780jHLyN7k5PHA6AAACvOxmJ9&#10;jHljuzKcraIm0nSrXQ9OgsbOPyraFcKpYsTzklmJJZiSSWJJJJJJJq3RRXze+rOYKKKKQBXgP7Re&#10;px6P4otLq5Vo7S28L6jq8l23EUK2OoaXcOHPuhZsf3Y3Pavfq4b4m+EbvxFceGr6yhF22n6hsvLF&#10;mRVu7G4je3uY2LDoqyLNgEEmBRnnB0g7SuxMrfBK6I8M6xpc3lrfaVr+p208cbbtqvdyTwMeBgvb&#10;zwSY7eZjJ6m3Dfa74jsX1Sy1p9OEw8zTreOKN4BGCTG8oK7n8wYLDcMBgF2sN56bw9ocHhvQ7DS7&#10;eSaaKzgjt1muX3yyBECBnb+JsKMseTXPeCRt8G6CAMD7Bb/+i1r1svSlKcjWEVLc3r7xZM3guw1e&#10;yt1F3qMdv9nhmJKo023BbHUIGLEAjIUgEEisW18NWsd4L+8aTVdT3bhe3p8x0OMfux92IY/hjCg9&#10;Tkkk8RpbXVzb6bLqOrTQeF2srLT5FjlVVsZI7eKeG8DEEKwmLRsCCpDJvG1CK9IXwv4gXhdd090/&#10;haTS3LEdskTgE+4AHsK9pGVNxp/ES0Vn6RfT3TX9vdLEbmxuTbSSW5JikIVW3LnkcOARztYMMnGT&#10;oVR3Jpq6CkZQykEZB4INLRQMy9BQ+D9cs7O1LLoeoMYFswP3dnMFZw0fHyI4UqVzjds2gbmzt/EC&#10;6aPw1NZwuUudSdbCIocOPM4d190j8yT/AIBWPdObjxJ4esIwGke4e6kGeVhijOX+nmPCv/bSrPiS&#10;U6h4ysbXdmLTbVrt4yP+WspMcTA+ypcA/wC+Kk4JwTqpImijSGNI40WONAFVFGAoHQAelOooqjvC&#10;iiigDN0+H+0/GUkrDdDpdsFTuvnzEls+jLGi4PpO3rXVVz3hCP8Aea5P3uNQZivptiij/wDaefxr&#10;oa+UxUnOtI5JO7YUUUVyEBRRRQAUUUUAFcP4PuY7TT4dClYRalpcS28tuxAdkT5EmA7o4XcCOOSp&#10;wysB3FUtU0PTtcjSPUtPtdQjQ5VbqFZQD6gMDXbhsR9Xbdrplxlysz4bSC2jaOGGOKNmZ2REABZi&#10;WYkDuSSSe5JrLj8HaJDCYYdMt7eAjBggTy4z65RcA/lVm68HzafmbQLxrRxz9hunaW0k/wBkA5aL&#10;jgeWQozko3So9J1xb+4msrmB9P1W3GZrOY5O3OA6MOHjPZh9CFYFR71HE06/w7m6lGRes7O30+1j&#10;trWCO2t4xtSGFAiKPQAcCpqKK6zQKKKoa/qEml6LfXcKCW4ihZoYj/y0kx8ifi2B+NAi14FtzqF/&#10;q+tvykkpsLX2ihYq5x2LTebnHVUj9KoaTIL7Udc1Hn/Sb+SNQ3VVhxBj6FonYf79dLEkHgjwcFLP&#10;PbaTY5ZyPnkWOPJJx/EdpP1Nc94dsZdL0HTrSdg9xDbxpK4/icKNzficn8alHHR96bkzQoooqjtC&#10;iiigCDwOANDl4/5f77/0qlrfrnvBrCOHVbQf8uuoSg/9tAs//tauhr5CvpVl6s43uFFFFYEhRRRQ&#10;AUUUUAFFFFABWV4g8O2/iG3jEjNbXcBL2t7DjzbaTGNyEgjpwVIIYZBBBxWrRVRk4u6GcboWrXrX&#10;Eul6zDHb6xbjcWhyIbuPgCaHJJC5IDISSjHBJBV32qi8YaDLrWks9iY49ZtN0+nzycKkwUgKxAzs&#10;b7rAc7WOMHBGN4H8WQ+N/C9lq8cD2cku+K5s5SC9rcRu0c8DkcFo5EdCRwSvHFfTYXEe3jrujohL&#10;m0ZvVmalD/aWsaFp20Okl4t1MO6xwDzVf6CVYF/4HWnXn8Pxa0PRfjw3hvWX/s4poqvZajMSLeSa&#10;SdRNbs2NquALRlBOWDvgfKTXaKtLlgz0j4hOP+ESu4GGY7uSCykH+xNMkT/+Ouar1z/jr4keHrrX&#10;tK8I2+ox3msXVxFdPbWpEnlRRS7t7kfdHmIq+uSAetdBQjLD/CwooopnWFFFFAFHw632XxRrlqOE&#10;mS3vsnqXYNEwHqAsEf8A317101cjeH7D4p0O/wAfJJ5unyEnCqsoV1Y+++FEH/XSuur5jHQ5azfc&#10;5Jq0gooorgICiiigAooooAKKKKACqGua9p3hvT2vtUvIbCzV0jM07bVDOwRRn3ZgPxq/WV4q8O2/&#10;i7w3qWjXTPHBewPCZIjh4yRgOp7MpwQfUCh3tobUfZupFVb8t1e29utjVry2xtx4P+MmtaYCy2Hi&#10;i1/tu2VnZgt1D5cF2qg8KGRrRwoxljM2CSxrsfB+tSXVmNK1O/sbrxNpsMKapFYuSqSMgIbB5UOP&#10;mAPr1OM1xf7Q2oS+F/D3h7xbaWk+oXuh67ZCOxtXVJLsXcgsDCCxC8/a1YBiBujUkjFdmDqclWL7&#10;6DqQlQqOMun4ruvJrVeR3tfJfxY8P33xA1AWmgaXN4j1fVPGT6kLVcNFFbabc6bazbnPyx4NrKU3&#10;8eYTnoa+o/DniCy8VaDp+sac7SWV9Cs8RdCjBWGcMp5Vh0KnkEEHpXlnwS+OngHwrY/8IVc6lJa+&#10;J38WaxaXGnfZ5JHhuLjVrl1llZQVjileaPY7EKTPEvDMFr6lmWIfuo8T+Cfwl8UfAjxt4c0nxVp+&#10;JrfTbyI6/J+8W7kbUrOUukoJAaWC0u7mZGJYFgSWwWP2hW/q+lwa1pV5p9yCbe6heCTacHa6lTg/&#10;QmuP8O3s9/otrLdbftqr5V0EGAJ0JSUD2Dqw/CkhYaWjRo0UUVR2hRRRQBneIdMfV9HubaF1iuSB&#10;JbysMiOZCHifH+y6qfwra0HVo9e0ez1CNGiFxGHaJvvRt/EjejKcqR2INVqzPDsn9i+Ir3S2OLW+&#10;3X9p6K+QJ4xxx8xWTnkmWTsteVmFLmgproY1Fpc6uiiivnjnCiiigAooooAKKK8W8SftFT3viq98&#10;N/Dfwx/wnuoacxi1LU21BbLSbCf/AJ4SXOyQvKOrJEjlBjdgkCqUW9iknJ2R7TXnXxE/aI+HPwpv&#10;JLLxN4rsrHUo4Dcvp8Ie5ukiH/LRoYlZ1X/aIA9+K8/uvCnxL+ICgeM/Ho0HTW/1mh+BImsg65+5&#10;JfyFrhv96H7OalYfDL9m/wALxpKdG8FaPeXHlGWciM3c5VmJkkbLSuVV2LOScAkmn7t7b+h2Rwk2&#10;rzdkYXxT+J0895aa7oGlWvh3xQUZNPW71eMavqiDBSJbC3juDLCxIJMxjMYO4+XyR87+Hf2wvH/x&#10;60jxRe6g2iaVoGmQ6XrNtpLaPNvkCaqDGVmaZSJD5cTGUBk+TCorZNet6x40u/HkMnhP4OeFrjSL&#10;LU42W48VQ6eLEeRnbI1jG6qZH5IFw4EKnlTKw8s+L6f+x/43+D9v4whn0fSbHwvqsljo1jLFqZLF&#10;J9WxEpRULFgssaEHAxghjgge5RoU6ajUnDl5trvV+dvydtbPscNbF+0/2ZVOf2fltfpzfjy30vey&#10;vr7nr3xS1/8AZ1vvFt1b6PN4g8It4hmto7KPINjcXNtFdpL5gBIjluJ5YzEELAgMm4t5bcr8U/hH&#10;YeKNJ8La54W8QL4s+MniC6XW7TV9Mnj+yXEYMbGVT8yw20CLEI3GSSsSv5zSMG9E1jWNW8U6T8Qb&#10;DRNLs/E1nq/iD7Pc6TNaNKZbS2ghhlZwx2PE81tcwnIwcFRk5rd+F/7PsPwEm1DxrY6vJfafq0MP&#10;2+xliGLO3LySmRZXzI/lvMSxcglN7PvkG4+nzXlynmUsUq1d4WSa5ba2017P+rXPdvhrrGpa98P/&#10;AA/f6zJaS6xPZRtfNYqyQ/aNuJAqt8y4cMCrcggg9KyI4v7K8Wa1p/3YrgpqUAAwoWQbZFHqfMjZ&#10;2/67D1pdEuv+EZ8UfZWbbpmtOWiUk4ivApZgPQSIpbsA0bHlpKvePoTZnS9bXgWMxhuDjP8Ao02F&#10;fvgBXEMhY9Fjb1qup3x/dVLMdRRRVHpBRRRQAVl+IdPnvrJJbJlTU7OQXNm8nC+YoI2scHCupZGI&#10;GdrtjnFalFJpSVmLcs6HrMHiDSbe/ttwjmBzG+N8bglXjYDoysGUjsVIq/XFrMfCniE3RJGj6pIq&#10;XA6i3uThEkHorjajdgwQ4+Z2rtK+TxFF0ZuPQ5JLldgooormJCvJvGn7U/w28A+Mj4T1PWrqfxH2&#10;0zS9Ku9QnZsA7VSCJySAVzjhSQCQSK3/AIu+NrzwnodlY6P5Y8Sa9df2ZpbTqTFFKY3keZ/VY445&#10;JNuRuKBR97Nch4B+FPhr4a/b5dE05ItR1J1l1HUpCXub2UDmSVzySSWYgYG53bGWJN+7FXkdVGg6&#10;2uyOa1Wbx78fGMWqx33wz+HzH5tJguAmuatH/duJomIs4m4zHExlYZBePlT6F4d8OaX4R0Oy0bRN&#10;Pt9K0qzjEVvZ2kYjiiUdlUcDufqSazfiJ4+0n4X+DdR8T648qaXYhPNMEZkfLyLGoC98s6j8a8nt&#10;fiH8QP2h/CqXHw6tl+HvhrUI3Efi7XRFd3pALITbWUUjKDuUjfNIuMcRtwQveqK+0T1IQp0fdjq/&#10;xO11D4oa3rXinWfDngHwbceL7/R2jg1DU57+Gx0uzuHXeIJJiWlaRUKMyxQybRImcE4rU8K/DC68&#10;C3WofEv4halF4q8Z2tpJHZw2EDR2OkwsBut7KJiWLyEKrTv878ABF+SqfwuvL/4IaZ4f8I33h/TB&#10;4fuLpLNNa0m8laeS8nZiZrmGZSxMsh+aUTSMWkywABYe8OiyLtZQy+jDIraEoU5K6vHr3a6+h5OL&#10;nXmpQvyvp5dvUwPBuh3WmactzqzxXOvXShry6SJUJ5JWPIAyqbio9hXnvx80rxX4t1TwjoXhV7W3&#10;8u6k1O+vbqT5LZUQxwsY9p8wiSUyquV3PbKCQNxHsVcb4dkOqXGpa245vZjHB6rbRErGPoT5knPI&#10;80g9K7sO5YrEurP18vJLsl0RyUKEacFSjsvv+b6t9WYM/g2z8E+D9Kh0aGQxaDbeRtZmkmntfl84&#10;E/eeQ7RKCTlpEXJ5NdHpPjLTBdXz3t7HBHFdR6XetqEkaLLIyr9nlT5tpWZWXaB13AdQa1a8p1Tw&#10;ba6k/wDYhnmgvtRtrjQLXy1TyreW2V7uwmzjdvjiYAHPUHPavelHmi7brVeq/wCAelThTlUUartF&#10;6N9l1fyWvyR2K6PI2m6n4ZkmMFxp7qLK5PzsseQ9rNg9ShULk/eaFj3rttHvbfxl4Vjku7ZDHeQt&#10;Bd2jHeqvyk0RPfDB1P0rjbbV5das/A3ieSL7LPrVitvdW4wSHaE3C5IPIQxzKP8ArqTW34JkFnr3&#10;iHTFJK7odSUdkEwdCoH+9bu595DSTUkpI4a9OUU4z+KLs/kUPDclxHYy2N5I017p0z2c0jnLSbf9&#10;XI3u8ZjkPpvrVqpeR/Y/HGpouFiurS3udv8AelBkjdv++EhH4Vbqjppy5ophRRRTNAooooAivLSH&#10;ULWa1uYkntpkaOWKRQyupGCpB6gg4ql4Z1KbS7xdA1CWSZwhawvJm3NcRL1Rm7yJkZzyy4bk79ul&#10;VDWtITWrEwmV7adGEtvdRY8yCVeVdc8ZB7HIIJUggkHlxFBV4cr36ESjzI6eisXwnrz67p8wuY1h&#10;1GzmNpeRR52CUKrZQ91ZWRx3AYA4YEAr5WUXFuL3Ryn/2VBLAwQKAAAAAAAAACEAJgDAaxoXAAAa&#10;FwAAFAAAAGRycy9tZWRpYS9pbWFnZTIuanBn/9j/4AAQSkZJRgABAQEAYABgAAD/2wBDAAMCAgMC&#10;AgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIU&#10;FRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBT/wAARCAChAJ8DASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAEC&#10;AwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0Kx&#10;wRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1&#10;dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ&#10;2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QA&#10;tREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYk&#10;NOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaH&#10;iImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq&#10;8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9QKKKK+MO0KKKKAOR8MnNjd/9hG+/9Kpa1qytHUw6p4gt&#10;wMQw6gTGM/34YpW/N5HP41dv9QtdLtXub25hs7ZPvTXEgRF+pJwK+wovmpxfkjsjsixRWXD4giuj&#10;i1stSuv7rR6fMEYequyhCPcHntUkmrSW67ptK1SNP7y2by/ogY/pWouePc0KKyY/FWltcx20t19i&#10;upG2R218jW0sh/2UkCs34CtamUmnsFFFFAwooooAKKKKACiiigAooooA2KKKK+JOEKzPEOvQ+HdN&#10;NzLHJcSswigtYRmS4lb7saj1PcnAUAsxCqSJNZ1q00Gz+0Xb4DMI4o1GZJpDnCIv8THB49iegNcV&#10;o+g3nxG1xtT1IiHS7cyW+yM/e5AeGJx/DkYkkHLEbFIVTu7cNh3XlrsDaSux3huPVdUS4i0swXF3&#10;PcPJqWtyqTapNwrRxKMGYoFWIYIAEfzNvUqe00fwNpul3a303m6pqinIvr9hJInGP3YwFiBHBEar&#10;nqcnmt23t4rO3iggiSCCJQkcUahVRQMBQBwAB2qSvpUklZHPOpKWnQKKKKZkQ3dpBf20tvcwx3Fv&#10;KpWSKZAyOD1BB4IrlbzwCbFvP8O3jaWw/wCYfLmSyfpwE6xcZA8sgAnJV+ldhRQVGTjqjgtO1hp7&#10;yTT762bTtWhXfJaO24MvA8yJ8ASJkj5hgjIDBTxWlWn4n8M23ijT1gmeS2uIXEtteW52y20o6Oh/&#10;MFTlWBKsCCRXM6TqM8011p+oRpBq1kQJ4487HVs7JkzzscKcdcFWXJKk1R6NKrz6Pc06KKKZ0BRR&#10;RQAUUUUAFVdU1S00Wxlvb64S1tY8b5pDhVyQBn8SB+NWq5/X9Mt/FuqWfh66iFxYFGvL+M/daNfl&#10;jRscgtIQ49fIas6k1Tg5voTJ2VzuKRmCKWY4UDJNLRXxpxnl3kzeIJNI1G+u5ILjxBOtvE+/H9nW&#10;rRPJ5UWPuyOqBGkzku4wSERR69Z2cGn2kNrawpb20KLHFDGoVUUDAUAdABXnGn+HdP1HUb7RbHW1&#10;k0rTLqEXel+SHe1cKk6QLJn5UKtG2whiFfClQVC9Prvi24s9XXSdLsVvbwQLczSzzeVDBGzMqZID&#10;MzMUfCgYwjZZcru+qoVKc4pU+nQzqJyaUTpqK4QeMtWtdQWxeXQ76/dd4tPtD2soXHXH7wsBg84G&#10;fbHMer+LtcsYkmmn0rSxI3lx26281/LK+M4Ta0bM2ATtVCeD6V1Eexn2O/orzZZ/Fl03mRt4i8tj&#10;kNFDp0KY56JL+8Hb73NP/sHX7lQ00GpyNj5fM1poSPqISBn16+1AuTu0ejUV5x/wiXiFeWhZlHUR&#10;+KL4t+AKAfmRUUv/AAk+nKGRPEsEEfL7WsbtOBycMWmccdF+Y54GaQezXSSPTK5Xx3pcv2eDXLKN&#10;pL/TAzNDHybi3OPNixg5bADqBjLooyAzViaT8Sri1szdat9nvtMjYrcajp8MkL2hHUT2zlnQLxuO&#10;4kZyUVQSPQ1ZZFDKQysMhgcgigVpU2mcnbzx3UEc0MiywyKHSRDlWUjIIPcEU+srQIRp/wDaOlL9&#10;zTbx7ePH3VjYLLEg9ljlRP8AgNatWerF8yTCiiigoKKKKAK+o6hb6TYXF7dSeVbQIZJHwThQMngc&#10;k+w60eDtLubWzn1DUE8vUtRfzpYzjMCYxHDnJ+4vXBwXZyPvVl6XF/wmmpR3rKG8P2Moe2JwRfTq&#10;ciUf9M4z90n7zjcMBEZ+0rwMdiOZ+yjstzmqSvogoJxyeBRVHXATouoBTtb7PJg4zj5TXkmR86/D&#10;T4lXh1DR9TsXbU7bX0g1mS3jKxC8k1i9JtGL4ORa2Fs7EDkqF9q9wkQw+NNR/hSaxtnUf3mV5gx/&#10;Ix/pXg3wyggvvFngN5YQTBe2M1skh3GIf8IyyqVz6ebOuf8Aaf3r3bxZNY/2paYvL6HVreF2WPT7&#10;cTnyXIz5ilSApaMY5ViUOMgMK9TDaYiNghKzuYunqNQ1qNYVyseo3Op3E3fcsZso0x6ELLz/ANMf&#10;9rNdJ4J01NT1K+8RXCB5fMksbHcOYIUfbIR6GSRGJI6qsWfu0mh+EPDuvaDp88Et7dqgnUXguJrW&#10;4ZnlZphJ5ZQg+ZuyhACkEALjFPbxVFYqNJ8MaVHdx2OLYyGT7PZwbPlMYYKxZl6YRSAQVZlIxXvm&#10;bk5rkijsqK4dpPEN5/x8a3HaDOR/ZtkqH6EymXP4AfhUbaZd3AAvNc1S7HtOtv8A+iFSiwLDzO8o&#10;rz9fDkCgAX2scDHOsXZ/9q0f8I1aLjypr+2I/wCfbUJ4gfTIVwD+OaLFfV5dy54st7eDxXok9soT&#10;UbhZkuNpx5tqiZyw/iKytCFJ5XzHxwzZufDVRD4RggQ/uba5u7aFeMJFHcypGg9lRVUewFc+tmL7&#10;XbDTfEU1xfxSrJHp2pQ3ElrOHKh3gl8koGyse5WAAIQgjIBf0CwsbbS7G3s7OCO1tLeNYoYIVCpG&#10;ijCqoHAAAAxQZTvGKg9zkboCHxrq8SY2yW1rctj++xlQ5/4DEn+cVbrM0u5Op6lreo4IimvWhg3D&#10;B8uECI/UGRJGB7qwrTpnoU9IIKKKKZqFYpik8WancaehePR7UhLyZTtNxIRnyFPXaAQXYf3goOd+&#10;2z4h1CbTNJlltkWS8dlgtkcEqZpGCR7sfw7mGT2GTW1oejw6BpNtYQFnSFcGR/vyMSS7se7MxLE9&#10;ySa83G13Sjyx3ZjUlbRF2KJII0jjRY40AVUUYCgdAB2FOoor5s5wprosiMjqHRhgqwyCPSnUUAfK&#10;Xwp8E6jJN8O7WKT7beeHrPT2hvbwyBftumfaNH1VZZFB/eNb3R2K3DOrHgAsPoHTV3eIPEznlvts&#10;aBu4UWsBC/TLMcerH1Na2heGbLw7c6xNZeav9qXhv5o3kLIspjRGKA/dDeWGIHBZmbqxrJ03K+IP&#10;EyN8rG9jkUEYJQ2sKhvplWGfVT6V6+BlzVm/L/I0p6Mzf+Ewt9Ds59Bjme21nWbm/j02QIREkyhc&#10;F3xhMySxgZ6s4HJNSaZ4o8PadYwWQu7bRzbRrF/Z97IsE1uFGArIxyMAdehHIJBBqOXwi9/caol5&#10;Kn2WU77KWEYnt3Zkdm+YFdyyRRspx/CMjjJ3Y9c8RwxrDPZaVqu0g/aPPktckYI/d+XJyCOu78BX&#10;uhyzptySvcWx1C11O3E9ncw3cJJAkgkDrkdRkVYrLtLO6uNeu9YvLaysp7iFIDDZkuWCFiGkkKrv&#10;PzHA2jbk8nPGpTOiLbV2goooplGV4i+W2sGztI1Oxw31uogfzBI/Guq8WatJofh2+vIFV7tY9lsj&#10;/dedyEiU+xdlH41zGpJ/aGsaJpi5Jmu1upNvVI4CJd308xYUP/XSr/jaUXmraDpfVWlk1CVSPlZI&#10;QAoPuJZYnH/XM1Jw1lzVFEraPpcWiaRZadAWaG0gSBGc5YqqhQSe54q5RRVHaFFFFAzLuIxeeLtD&#10;tm3BIEuL8EdCyKsQU+2Lhj9VFdZXM6bibxlPxk22npye3myN0+vk8/QV01fM46V67XY5Z/EFFFFe&#10;eZhRRRQAVgeIdCuprpdU0pok1SOPymjnJWK6jBJEbsASpBLFWAO3c3BBIrforSE5U5KUdx7HGL4u&#10;sreRYdUWTQrknaI9SAjVjxwkmTHIeRwjE+uK261pI0mjaORVdGBVlYZBB6giuQuvDt54V/f6DGbr&#10;TFGH0XcB5YHe2Y8Lxx5THZwNpjwd3t0cepPlqKxtGp3Nmiqelataa3ZrdWUwmhLMh4IZGUlWRlPK&#10;spBBUgEEEEZq5XrG4UUVU1fUotG0q8v5gzRWsLzMqDLEKCcAdzxTES+DYV1LXtX1YjcluRptsxAI&#10;wuGmZT7uQjD1txVd5Pt3jLW7ntarBp6g88qhmZh9fPVT/wBc66LwnpEmheG9Psrhlku44g1zInSS&#10;dvmlf/gTlm/GuT8JyC60OK+BJGoSSX67uoWaRpVU/RXVfwqThpe/UcjYoooqjvCiiigClo+Y/GWp&#10;bhxNYW2z/gEk+7/0Na6WuVU+T420tz8qSWV1Dn+8++FlH/fKyH8D611VfMY5Wrv5HJP4mFFFFcBA&#10;UUUUAFFFFABRRRQBzWveHZobyXWtHU/2lsAntN+2O9VRwDnhZAOFf6BsqBhdJ1WDWtPivLfeI3yC&#10;kilXjYEhkZTyrKwIIPQgiukrkryEaJ4uDKNtprKktxwLqNR+rxD2A8j1Y17GBxD5vZS26G1OWtjV&#10;rM1aM3+oaLpuCVub5HkK9VSEGYkj+6WjRD/10rTrH/tzTdE8WPf6tfQaba2drb2aTXDhFeW9ulij&#10;TJ6EyQxovqZAK90qrLlg2dV40vZdN8H65dW7bLiGxmeJh13hDtx75xWRaWsdjaw20KhIYUWNFHQK&#10;BgD8hSeNte0+702bTIL6Ca88yyeW3jkBcQyXSJuIHQN8wzU1CMcMtGwooopnYFFFFAGR4hb7LJpF&#10;/jIs9QiYjttkzAxPoFExbP8As119c5rGmxa1pN7p85YQ3ULwOVOCFZSpI9+aveFtWk1rw/ZXc4Rb&#10;pk8u5SM5VJ0JSVR9HVh+FeFmMNYz+Rz1Frc1aKKK8YxCiiigAooooAKKKKACud8exiPw69/919Ml&#10;S/391SM5lx7mLzF/4FW3qF7Hptjc3c27ybeNpX2KWbaoJOAOScDoKztK1bSvHnheK9sZ1vtI1K3O&#10;2RejowIIIPQ9QQeQQQauEuSafY1VOfJ7RL3U7X6X7BXBePrV9S8D+NI49Nn1a7m1HT7CK0tYfMdh&#10;vtmQkHgKryuxYkKoUk4wTXU+FrqW+8MaRcztunms4ZJGznLFASfzNSW98fD/AIqguZG/4l+qCOyl&#10;POIpwT5LegD7jGT1LeUB3r7LoOsnKGh87/svfCPxf8MfDHiXRfEugTx6/H4f0u5gvldbhLiSC5vZ&#10;kslmGWfyS8SAvyQ+fm5J+krO8h1CzguraRZreeNZY5F6MrDII9iDXY15/ptsdD1jVNFORDE/2u09&#10;PIlLHb6fJIJFCjogj9aSMMPLVxNWiiiqO8KKKKACszw/KdJ8UahprDFvfr/aFtz0cbUnQDoBnyn9&#10;SZJD2rTrH8T2NzcWcN3p6h9T0+YXdqhbaJGAIaMnoA6M6ZOcb92MgVzYil7am49SJLmR2FFVdL1K&#10;31nTba+tJPNtriNZY3xjKkZHHY+x6Var5M5AooopAFFFFABRRRQBn6x4g0vw7b+fqupWmmw/89Lu&#10;dYl/NiK5Hw7pvhptTl8T+F9YFvBf+b51rbTj7BdzAkGUxkYV9wOXTaW/i3cV2c2j2FxfLey2VvJe&#10;KnlrcPEpkC5J2hsZAyTx71n+LbmTTfD8ptCsE000NukgjDeW00yxl9pGCRvLcjBI5rrjHDyjGNm5&#10;X3ukvus/vv8AIinVxdOclCaUGrWs3f11t8raOzTPOJfGVv4L1qx8MzeINNtT86Qw3Fo7mNAMohkW&#10;QcfwKdmcAffIJPYQyR+K9Jv7C/tntZlLWt3bhyGifAIZHwDgqyOrYBAZSQrAgcnrfgu0XxFYahrs&#10;n25YXiisdSkIiNu5kJ8uVUAXDs20OAAcqpA4Yv1rxxo/h3WtE1SGa4ng1My6bJF9mkMsYgy5SU4w&#10;skRZ8IcM6u+NxRQfplGdNcz1jtft2v69DPByxdTEVKNe13dxST+FL3n8t32Wp6f4L1ybWNJeK9ZT&#10;qljIbW82rtDSAAhwOwdGRwBnG/HUGqPjy3Fm2ma4o5spfs85xk/Z5iqt7AK4ick9FRvWspr5NF1y&#10;x16GTzNPu1SzvWjYFDGzZhmz6I7EEjA2ysx+6K7nUtPg1bTrqxuoxLa3UTQyxnoyMCrD8QTVjlH2&#10;U9DnaKzPDdxcT6PEl4/mX1sz2tzJjG+WJjGzgdgxUsPZhWnVHpp3VwooooGFFFFAGTo8x8O+IX09&#10;gRp2qO89s3G2K4OWli9g/wA0g/2hLkjKiuurm9X0uLWdPltJWaMPgrLGQHidSGR1PZlYBgfUCp/C&#10;uvS6lHPZX22PWLHalyiqVVwc7JkB/gcAkcnBDLklTXz+Ow/LL2sdnuc042dzdoooryTIKKKKACii&#10;igArnfGziSz02z/5aXWo24T/ALZv55/8dhb/ADxXRVyV5MNa8YDad1po0bI3cG6kVTx6FIj16EXB&#10;HY114WDnWiu2pUVdmhdWsN9azW1zElxbzI0ckUihldSMFSD1BBxivK9X8OWdrJqWl6pNdFLtrWB7&#10;43DboY922zvhx81xDMsUbyMxO1Y3Y/NivWa5nxzo9tqVraNco7wPKLC4WNirPBcMsTKWByFVmilJ&#10;/wCmIr7GjKMZctT4ZaS9Ov8AmvMnF06jgqtB2q03zQfaS2/yfkzF8IXlvdWsuk3LRX9rPLNpeowi&#10;B0gg1FE3XEMayKCYZVLSJxtADAHDIo9H8B6hPcaTLYXcjTXmlzGzkmckmVQqtG5J6sY3Qsem/eB0&#10;rySK8SCS81Se4srKbWNGt9Y/s0TATG/09sXBTJ3MGjWOMk8gJz3r07w6Tb+NNQVjhbuwhZF94pJA&#10;59ziaMfgPauXllBypz3i2n8jfFOnVhGvR+GajJeklqtltK626EFxb/2f411aNcCK+hhvQO5lAMUn&#10;4BY4PxJq7Ufigf8AFZaIecfYL36f6y1qSrQUXeCCiiimbhRWXqXifStJufs1xexi8K71s48yXDL6&#10;rEuXI+gquviS4ucG00LUp4mOFmlWOBfqVkdZAP8AgH50CNysjXtGuL5oLvTbxdN1e33LDdNF5q7G&#10;xvR0yNynAOMj5lU9sUz7Z4hbkaVpoXtu1KTP44gP86T7d4gjk/eaRYtH/wBMNRZn79mhUY6d+9TK&#10;KkrPYTs9zs6KKK+LOMKKKKACiiigArh/BP8AyDdQ/wCwvqX/AKWTUUV6+XfHL0NafxHQVl+Jv+QL&#10;P/vR/wDoa0UV75vLZnneo/8AHnoH/YH8Q/8AoRr07Sf+R00z/sGXX/oy2ooqq3+81/8AEzkp/wDI&#10;twv/AF7X/pUix4n/AORu0b/rxvP/AEZbU6iioRrQ+AKZN/qn/wB00UUzoPNvgB/yJM3/AF+S/wA6&#10;9MoooJjsFFFFBR//2VBLAwQKAAAAAAAAACEAanSqwMQZAADEGQAAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTMuanBn/9j/4AAQSkZJRgABAQEAYABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYI&#10;DAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsN&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCACm&#10;AKYDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIE&#10;AwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJico&#10;KSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZ&#10;mqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6&#10;/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAEC&#10;AxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNE&#10;RUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmq&#10;srO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEA&#10;PwD9QKKKK+MO0KjuJ1tbeWZ+EjUu2PQDJqSquqwvcaXeRRjdI8Lqq+pKkCmBzfhG3ktfCujRTf65&#10;LOESH1bYNx/PNa1UPD8yXOg6bNG26OS2jdWxjIKgg1fr7Q7QooopjCiiigAooooAKKKKACiiigAo&#10;oooAKxfGDfZ/D9xe52/2eyX+R1IhcSMo/wB5VK/8CNbVV9Ssk1LT7q0kx5dxE0TZGeGBB4/GpkuZ&#10;NMT1R0FFZvhm+fVPDek3kn+suLSKZsnPLICefxor4zbQ4jSooopAFFFcf468WR2McmlW16tpdyIr&#10;XNyvL2cLttDADkyyEFIlwSWyQG2lTpThKpJRjuMb4NUQ+GrK3TmK1DWsbjpJHExjRx7Mqhvxqxee&#10;IrK1vDZq0l3fgAmzs4mnlUHoWVAdgP8AebA96j0Pwle6tY20MqSeG9AgRYrbTbVvLuZIlXaodx/q&#10;VxjCId4AXLryg7bS9JstFs1tbC0hs7dSWEcKBRknJJx1JPJPU19etFYcq6jpHU5KOTWrjhfDt1Ae&#10;5urm3UfhskeiR9bt87vDtzcen2W5gb897p/Wu4op3MfrEzzy48U2emnbqqXGikcM+oQmKEH087mI&#10;k+gc5rXVgygg5B5BFdWeeDyK5O+8Aw25M/h+YaJcZLG3RN1nKeeGhyAuSc7oyrE4JLDglzWOI/mQ&#10;6is3T9Yaa8fTr+D+z9XjUu9oz7g6AgeZE2BvjyR82ARkBgp4rSqjsTTV0FFFFAwooooAKKKKACqu&#10;rX6aVpd5eyECO2heZiemFUk/yq1WN4tH2jRzp45bUpY7HaDhtkjBZCvusfmN/wABqZS5U2xPRHQe&#10;HbBtK8P6XZP9+2tYoTn1VAP6UVo0V8ZvqcQUUVj+LdTuNJ0Gee0ZEuneO3ikkXckbySLGrsMjIUu&#10;GIyMgYyKcYuTUV1GZ3jDxqmgrJaWm2TUPL8ySR1LRWiE4DyAckk8JGvzSNwMDcyxfD/wBJZXB13W&#10;TLLqUzGaG2uCC1uzKAZJcfK9wy4UsPljUCOPCgl6uhaDY2vizT7G5ZzDFGby3aYgm/vOQ8krYG6R&#10;ECsB0+YsB+6G30uvp8Ph40F5mVVuL5QooorqOYKKKKACiiigDF8UeFrbxRaRLI7W17bP51pexf6y&#10;3kxjI9QRwynhgSDXO6NqU14s9tewi11SzfyrqFcld2Mh0PdGGGU+hwcMGA7yuO8eWX9myW/iWHCf&#10;Yl8rUBj/AFloTkseesRPmAnOF80AZfNM6KNTldnsTUUUVR6YUUUUAFFFFABWVZx/214yBxutdGj3&#10;FuCpupVwAO4ZIi2R3FwvpUmu6uNHsRIsRubqV1gtrZThp5m+6g9B3J6KoZjwDWr4a0T+wNJjtml+&#10;0XLM01zcHP72ZyWdsEnAyThc/KoVRwBXmY6tyU+Rbv8AIxqS0salFFFfOHOFRXdrBf2s1tcwpcW8&#10;yGOSKRQyupGCCD1BFS0UwMTQ/B9no+ow3LXd9eLbBhaQ3k3mpbbgQxUkb2JBI3OzEAkDAJzVbxBr&#10;GvXV2bK4h0vTYp5bZG8nzbiRo3aN3yTsQblbAKtkAEkZ2jpa4rT5W0vT9cjypns7y7lbdnHzu06/&#10;+OypXu4GvOo3CbvYqMIyleQ7SfFeq6lNJBp+t21yI40k332kyAyIxYLIjh41dTtPzICD2OCKhn1H&#10;WLvUpLG21fVtUvIwpuLbT4raGGDPK75GTKZ4O0OXwc4IrP0u8XQ9M1K/lUyppVjbadBbr991igVg&#10;MdpHklKgDqBHxXofhLQP+Eb0K3tJHE942Zbu4Gf307cyPz2LE4HZQAOABXrGcnGMU+XVnHr4L1+T&#10;mSEEH+GTxPfOp/3lKYPQcdOtPb4ZzTZ8yz0F5G6zXFo1ww/76IJ+mRXo1FBj7SXQ84Pwtlt/njtv&#10;Dtw45VU0trVgeoIkDuR9QOOvbFQTeHfEWk7riO1vECj5RpOuS3Dpz1EFwqxEAfU+gNejXOoWtmQL&#10;i5hgJ5AkcLn86db3kF4peCaOdQcFo3DDP4UB7SXU4HRPiBdWi2z6jINS0mWUW51FIDBPaSE4C3UJ&#10;xj5sBmAXaWG5FUFh6DNDHcQyRSoskUilXRhkMCMEEeled+LF09PEHiR71FTTTpUK3pxxKSZgQR/e&#10;CbR6kMo/hFdx4f8Atg0HTRqGft/2aP7Rnr5mwbv1zQOpFWUl1OM8K+ZHocNtK7SyWby2LSuSWk8m&#10;Rot5z3bZu/Gtes/TRtv9bUACMahJsx7hS3Hb5i316960KZ6UHeKYUUUUywqG8vINPtZbm5lSC3iU&#10;u8khwqqOpJqasTQ7H/hML2HWrlt2j28m/TLdW+ScjI+1PjhhnmNeQABJyxXy+etWjRhzSIlLlRZ8&#10;M6bPql4uv6lDJBIUK2FlKCrW0TdXdT0lfjOfujC8Hfu6qiivlqlSVWTnI5W76hRRRWQgooooAK86&#10;1q90jUE1LVpdG1CfRvmW8mgvWjF0iDa8gg3ANGFXG7IZ1TgMpXPe6hcNa2FzOgBeOJnAbpkAmuRs&#10;bVbHwLb2yElIdNWNS3XAiwP5V7GXRvKUi4x5jqfEVr4c0kP4k1TT7Jp7UKy3rWiy3AbO1FjIUuWJ&#10;YKqrySwAGTWLJq3iLXVDiRfDdq3KxRok93jtudt0aH1UK/Th65648XXGuatH4etdImku9E+z3kSv&#10;IijUoxbp5wjyQA0X2qFvmIDNgZHJG1/wkkG0lrDWFI4K/wBj3ZI/KPn8K9xGVGMHrMc3h9ZsNcan&#10;q88veQanPDu99sbqo/BQKjfwboU2TNpFncuRgvcwrK5HoWYEmtCxv7fUrZZ7aVZoiSu5ezAkMpHY&#10;gggg8ggg1Ypnaox6IzbbwzpFnuFvpVjAG+95dui5+uBTLrwro95IJX063S4UYS5hTypo/dJFwyn3&#10;Ug1q0UyrIzfDtjZ3HiZ7bWLC01LVLeJbiw1a5to2uHhViNhfGd0TMPmGOJV6tuJ7a+voNNsri8up&#10;VgtreNpZZX6IiglmPsADXI24A8Z6Oy/637PcqfXyz5ZP4bhH+OKt/ESbztHttJwT/a1yto/GVMWG&#10;kmVvZo43TPq4qTzakP3nKjJ8MRzLosU1zG0NzdvJeSwt1ieV2kMfvt37f+A1q0UVR6SVlYKKKKBm&#10;L4oD30Npo8TyRyapN9meSI4aOHaXlYEHKnYrKGHRnSuwiiSCJI40WONAFVFGAoHAAHYVzOmqLrxx&#10;OzcNY6coT38+Vt2fp9mX8zXUV85j6jlV5exy1HdhRRRXmGYUUUUAFFFFACMoZSCMg8EGuJ8HhLzw&#10;VplvLyyWi2lwmeUkQeXKhwequrKeeoNdvXM6r4cvbXUJNR0OSFJZjuurG5JWG4bAG8MATG+APmww&#10;IGCucMPRwVeNGTU9maQlyvUpWfhtrfS7SBtQm+32rmSPUoESOXeQV3FcFCdp2kFSp9BxjQ+2eJ41&#10;2Jqumuo4Dzaa7OfclZ1BP0UVQ/4SiG1lji1S0u9FlchVN5H+5JJwo85C0YJPRSwY5HFbVfRRlGSv&#10;F3NeSEuhS0vTTpsc++5lvLi4maeaeYKGdm9lAAAACgAdAM5OSbtRG8gW6FsZoxcshkEO8byoOC2O&#10;uMnrUtWaLTRBRRUV5dw2FpNc3Egit4UaSSRuiqBkk/QCgZF4bX+0vGl7crzFpdr9j3qQcyzFJZEP&#10;oVRIG/7a0avJ/aHjg4P7rTbLywQeDJMwZgfdVijI9pTWr4F02bT/AA3bPdxNDf3ha8uo3OWSSQ7j&#10;GT32AhB7IK5/w/J9uXUNSPJ1C9lnDD7rxqfKhYexijjP41JwU/3lVyNWiiiqO8KKKKAKmgLv8Sa1&#10;MeoitoAPZfMfP5yH8q6Oud8Ptt8Ra3EeHKW8o/3SHUH80b8q6KvlMX/Hkckt2FFFFchAUUUUAFFF&#10;FABRRRQAyeCO6hkhmjWaGRSjxyKGVlIwQQeoIrj7rRrzwcvm6VFNqOig/vNNB3zWq/3oM/eQf88j&#10;yB9zosbdnXnXx0+PXhH9nnwTP4l8W6hHbQ52WtmrqLi8kyAI4lYjJ5GT0A5NdFCpUpzXsxqXLqcJ&#10;8b77SdUXwpd+Xoeoi4eQWLXV1Jp18ZTsA+w34IWGbBYCJtpkJxuUK2U+Hfxgls76HR/EN5PeWUl0&#10;um2+r6hALe8tr0gbbLUYlAWOZwVMcqDy5sjbgtH5nxRpv/BUbTtc+PN/pHivwPZ6N8MdaC2V7a3T&#10;/aWYscfaZgf3ZBBAYKuCB8xbhl+mviB4UtPCd/BcWgbXfDF7pck9qvmGU3umpiS505mGWlKRO1za&#10;MMujRSIGCnn6uLcoptWZrGfN7yPqasnxBF/aLabpGMjUrtIZB2MKgyyq3syRsn1cVzHwg8QXl/o1&#10;7ouqXbahqehTLanUGxm/tmRZLa64ABLxMoYgY8xJAOBXa6DD9u8bXMxzs0+xWJCOjPO5Lg+6rBH+&#10;EhqiqkrQbN7xVqkui+GdWv4ArXFtayyxK3RnCkqv4nA/Guf0rT49I0uzsYSTDawpAm7rtVQoz+Aq&#10;98Qv3mh29sMb7i/tFAboQs6SOP8AviN//wBWajoRjhlo2FFFFM7AooooAztMxa+OLndy19p0ezpx&#10;5Er7vf8A5eV/KuprkdUb7Drmhah91VuGs5pD2jmXAH4zLAK66vmsdHlrN9zln8QUUUV5xmFFFFAB&#10;RRRQAUUV8+ftPftaaX8EID4f0OKPX/iFeRZtdMBJitAw+We5I6KOoQEM/H3Qdw0hCVSXLFXYXsdL&#10;+0R+0r4d/Z80GN7xTq/iW9U/2ZoFu4E1yc43scHy4gerkdiAGPFfmj8UPF1/8QNevPEHxIurfxB4&#10;m1K2ZbfSH4tbS36bEjz8kQ3D/aYkkkklq9W+G3wn8Q/Evxdc+KPFV5PrniLUZPMub245+iqBwiKO&#10;AqgAAAAAV6NqXwf+Hv7OPjDUPHGoTXPiDxbqEsb2ekS4kSGfYsaBUUZc5AKIc4ZieTt2/SYfDRw6&#10;u9ZHNKXMfnJ8YP2b/FXw70nw1/wlWnPpMWuwNLotxOdzoQf+PecDJRmXDoG52nHzMpB/VX9krwD4&#10;nuP2f/hpo/xBeJfEmhLba7p82POZLWVZo0jZmP8ArDA8qPg/KJQPauq+EPwF1bxH4jt/iH8Uk+0a&#10;4knn6VoEjB4tObPyzS4JDzY+6PupnPLYKezeKI/s3iDw/fAnLvNYOP4drx+buPuGgVRn++fWsvrk&#10;ZVlTjt3N6MXF3Z5z4D+F998PPFOgPaJDPp0egPod5cR4VxFbThtNU5OW2RTXKng8tngV6t8P08yx&#10;1W+PBvNSnJUdvKItx+YgB/H8KbVn4f7f+EVtiM7mlnMmc58wzOXz77t1eizTEaRSRB44/wCPrw3/&#10;ANhJv/SW4ptP+Ia+RocWqBd39lXC3rcZxEAUmbHfETyHA5OKZnPI5FNDw791oKKKKZ1hRRRQBneI&#10;tNl1jQ7y0gkWC6eMm3mYZEUy/NHJ/wABcK34Vt6Hqya5o1lqEaGJbmFZTEx+aMkco3upyD7g1VrN&#10;8LSDSdc1PRmOIpmbUrMHgbXb9+o9Ssp3k/8ATdR2rycwp80FNdDGoup1VFFFfPnOFFFFABRRRQB5&#10;T+1F4y8c/D/4H+Jte+Hejx614ns4RJFC6+Y0UQP72VIv+WrquSEyMn1xtP5Pfsn+PLT4qfEmfQ/G&#10;eprH4z1S4a6ttcuSD9vkJzkknljzleMjI6g4/bevzV/bW/4Jq6x4r8fWni/4OWcNvLql35l9pkc6&#10;2o0+6OW+2QuSNqMw+dF5DYZR2Hq4GvCm3GWl+plUi3se7ax8T7D4U6bD4a0XTm1D4gTuLRNNtF8x&#10;jKRw0ePvKRlg3GADu2lWA7/4Hfs+T+G9VHjjx1OuseO5wTFHu32+lIwwUi7NKQSGl9CVXA3F737P&#10;P7ONp8G9Jg1DW9Sbxb4+ntkh1DxDdKM8Abo4F/5ZoSMn+Jzy3AVV9nqcVi3U9yG35hGFtWYXjTxX&#10;H4L0GXVp7G7v7WBl89bKPzHijJ+aUr3VRycc4Bqp4qv7bVvCtlfWNzFc2st5YSw3MLB0dDdRcqw4&#10;wQTz6GjWfiRomjzXMG671C6tyRLb6bZy3LIwGSrFFKqcf3iKz18IeH9OsNXi060l0mDV8S3VuEkS&#10;FmIJYqmQsTtu+Zk2kkAk5GayhhcTTnCbpuz20/I2p4vAzpyhz2qRe6d16Ps1Z977W6nQVU8LXR0D&#10;xBcaQ/FjqDPeWTE8JMSWni6fxEmVeSSTN0CivNvCnxAbxB4n1TQrHU9Tl1Wy2iOLUraJbaRuQyyM&#10;sSOnOFByTk5AfGD27P8A8JZ4fhu7MtZX0b+bB5v3rW6jYgo+0/wurRuoPI3rnBr6SMlNaEUsRRx1&#10;NuhK6Tav5rRno7KGUgjIPBBrz3w7C2lLd6HIWL6XL5ETPnL25G6FsnlsIQhbu0b+ldh4b1yPxHot&#10;tqEaGEyArJCxy0MqkrJGT6q4ZTjjIrB8YQDS9e0vV1G2K4/4lt02OOSWgZj6B9yAdzce1UiKMuWd&#10;mTUUUVR6YUUUUAFZHiKC4SGDUrKJpr/TpPtEcSfemTBEkQ5AJZCwGTgOEJ+7WvRUyipJxezE9dDQ&#10;0/ULfVrC2vbOZbi0uY1mhmQ5V0YZVh7EGrFcfodyPDXiBtJk+XT9SkknsWPRJzl5of8AgXzSr1/5&#10;a9Aqiuwr5KtSdGbgzkas7BRRRWBIUUUUAFFFFABRRRQAYx0GK5nxijX91pGm/aLiCGeWSWf7LcPC&#10;7xpGfl3IQwG9kJwecYOQcV01cxqz+f42slQ5+y6fMZR/d82SLy/z8mT8q7MIuavEqKu7M4uDTYvA&#10;usSST6QurNcLN9nvYVRLi8d23vBMeB5pILI/Abbt+VgpkiHxBstE8ZFQZ5PD2q2a366nMuELqVjd&#10;wOuEBiWXIXYQHIwZWTvdV0u31rT5rK6QvBKMHaxVlIOVZWHKsCAQw5BAI5FeZtpMYuINNul+y366&#10;m17HdWw3TNqka+ZvUOduy7ttylBhQ3mqOea+u9mqkHyL31r6pbp+i1T+RjTjTwNePNpRno/7snpG&#10;St0bspLtqtUekaTdf8I74sMbHGn602OTxHdqnH4SRrjsA0Q6mSun8TaN/wAJBoN9p4kEMk0ZEUxX&#10;d5Ug5jkA9VYKw9xXlXha4tfFHhyKxt4rmw0u+tI9Q0hp1UTWihv9VjJxJbSqn+6GiHJBr1LwrrEm&#10;veH7K9mRYrp02XEaHKpMhKSqD3AdWH4VgmpJSXUvE05UqjUlZp2fk1uc5omonVtJtLt4jBLLGDJC&#10;TkxSdHQ+6tlT7ir1Z1jD/Z+u6/YhVjiW7+1QIv8AcmRXZj9ZvPNaNUdkZc0UwoooplhRRRQBT1fS&#10;4ta0+S1mLIGIZJY8B4nUhkdSejKwDA+oqbwrr0upxzWWoBItZstq3McYwsinOyZASTsfaccnBDLk&#10;lSamrJ1zTZ5pLfUdOKJq9luMBc4WVWxvhcj+B8D1wyo2DtxXFisOq8NN0ZzjzI66iqGh61Br+mRX&#10;tuGRXyrxSDDxOpw6MOzKwIPuKK+XaadmcpfooopAFFFFABRRRQAVxvh2RtSudV1eX/WXN1JBGvXy&#10;4YHaJUz7ssknsZSOcZoor1suS9o35GtPc2q4T4kTReH2Gv8A2eGaW3tmmHmRK58y3PnxMM9CqC5U&#10;Y7zUUV9VhNcRTXmvzOTNP9xrPtFv7kXIPD7eE9be3ieP7MfEE81usakGOC7gaaWL8blC/GBjb6V2&#10;XgPMaa5ajiG31J/LH/XSKOZv/H5XP40UV59NWjZHbjJyqe/LVuz+birlPUF/4rvUW9dNsx/5Fuqs&#10;0UVqh0fgQUUUUzYwPGnjSy8DaWL+/iuJoS4TbbqrNk/VhUem65rGu2cN5ZWFjFZTrvjluLtzIBnv&#10;GI8f+P0UUEN6lkWviLqdT0se39nSHH4+fTdviS2yTJpWonnCeXLaY9Pm3S57dqKKBnEN8SpdF8V6&#10;omn6cragoWPUrKScrbPIANk0coUsWCjacxjcNnI2YJRRXBVw9KcnKS1OeW5//9lQSwMEFAAGAAgA&#10;AAAhACm4283dAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm6N/ENDcC2H&#10;ENqeQqFJIeS2sTa2ibUylmI7bx+1l/ayMMww822+mkwrBupdY1lBPI9AEJdWN1wp+N6/Py9BOI+s&#10;sbVMCm7kYFU8PuSYaTvyFw07X4lQwi5DBbX3XSalK2sy6Oa2Iw7e2fYGfZB9JXWPYyg3rUyiaCEN&#10;NhwWauxoU1N52V2Ngo8Rx3Uavw3by3lzO+5fPg/bmJSaPU3rVxCeJv8Xhh/8gA5FYDrZK2snWgXh&#10;Ef97g7dMkxTESUGyiGKQRS7/0xd3AAAA//8DAFBLAwQUAAYACAAAACEA15tjzs0AAAApAgAAGQAA&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kctqwzAQRfeF/IOYfSw/IIQSOZtQyLakHzBIY1mJ&#10;9UBSS/P3FZRCDSbZeTkz3HMPzOH4bSf2RTEZ7wQ0VQ2MnPTKOC3g4/K23QNLGZ3CyTsScKcEx37z&#10;cninCXMJpdGExArFJQFjzuGV8yRHspgqH8iVy+CjxVzGqHlAeUNNvK3rHY//GdDPmOysBMSz6oBd&#10;7qE0P2f7YTCSTl5+WnJ5oYIbW7oLEKOmLMCSMvi77Kpr0MCXHdp1HNpHDs06Ds2fA589uP8BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArMYHYXoCAAAuCQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAZKRm6B0bAAAdGwAAFAAAAAAAAAAAAAAAAADj&#10;BAAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAKAAAAAAAAACEAJgDAaxoXAAAaFwAAFAAAAAAA&#10;AAAAAAAAAAAyIAAAZHJzL21lZGlhL2ltYWdlMi5qcGdQSwECLQAKAAAAAAAAACEAanSqwMQZAADE&#10;GQAAFAAAAAAAAAAAAAAAAAB+NwAAZHJzL21lZGlhL2ltYWdlMy5qcGdQSwECLQAUAAYACAAAACEA&#10;Kbjbzd0AAAAFAQAADwAAAAAAAAAAAAAAAAB0UQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgA&#10;AAAhANebY87NAAAAKQIAABkAAAAAAAAAAAAAAAAAflIAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHNQSwUGAAAAAAgACAAAAgAAglMAAAAA&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 209" style="position:absolute;width:17291;height:16516;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAepm4XwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8lLpRUSR1FRWFgqdG6fmRfSah2bcx+zTx33cFocdhZr5hFqve1epGbag8GxgNE1DE&#10;ubcVFwZOx/3HHFQQZIu1ZzJwpwCr5evLAlPrO/6mWyaFihAOKRooRZpU65CX5DAMfUMcvbNvHUqU&#10;baFti12Eu1qPk2SmHVYcF0psaFtS/ptdnYHJxffn9+lxLnvZzLL6cjr8dDtjBm/9+hOUUC//4Wf7&#10;yxoYT+HxJf4AvfwDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHqZuF8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:imagedata o:title="" r:id="rId21"/>
                 </v:shape>
                 <v:shape id="Picture 211" style="position:absolute;left:18288;width:17272;height:16198;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCAvgv0xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq91U0CDZK6irUteGk12ou3R/aZhGTfptk1pv++Kwgeh5n5hpkvR9OKgXpXW1YQTyMQ&#10;xIXVNZcKfg6fzzMQziNrbC2Tgj9ysFxMHuaYaXvhnIa9L0WAsMtQQeV9l0npiooMuqntiIN3sr1B&#10;H2RfSt3jJcBNK5MoSqXBmsNChR2tKyqa/dko+Gjf4p3N38eXxuvfr++tTOXxpNTT47h6BeFp9Pfw&#10;rb3RCpIUrl/CD5CLfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCAvgv0xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:imagedata o:title="" r:id="rId22"/>
                 </v:shape>
                 <v:shape id="Picture 213" style="position:absolute;left:37007;width:15844;height:15843;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1029" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATACxbxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8aaqL/6pRRBEEQdDVg7dn87Yt27x0m2jrtzeCsMdhZn7DzBaNKcSdKpdbVtDrRiCI&#10;E6tzThWcvjedMQjnkTUWlknBgxws5h+tGcba1nyg+9GnIkDYxagg876MpXRJRgZd15bEwfuxlUEf&#10;ZJVKXWEd4KaQ/SgaSoM5h4UMS1pllPweb0YB6l69K7ajyerv6zJYrq+byXp/Vqr92SynIDw1/j/8&#10;bm+1gv4IXl/CD5DzJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQATACxbxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:imagedata o:title="" r:id="rId23"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="03EFA792" w14:textId="77777777">
+    <w:p w14:paraId="03EFA792" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177065" w:id="17"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc140177065"/>
       <w:r>
         <w:t>Andning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1BFC4417" w14:textId="77777777">
+    <w:p w14:paraId="1BFC4417" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">En </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="37CCD4BD" w14:textId="77777777">
+        <w:t xml:space="preserve">En laryngektomi innebär att näsans funktion bortkopplas. Patienten andas via det permanenta stomat i halsgropen vilket gör att näsans viktiga funktion att fukta, värma och rena inandningsluften är bortkopplad. Efter en laryngektomi kommer inandningsluften att vara torr, kall och ofiltrerad vilket kan orsaka ökad slembildning och hosta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CCD4BD" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Patienten kan inte lukta, inte andas in syrgas eller inhalationer via näsan, inte blåsa i munstycke via munnen (tex vid polisens alkoholtest), och när man ska krysta måste man hålla för </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00994522" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="480A1AD8" w14:textId="77777777">
+        <w:t>Patienten kan inte lukta, inte andas in syrgas eller inhalationer via näsan, inte blåsa i munstycke via munnen (tex vid polisens alkoholtest), och när man ska krysta måste man hålla för stomat på halsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480A1AD8" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00994522" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00622662">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">OBS: När man ska intubera en patient som är </w:t>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00994522" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="46B4B58C" w14:textId="77777777">
+        <w:t>OBS: När man ska intubera en patient som är laryngektomerad så gör man det via stomat på halsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B4B58C" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00994522" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00994522">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tal och andning före och efter </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1DA596F9" w14:textId="77777777">
+        <w:t>Tal och andning före och efter laryngektomi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA596F9" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53FDE292" wp14:editId="4DE9CE35">
                 <wp:extent cx="3580478" cy="1746095"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                 <wp:docPr id="28" name="Group 5783"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3580478" cy="1746095"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="3580478" cy="1746095"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="29" name="Rectangle 371"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1599311" y="1521715"/>
                             <a:ext cx="152019" cy="224380"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="21B9E25E" w14:textId="77777777">
+                            <w:p w14:paraId="21B9E25E" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
                               <w:r>
                                 <w:t xml:space="preserve">  </w:t>
                               </w:r>
                               <w:r>
                                 <w:tab/>
-                              </w:r>
-                              <w:r>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="30" name="Picture 398"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1561334" cy="1656464"/>
                           </a:xfrm>
@@ -5453,287 +4883,147 @@
                           <pic:cNvPr id="31" name="Picture 400"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="1990946" y="27"/>
                             <a:ext cx="1589532" cy="1656588"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="6E4EC6FB">
               <v:group id="Group 5783" style="width:281.95pt;height:137.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="35804,17460" o:spid="_x0000_s1026" w14:anchorId="53FDE292" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBiDBmE+wIAAMcIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVttuEzEQfUfi&#10;Hyy/t3vLJtlVkgpRWpAQrSh8gOP1Zi12bct2LuXrmfFukt5EUQEJHuKMbzNnjs/YOzvbdS3ZCOuk&#10;VnOanMaUCMV1JdVqTr9+uTiZUuI8UxVrtRJzeiscPVu8fjXbmlKkutFtJSwBJ8qVWzOnjfemjCLH&#10;G9Exd6qNUDBZa9sxD127iirLtuC9a6M0jsfRVtvKWM2FczB63k/SRfBf14L7q7p2wpN2TgGbD60N&#10;7RLbaDFj5coy00g+wGAvQNExqSDowdU584ysrXzkqpPcaqdrf8p1F+m6llyEHCCbJH6QzaXVaxNy&#10;WZXblTnQBNQ+4OnFbvmnzaU1N+baAhNbswIuQg9z2dW2w39ASXaBstsDZWLnCYfBLJ/GowkcMoe5&#10;ZDIax0Xek8obYP7RPt68e2ZntA8c3YOzNSAQd+TA/R4HNw0zIlDrSuDg2hJZzWlaUKJYBzr9DMph&#10;atUKkk0STAjjw8IDU650QNoTNCV5UWRJQgkSkqfJJBkI2VMGg3ECgZCxNB1l06DCQ9qsNNb5S6E7&#10;gsacWoAStMU2H50HKLB0vwTjtwpbpS9k2/azOALs7SGi5XfL3ZDFUle3kG+j7fcrqNy61ds51YNF&#10;sZghKM5S0n5QwDPWzd6we2O5N6xv3+pQXT2MN2uvaxlwYuA+2oAHDnAxM5KX8BvUDNajk3y+6mGX&#10;X1tBByfdL/nomP22NidQeIZ5uZSt9LfhEgF2EZTaXEuOZ4qdoygyyL8XBUxjVJIVU5TEfhluQuKx&#10;f8/HspUGTwWJQXtAC9fPg/J9IuH+ajjXfN0J5fu7zooWgGvlGmkcJbYU3VKAbO2HKmiUlc5b4XmD&#10;AWsIjCruJXGYCCiPwBDzXSGTGnC+B+UGxf2s8pN8nGTZaKj8cT4ejUfIykuFHID1UIIJyP5DrUDd&#10;39fKKA7l/S9pJcVj+ltaSYoiLkbjcP2lkz7S8eabFnmWHiWTT0Mh/VHJhGcDXsugxOFlx+f4bh/s&#10;u98fix8AAAD//wMAUEsDBAoAAAAAAAAAIQAmnuIRgSEAAIEhAAAUAAAAZHJzL21lZGlhL2ltYWdl&#10;MS5qcGf/2P/gABBKRklGAAEBAQBgAGAAAP/bAEMAAwICAwICAwMDAwQDAwQFCAUFBAQFCgcHBggM&#10;CgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUMDxcYFhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQNCw0U&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFP/AABEIAK8A&#10;pQMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQD&#10;BQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygp&#10;KjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJma&#10;oqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/&#10;xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQID&#10;EQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RF&#10;RkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqy&#10;s7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/&#10;APvv/hQvhv8A6C/jj/wvdd/+TKP+FC+G/wDoL+OP/C913/5Mr0Wivk/b1f5n952WXY86/wCFC+G/&#10;+gv44/8AC913/wCTKwvHfwj8P+FvBHiDWYtV8bPNp+n3F3Gp8e658zJGzAc3ncgV7FXKfFJv+KD1&#10;VSdqSCOORsfdRpEV2/BST+FXCtVlJLmf3sOVdjjLL4GaNDZwRz6/44uJ0jVZJj461sF2A5bAuwBk&#10;88Cp/wDhSOg/9Bnxx/4Xmuf/ACZXf0V9WdnJHscB/wAKR0H/AKDPjj/wvNc/+TKP+FI6D/0GfHH/&#10;AIXmuf8AyZXf0UByR7HAf8KR0H/oM+OP/C81z/5Mo/4UjoP/AEGfHH/hea5/8mV39FAckexwH/Ck&#10;dB/6DPjj/wALzXP/AJMo/wCFI6D/ANBnxx/4Xmuf/Jld/RQHJHscB/wpHQf+gz44/wDC81z/AOTK&#10;P+FI6D/0GfHH/hea5/8AJld/RQHJHscB/wAKR0H/AKDPjj/wvNc/+TKP+FI6D/0GfHH/AIXmuf8A&#10;yZXf0UByR7HAf8KR0H/oM+OP/C81z/5Mo/4UjoP/AEGfHH/hea5/8mV39FAckexwH/CkdB/6DPjj&#10;/wALzXP/AJMrG0j4QaV/wnmp6Vd6542kspbCG8sQfHmthgwd0nXi7HA/cNkknMh6ACvWK5zU9tn8&#10;RPCN4eGnS90wcdfMjWcj/wAlP0Nc2Jv7GTi7MznCPLoir/woXw3/ANBfxx/4Xuu//JlFei0V817e&#10;r/M/vOey7BRRRWAwrmPifZ3N/wDDfxRBZKXvW0y4Nuo7yiNig6f3gK6euX+IPiSfRNHSz00htf1R&#10;jaadGRuCyFTmZhkfu41y7cjIXaPmZQdKabmlHcZasryLULOC6t3EkE8ayxuOjKwyD+RqauL0fU5f&#10;sdt4b8DWC6uulxJZPqFxKUsLXywE2NKATJKApzHGDgrhzHkGt+x+EsWobZvFurXXie5zk2uTa6ev&#10;GCq2yNh174naUj1r7G5rOtGGnUuz6ha2r7JrmGJ8Z2ySBT+tSW9zDdIXhlSZQcFo2DDPpxVqw+GX&#10;g/SrcQWXhPQ7OAciO306FF6AdAvoB+VQX3wl8E6lMJrjwjoklwowtx/Z8QlX/dcLuH4Glcy+s+Qt&#10;FZl18K5LFS/hrxHqWjzAswt76VtStHYjgMkzGQKOyxSx1lTeLLvwvfQ2Xi6xXSRM6xW+r27mTT7h&#10;2baqFyA0MhO3CSAAlgqPIaZtCtGWh1FFFFM3CiiigAooooAKKKKACub8S/N4s8BgckavM5A7L/Z9&#10;4M/TLAfiPWukrnZN998UNDt1AaGy067vJeeUkZ4Y4uPdTcf981zYl2oy9DOfwndUUUV8kcoUUVj+&#10;LPE1v4R0G41K4imuShWOG1twDLcTOwSOJASBuZ2VQSQBnJIAJDScnZAM8XeLrHwbpP2298yaSRxB&#10;a2duoae7mIO2KJcjLHBPJAADMxCqSPL/AAP4T1f4tatP4n1m7NvpN0pg8yxnP7+AMCLa1kGCttuH&#10;7yYbXuHXI2xLHlbPwXqfxE8ZGHxFKk80duG1g25b7PaW8hymm2xIGfMC5nl4dlVRhFkjEfeeIvGm&#10;oX0l14e+Hsem32tafcQ2t+91uW10yN0YhjtAEjqFH7lWBG4Z2givoKFCOGXPP4n/AFoa06NSvPkp&#10;6W3b0UVtdvp29XZas6i81Lw/4A0KD7Xdad4d0e2UQw+dJHbQRqqkhFzhRhVPA7A+lcuvxq0fVNNv&#10;b3w3pmteLI7VoR/xKtPfZP5jhcwyy7I5AAdxKsQBzmsifRPBngRRP478SxeIdblljuhNr0qOyyJu&#10;CG2th8sQG9gPLXJz8xaukn+KFl5FjLpui69rUN5bJdQyWGnPsMbZ25Z9qg8dCc8jsa71TrzV7WX9&#10;ddvzOj2eEpbRlUd9/hi++luZp663i+tuhUtfiN4iu471v+Fa+IbbyLeSWP7Vc2I851UlYxtuGOWI&#10;xnGBnmrGn+O/EV3deXcfDnXrCLy5H86a8051yqMyrhLlmyxAUcYywyQMkPT4gapPoqX8PgfX2la4&#10;eA2Un2eOZVUAiQhpdu09OuePTmktfiJqEtrqEs3gfxHbyWixEW5jt2ecuxBEZE207QATlhwenrXs&#10;Kn83/pJMqtNp2w8F/wBvT0/8n/O6KOlfFPWL17BLv4aeLLD7U6I0r/Ynjh3EfM+LneFGcn5c8dM8&#10;VBqXxl8ML9q07xVpeqaDp80k1k9xr2luthMoYod02GiCMAcbyAQR61q2fxQimvHhvPDfiLSoo7aW&#10;6kubvTyY0WNQzDMZbLYzgDOSMDJxUUfxk8CapIlhJrtoJbllgFpeRvE8hdgoXZIoJyWwePXPQ0vY&#10;V0tHf5X/ACsXz4ecvew1l/dk/wA5c5z0lvJ8Mbq0CXLX/gW+dIrW5eQyvpUjYCRs5yXt3OArEkoz&#10;BSSjDy+wrjvHdlc/D1f7Tggi1T4aCyGnav4ajtkMdlbAFTcQoowyKCRJGf4ASPu4qTwXdSaTd3Ph&#10;i4uXvUs4Y7nS9QkdpDe6e/8AqmZz9+RCDG5yScRuceaAFCfM3F6NFOk6cIzUuaEtn5reL7NaeVnd&#10;NnW0UUVsSFFFFABRRRQAVz/w9jGraz4l8R7BsurldNtZOctb2pdSSD/03e6wR1Xae9R+O9XvLLS4&#10;tO0iRU1/VpPsWnsybxFIyktOy91iQNIRxnaFzlhXW6Dotr4b0Ow0mxVls7KBLeIOxZtqqACSeSeO&#10;Sep5ryMwq2iqa6mFR9C/RRRXgGAVznjnQb3XNLtn0uSFNU0+6S9tVuiwhkZQVMbkAkBkZ13YO0kN&#10;htuD0deffHzxbd+C/hLr97plwtrrV0sWlaXMyFwt9dypa2pKjkgTTRk+wPIHNaU21JOO4GNbaF4z&#10;8Warq9xp/wBv+HEl3YCxuZro2135syzoUngWORgCIfPXexQnzYsrmPC89Z3Wo3Vu+h+FbPW7TwJa&#10;s8dteeFTbLPesCC0z3V3LGzFmJYvGjBuT5pzWj8IvGmma54Z1HwPpAayj0yG90vQwokaWaysWSxe&#10;5d2G1WNysoXLfOqbhnDEWYdat9Y+Bnh660WQwWetWGmW1pJYMEKRXZhiRomBG3CzAhgeMAjpX0eD&#10;rSqTlKS95f1/X/AOqFefs3Tv7t77Le1rvvZbX2u7Wu77+meJLLR7q61G1+F2uW+rXOJJZAunNcTt&#10;g53S/aiMjH8Tjrxmk8RfGPU9AW2e50jQ9CiuDtjXxH4hS0lY46IkcUquwPG0P9DWJYa2PC/hHxDq&#10;2lWvmWd3qZh0DTnlYI5cxW0Chudscs4MgI4CzZxXpPgrwHZeEYGuHC3+v3Sg3+sSoPPuX6kZ5Kxg&#10;k7YwdqDgCu5u+5xVFGKTd22eez/FTxPeMGs7qzhXAbFr4S1XU12k/wDPSNoxyBwce/TqW/xG8SXE&#10;Ykl1DUFLchYfh/qsQA/3X3Nn6mvaqKky5l/KeJSfEfxTHNti1WSKM7SX1DwBqu1ecH5xJGoz79/X&#10;pVvS/i/qGpXT2rabofix7RUnlg0XUFS/jOflf7JcBQo44YzA5BwM17FWF4r8E6N41tY4dWslnkhJ&#10;e2ukJjuLVyMeZDKuHjfB+8pBphzR6xPNdO1bTtF1X/hI/CNxt8PPdGDxPot3J9nGmsw3m5aOXBhY&#10;ZBZQMSK4YZ4asjUtQ1DT/EWrtqt62oar4X1aK+t7jy0Uvol+RG6ZAH7uJ1dz1P8AokeT0qWwhN9d&#10;6Pf3zLfXD6jfeFNTlRAP7TtFkuIV3oAAXWSNH6YUmcLhXJrMsbW/1TS/DmgX9skQ1jwNqmn3s17a&#10;yRXjLbmGNQSWBUf6QW5Unqc85CrNuMajeqdvW57eFSqQqU2k3y3T6+7717/4VJed12PYaKoeH9Qf&#10;VtB029cbXubaOZh6FkBP86v1ZiFFFFAwqrqmqWmiabdahf3MdnY2sTTT3EzBUjRRlmYnoABVl3WN&#10;Gd2CqoyWY4AHrXH6FZy/E/ULTWrpGi8I2zrcabbMSDqUgIKXUgz/AKofejQ/eOJDjCYwrVo0Y80i&#10;JS5UX/Aei3OrapP4x1e3ktru6h+z6ZZTIVexsiQ2HU8rLKyq7jjAWJCMxkt3VFFfK1KkqsnOXU5d&#10;9QooorIQV5f8eZAtr4HV0WWH/hKLOV42HDGJJZk/KSJG+qivUK8t/aE1CLRdB8I6tOjGGz8XaNG7&#10;KAdguLtLTcc8bf8AScHPQEkcgVcPiQnseXfsPWK6h4fi8RXRM+r3PhHwzby3DdWV7Jr5zjoC09/O&#10;xwBnI9BXp2ifDXW9HtfD/g1J9FTw3pdxa3UFyly63pgtp0mhhFt5e3H7pEMnmdASFBPHmn7Fdlee&#10;HdN/sUQy3OmWuhWOlPqIidVGo6ZLcabeQuCPkYfZ4GUZ5BYjIBJ6XWNAsr/4S+KfFUtrFP4ju477&#10;VrXU/JT7XFKC5s/LfHDRIsKLg/wDrk59vB39rMIptaM9O0H4SjRptDhl1q5vdI0Ng2n2LwohXahj&#10;jErgfvAisdvA5Ck7iM1qeJPiXpHh7UP7LiW51rXdoYaVpcYlmUEEgyEkJCpwcNKyKcYBJ4rM8e+J&#10;Z9Q1DTvDOiapHZXV805vL6BleW2ihEXmRp1CzN58WMj5VLNjIFO8P+G9M8K6cLHSrRLS33NIwUlm&#10;kdjlpHcks7sckuxLEkkkmvWJp03V96TIl8V+Nr5js0LRtJgIyklzqMlzMPZokiVQevSRhUa3Xj/A&#10;zr3hsHuBoNx/8m1t0U7HV7GHYyP+Et8Y6TtN1oena9Ao/ePpd0ba4P8AuQzAof8AgUy1veF/iBo3&#10;iy5ms7aWW11W3UPPpd9E0F1Ep43bG+8mcgSJuQkHDGoK5rx9oKatoct5DKtjrOlq95pupEHdaTqp&#10;w3BBKH7rpkB0LKeDRYznh4290seHfhTN4dvbS7v9auNatNIluLnTtPitkhw8m/DykE+dIqyOoPyK&#10;d5YqWww84s9Zn8K6H4ZGoaNcvrGl+BdSvWlkfY0bu9uPIaHHLO6IF+YH5SMdcev+LtfuZPhPqmr2&#10;dlPJez6Q80NrChkk8x4vlXA64LDPHY147cWNlN430/QbW4u5ZbOHRNEuLdrdo0tY7aOXUC24n5t5&#10;S2RlwCNy5yCMRU/hqPeS/DU7MAvcq1Ja2i+/X3Omy9/ro9j1rRdP/snRrCx3b/stvHDu9dqgZ/Sr&#10;tFFaCCiiigDk/FlqPGGsWXhD71lcxm71dcAhrNTtEB/67P8AKeOUSYcHFehqoVQAMAcACuI+G0P9&#10;oX3ijxA53NfalJZQFlw0cFoTB5ee485bmQf9dTXcV8xjKrqVWui0OSTuwooorgICiiigArmviV4L&#10;T4ieAde8NvdSWDalaPBFeQ48y2lxmOZcgjcjhXGR1UV0tFNOzugOd0XT4vB3hm5vLuC0hvmjN/qs&#10;lkhSOe58tfOlAPPJTvzgCuFTSb3TvgFaWEVpLf6haeH4UFrAB5k8kcC5RAcDcxXAzjkjpXqGsaTb&#10;a9pF9pl4nm2d7A9tMmcbkdSrD8ia8+s/Flx4LeHR/GT/AGVkCxW3iGRQllf8hV3P92GYkgGNsBif&#10;3ZYZC+xl84pyTerNIW1TOU8N+HTY6fe6tqHhm41nQvEF/NrU1mkbW+qabcSzzMtwiNtkDeRLGjBW&#10;SVPKIVWLFBuG/wDh9DpqrYeLPEa3SqHi0yO/vJ9S68A20weY88HzF474Ar0TOeRyKK9yxTor7LsY&#10;HgKDWbXwfpcXiC5mu9XWL9/NcrEJm5O3zfJAj8zbtDmMBCwYqAMCt+iimbhXA/ErWLHUC3hm9vYL&#10;DSZYFn169nlCCCxdyghA6tJcsrwqBzgSkfMqq3fVw/jqw0611jTr2y0qzu/Gt8wsdMubiDzPs+Ax&#10;adv7qRI0jMcgkHYDl1BRE/hetjl9a+J3ij4mePNJ8M6PocmleEWvYUvbueOQXm6N47gKwX5bcGJC&#10;Sj5fE0W4ISyib4byWHiX4iazr9jcTXUUy3OoCaSJ4lkW6mWCLAbrtj0xcN6SEj7xqrokc8K3Gh2t&#10;zqegav4hs7nS9DgvYGM0MaEvc6jdIvAkllkZg+MZKDo2K7XwDotvot54it7JUTTLW8i02wRRzHb2&#10;1rDFsJ74lWc/8CqJa1FBfZ39X/kjtjH6vhuR3Tn+MVe721vKyVnvF36HX0UUVocwUUUUAZXwl2Sf&#10;DfQLiMELd2wvMkYLeaTIWx7l8/jXW1x3wYJb4PeBSyOjf2DY5WQgsP8AR04JBIz9DXY18bPWbZwh&#10;RRRWYBRRRQAUUUUAFMmhjuInilRZI3G1kcZDA9iKfRQBwk3wth0VRL4OvG8NSx426eoaXTXAz8ht&#10;twWMc9YTGc4zuHBTw74vbUL59H1iyOh+I4kMj6fJIJEmQHBlt5MASx5I5wGXKh1QkCu8rC8Y+D7L&#10;xnpiW1y8trdW8guLLULUhbiznAIWWNiCAcEgggqysysGViD6OHxk6TtPVFxk4ktFc34T8QX1xcXe&#10;ia7HHB4i04KZjCu2G7ibIS5hBJIRsEFSSUZWUkgBm6Svo4yUkpR2OpO6uhssqQxvJI6xxoCzOxwF&#10;A6kn0rxLxTfrq2m6lruo3MMEV3ZLPd2x8xLi30RmJgt4/l4mu5FG9cBsMiYbywT6D8RFTWLWw8NO&#10;pa31mZkv8DIWwjUyXO4f3XRRBnsbhadoPww07VFEXiSBdeur+5Ot3E0u6IbtpjgjaNWwVjjbAU8A&#10;jcACM1TlyRclv09f+AVTlSjVTrX5Vq0t3/X520ZrfCfQrC4t5/GSss+pa7FGTiWOVbK3QYSziZPl&#10;2Rnd06sWJ5rP+HGJvCcN4p3JqFzd6kpzkbbi5lnGD6YkGPaq3wwUeHfE3i+zglmnsLNfNl8wD52E&#10;syI4P8T7IjE7HlvIjJ5JJtfDOzfT/hv4UtZCGeDSbSJipJBKwoDyfpWcIqKsjD20sRWlUn5W8l0S&#10;8ktDpaKKK0NgooooAyfhNJH/AMK90i1i+5p6yaZjng20rwEc+hiI/DvXXVxfw3b7HceKtIEZiSy1&#10;eSaLcf8AWJcIlyzgdh5s0y/VDXaV8hWjy1ZLzOJ6OwUUUVgIKKKKACiiigAooooAKKKKAOQ+Inh6&#10;6vrO21vSIvM8Q6MWntUBwbmMgedak5HEigAZ4DrG/wDAKtaLrFp4h0ex1Sxk86yvIUuIZMEbkZQw&#10;ODyDg9D0rpa888KwjQPE/ifw6G/cxTrq1onJ2QXRdmXJJzi4juSAMBVZABgCvay+s7uk/kbU3rY8&#10;o/aC8Z+JPCFn4r8W6CdJS00W2h0Wa71GFZXtGmKTz4WS5totjo1puZ5kC7Afmzgc/wDs6/tCfE74&#10;k/GBNEv7rQb+H7BHd3saaTb2j29tvxkNDq104blgP3RjLADzB33/ABpBqOjyeMPE/iKOe/8AAdlq&#10;Rub2C11RbNbYxCINLOCU81TEsQB8wbMH5eM1l+F/iZ4A+KniqfTfgpf7/FK2YlSfTtegENsqttMl&#10;xGssvmJlk+UxknsR1r2ZdC/YKd3z7+lum+t/w9LntvwtsJbqz8c3AixJc6jdRRKcKSrPJOox063J&#10;575yfWrngC5jvPAnhy4iO6KXTbaRDjGQYlIqr8EHktf7WsLi4F3erFbXNxMuQrOTLAxAxx81s3cn&#10;9KPhiqW/gfTbCMYXSzLpWB2+yyvbkfnFTRhR0nJHUUUUVR2BRRRQBzcLHRfinbS7cW+u6cbV5CeB&#10;PbM0kSgerRzXBJ9IRXeV5/8AEWzuZPDo1Kwge51TRZ01S0iiAMkrRZLxJngGSIyxZ/6a9RXb6bqV&#10;rrGnWt/ZTpc2V1Ek8E8ZyskbAMrA+hBB/Gvncwp8tRT7nLUVmWaKKK8szCiiigAooooAKKKKACii&#10;igArivEkb2vxG8O3SkLDdWN5ZydctIGhli/JUn/76rta4v4gNt8QeBNpw7axKpweSn9n3ZIPtkJ+&#10;IFdeEdq8So7o4Txh8M9R+KWh/EDwzZ+JG8NStqkWoIWg8yGSNrKBYzJtdJFUTwyPmKSNtydeufHf&#10;gz8EU0P4laZdL8aLfVb/AE+4gcNaG8klkVkYtHGdR1G8QgqDExjiVwsh5BwR9Ia1M3hHxhpXipML&#10;YzKuk6x2/cO5MEx4yfKlcjqAqXEzH7tVfD/w00PR/Hnil7S4Y+IZomvHhIODHNIWiYZUAbXiZRtP&#10;QndkkGvpaim4+701ODERxEcRBUkuS/vX/lemnnd/1s7Hgdv7F+I2oWTcPNLqEE8nIBcXC3dtGBnt&#10;DeSn/gJ6dKteGF+x654w0wKUjtNYd48/xLPFFcswHp5k8g+qms3xwx0Pxxpmt7TEXig1GSP+CPyX&#10;+z3Ujds/Z70df+eIx0rY1JW034tXaswEWraNDLDH6yW00izN7/Lc24/4CK0R209Ki8zboooqjuCi&#10;iigArnPhzI2gX2reEpiBHZSfbNM7brKViQg4A/dSeZHtGcIISeWro65fxxp91D9g8R6Vbtc6zorN&#10;IkEY+e6tnx9oth7uqqyjIHmRxE8A1yYqj7am0t+hnON0egUVT0fV7PxBpNlqenXCXdheQpcW88Zy&#10;skbKGVh7EEVcr5U5QooopAFFFFABRRRQAUUUUAFcV4qn+0fETwtY9o7S+vzj1TyIgDx3+0N/3yfS&#10;u1rhLNhqXxI8SXgcOmn29rpapj/VybWuJDn/AGlnt+P9getd+CjzV15Fx+JG1qem2utabd6ffQR3&#10;VldxPBPBKMpJGylWUjuCCR+NcJ4fubvT7vw9q19qcK3Xhu6k8L6zdXhd5buGQxG0c7FI8xw9s5Jw&#10;qmV+1eiV5z420u8uT48srFPMm1DQ7a9tYVKr/pNvNJukJYgZw1sMk9I+/SvqqfxLz/U3kldN+nye&#10;hleHdAsrfT5PD0jhoYdf1zw/ywZxDco14EJ5JxGqdSOg9q6/U9SuL/S/hl4nnREuJitpftu/1a3N&#10;sSyg45P2mK3XtWLp+tajqPizWYtQupXj03xbEILdFiHlRTaSGVGKD5hvmJ3EknA5rYu7OXUPgnr6&#10;Qxefe6bd317awAjma1vpLi3TjsTHF+Brjo2UEl00+7Q2zJy+surPeVpP/t6Kl2W9zrqKjtriO8t4&#10;p4XEkMqB0cdGUjIP5VJXSSFFFFABRRRQByWgzN4B8XPpUhI8O65O81g+Pls71svLbn0SU7pEJ/jM&#10;i5+aNa9Frl/EGg2XifR7nTNQjMtrcKA2xyjqwIZXRgQVdWAZWBBVlBBBAqp4C8SXrz3PhrXpDJr+&#10;nIGW6ZQo1G2zhblAOM5+WRRja46BXQt4OOw/K/ax26nNONnc7OiiivHMgor5w/4eKfs9/wDRQP8A&#10;yi6h/wDI9H/DxT9nv/ooH/lF1D/5Hrf2NX+V/cK6Po+ivnD/AIeKfs9/9FA/8ouof/I9H/DxT9nv&#10;/ooH/lF1D/5Ho9jV/lf3BdH0fRXzh/w8U/Z7/wCigf8AlF1D/wCR6P8Ah4p+z3/0UD/yi6h/8j0e&#10;xq/yv7guj6MmmS3heWV1jjRSzOxwFAGSTXA/DkPeaDLrUyMk+uXMmqESLtcRyHECsOzLAsKkeqmv&#10;BviL+318CfFGkwaDbeOFk03UpvJ1WZ9IvwEs8EyRhTb5Yy4EWB0WR2zlQDsL/wAFBv2f1UAePcAc&#10;ADRtQ/8AkevYwFF005zVmbU2t2z6Krz/AOItjcalqt3Z2kaSXV14P1y3jV5FjBZ3slGWbgde/Feb&#10;f8PCPgB/0P3/AJRtQ/8AkeuE+I37cnwR1+LWTZ+M3uHbw7e6dbKulXqiSa4kh4+aEYwIQcnAwT1P&#10;A9mHxL1NXKOmvVfme+NcXNn4p1/SnS1sxZjw7eDy41EknmyNbsGkH+sI8oLuPbAGO/ovgPZJ/wAJ&#10;LatIs6RamyMhAwoeCGQqR/207+tfIHiL9uX4Lax401ieLx1HHo0lvoZtT/YN15jPb37TTIziDzCF&#10;QAgMdvznbk5rr/A//BQL4B6PqHiyW78eeSl9qiXNuf7Hv23xiztYy3EHHzxuMHB4z0INc1O9nfu/&#10;zHj5Qk4uDXww278kU/nffs9D2r4Xt5fgPSbIzefJpiPpUsn96S1dreQn33RNXU18u+H/ANvj4D6Z&#10;feIYW8ceXZNqktxZv/ZF+fNSVUldsCDK/vpJlwcH5c9CDWz/AMPCPgB/0P3/AJRtQ/8AketiYzjy&#10;q7Pomivnb/h4R8AP+h+/8o2of/I9ZPiD9vv4L38EMWk/FKDSTv8A380nhvULiQpg8R5iCq2cfMwc&#10;cEbecgK549z6frD1rx14b8Nts1fxDpWltnG29vYoT/48wr5kj/a7/ZtuBnWviTqXiaRl2yf2tY6i&#10;8MnubZLdYM/SMVuaN+3J+zV4dhEOk+KbLTIQMCOz8PXsKgemFthQLnXc9w/4W14H/wChz8P/APg0&#10;g/8Ai6pajqGkfEOxtdS8IeItKvdb09vtOnXlndpPESR80cmwnMUi/Kw9CGHzKpHl3/Dwj4Af9D9/&#10;5RtQ/wDkesfXf21/2YvFCqNX8SWGplGDo134dvZGRh0ZSbbKkdiORSaUlZicovdo+oPCPieHxdoM&#10;GoxQyWkpLRXFnPjzbWZTtkifHGVYEZBIPBBIIJK+Nrb9rL4E+H9Svrvwt8a9Y8Px32w3Nq+j3l9G&#10;7oCquDcWrsrbcKfmxtSMAAIBRXgyy+fM+VqxhZdz/9lQSwMECgAAAAAAAAAhAMYIyUVHIwAARyMA&#10;ABQAAABkcnMvbWVkaWEvaW1hZ2UyLmpwZ//Y/+AAEEpGSUYAAQEBAJYAlgAA/9sAQwADAgIDAgID&#10;AwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU&#10;/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQU/8AAEQgBEAEFAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgME&#10;BQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEV&#10;UtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3&#10;eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh&#10;4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALUR&#10;AAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDTh&#10;JfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJ&#10;ipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz&#10;9PX29/j5+v/aAAwDAQACEQMRAD8A/Qv/AIUj8O/+hH8O/wDgsi/+Io/4Uj8O/wDoR/Dv/gsi/wDi&#10;K7Wivj+eR2anFf8ACkfh3/0I/h3/AMFkX/xFH/Ckfh3/ANCP4d/8FkX/AMRXa0Uc8g1OK/4Uj8O/&#10;+hH8O/8Agsi/+IqGb4J/DmGJ5H8D+Hdirub/AIlkX/xFd3Wf4h/5AOp/9esv/oFNSlcDyLwZ8FvA&#10;r2F7PL4M0J0uLyWWJ306L/VN9z+Cug/4Un8Pv+hJ8P8A/gsi/wDiK2PAf/Im6JuXY/2ZP/QK3a+v&#10;hHlgdkYnFf8ACk/h9/0JPh//AMFkX/xFH/Ck/h9/0JPh/wD8FkX/AMRXa0VZZxX/AApP4ff9CT4f&#10;/wDBZF/8RR/wpP4ff9CT4f8A/BZF/wDEV2tFAHFf8KT+H3/Qk+H/APwWRf8AxFH/AApP4ff9CT4f&#10;/wDBZF/8RXa0UAcV/wAKT+H3/Qk+H/8AwWRf/EUf8KT+H3/Qk+H/APwWRf8AxFdrRQBxX/Ck/h9/&#10;0JPh/wD8FkX/AMRR/wAKT+H3/Qk+H/8AwWRf/EV2tFAHFf8ACk/h9/0JPh//AMFkX/xFH/Ck/h9/&#10;0JPh/wD8FkX/AMRXa0UAcV/wpP4ff9CT4f8A/BZF/wDEUf8ACk/h9/0JPh//AMFkX/xFdrRQBxX/&#10;AApP4ff9CT4f/wDBZF/8RR/wpP4ff9CT4f8A/BZF/wDEV2tFAHFf8KT+H3/Qk+H/APwWRf8AxFH/&#10;AApP4ff9CT4f/wDBZF/8RXa0UAcV/wAKT+H3/Qk+H/8AwWRf/EUf8KT+H3/Qk+H/APwWRf8AxFdr&#10;RQBxX/Ck/h9/0JPh/wD8FkX/AMRR/wAKT+H3/Qk+H/8AwWRf/EV2tFAjy74cfB3wBHa6hpVz4M0G&#10;a9sJ281n06Jvll3Mn8H92u0/4Uj8O/8AoR/Dv/gsi/8AiKh02ZdK+JD2kX/MWtmupf8AtlsT/wBn&#10;ru6+VxPNCpI45HFf8KR+Hf8A0I/h3/wWRf8AxFFdrRXNzyJ1CiiioHqFFFFAahWJ4wfZ4fu626zP&#10;EkKzaDqG7+GB2/8AHKuHxgZuhoqaNZKq7EWJau1j+D5mufCulSt99rVXrYr7JbHaFFFFMYUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAc5qirY+MtE1Nvvtust3+8/wD9jXd1&#10;w/izd5nh/b/0Fbf/ANnruK+fx/8AEOWp8QUUUV5JnqFFFFAahRRRQGoVW1C1+2WF1B/z1jZas1l+&#10;Idag8P6TcXk7Km1fl/2m/hprcWpzfgd/+JCln/z4Sta/9810Fc/4ThbTdB+03zeTLdStdTq7fdZv&#10;4Kh/4SS8164ls/D1m1y6/K93N8kUX/xX/AK+yh8HvHXzckfeOjmmjhXfK6oi/wAbNWfdeI9Mtk3f&#10;alm/64/P/wCg0mn/AAzlvW+0eItSl1Kdvv28TbLVv+AV0en+DdD0n/j00u2t/wDdioOeWI/lOK/4&#10;WFpX9y9/8A5f/iKt2fi/TL77srQ/9fETRf8AoVei7RWbqXh7TdYVlvLGG5Dfe8xaDP6zI5+HUrO5&#10;bbBcwzP/ALEqtViorj4X6A8O2zs/7Kf/AJ66f+6ese78JeI9Bk3aTqSX1kvzva3q755f+B1RvGvE&#10;3aK5zSvG0FzePY6hbS6PqC/ehuPuf99/dro6Z0BRRRQMKKKKACiiigAooooAKKKKACiiigAooooA&#10;57xZ8114fX5t/wDacTfLXc1wVy/nfEjR7Rv9V9jluP8AgSuld7XzeYS/enLU+IKKKK80z1CiiigN&#10;QoopHdY13M2xVpi1GzTJDE8jtsRPvV5J4g8RW3iTVPtl4+/w7Yy7La3Vfnurj/2ZPu1F4y8eSeJr&#10;+XTNMnaHR7d9l1cJ9+6f/nlF/wCO12fgnwClm1vqupQKl3Gu21sv4LJP7q/7Ve1hMN/y8kLm5Snp&#10;fhHVfF832vxEzWmm/wDLLSV+9/21/vV6LZ2cOn20dtbxrFBGu1UX+GrPFJkV7Bzym5bjqKKKCAoo&#10;ooAKKKKAMXX/AAzpviqy+y6lbJcoDuTcv3W/vLXB3FvqXw9uNt5LJqXh9vu3b/PNb/7/APer1TIq&#10;OaGO4haGVVkiZdrK38VBcZyicrbXMV5bpPBKs0TfddKlrjbjSZ/hhq2+KTd4VuX+5/z6t/8AE/er&#10;r0dZlVlbejfdqz1Yy54j6KKKCwooooAKKKKACiiigAooooAKKKpa3qS6PpN3fMu/7PEz7P71AjO8&#10;Lx/2l4v1q9l+f7LsgtX/ANll+f8A8erta5n4e6Q2j+GLdJH3vOzXG5v9t9//ALNXTV8lXlzVJSON&#10;i0UUVzC1CiiigNRjuqKzM2xVrzTXvFUvir7RFYytZ+H4l/0q+/56/wCwlbfjy5n1K80/QbaVoftX&#10;726f/p3/AI6zNT0e2uNa0LQ52+zaPu3tD/BdP/zyf/0KvYwWGjL95Ir7PMS/DPwXA8dtrNxZx2kE&#10;X/IMsFX5LaP+9/vfer1NelMRURQq/dWn17Zxylzai0lFLQQFFFFABRRRQAUUUUAJS0UUAUdU0211&#10;nT7iyvIFubWdNkkT/dZa828PyXPhvWrjw1qDs6L+9sZX/wCWkX/7VeqrXH/ErQp9S0dL6xTfqunN&#10;9otV/vN/doNqUuWRPRWfoOqxa3pNpfQfclXdWhVnqBRRRQMKKKKACiiigAooooAK5TxIjeJPEWma&#10;DEzIiS/bbmZP4dv8Df79busarFo+my3kv3Il+VP7zf3KqfDvQpbO1utXvtr6nqjebK/8Xlf8sk/4&#10;CtcGLreypmNSR2KIqLtX7q0UUV8wc+oUUUUBqFFFFAanJ+NPDt9qP2fUNIljh1W1+7v+5Kv9xq5D&#10;Vr298ZWVrp8ejXdnrqy/f+T/AENv+ev+f79d/wCNvFVt4J8J6nrl46pb2EHmszVnfC3XNU17wTo+&#10;o6+tpDrt1E0s8Np9z77bdu75vuba9PDYiVKP90ObQ7tf3ca7m5VeawdU8daFo8/kXWpRwy/3drOf&#10;/Hax/iPqVw9lY6TbTNaXOpy+ULhf4NvzUzS9B0zw7Z+VbQLDEvzNXu05RrR5omdOjzmmnxM8MSye&#10;WmroX9PLf/4mpb74ieHdN/4+dUij/wCAt/hXE/8ACVBlSafSGTSJp/sqXb7Nn9xX/wCBV0H2PT9H&#10;t5p/LjtolXfK1WXGjGX2h198U7Py92j2Vxrzf3bUbf8A0Kq3/CyNTmYRr4U1C2Zv+WtxJFsX/wAf&#10;rO0Uaz46Tz7Rf7E0fcyec6/6RL/tp/DtratvhmY2/wBN13UtSX+5cOp/pQR+6iUpPEviefe0Muj2&#10;yfwpcb9y03/hIPFn8N9oH5vWynwt8Mbcy6TDcS/xSybtzU7/AIVb4TX/AJgdt/49QHPT/lMb/hIP&#10;Fn/P5oX5vRHrni5tn+l6F/tbd9bn/CsfC3/QEtv/AB6o2+FvhpF/0bTYrOX/AJ7QjD0Bz0/5TKf4&#10;ga3pvyXPhm51Fv8AnrYsmz/x561tF+Imia1cLaC6+zaht+a0l4df/ZaoXXw1uPvWfiPUrfadyxbk&#10;2f8AoNchq6yW8kOleONPtpopZNsGoW6t5TN/An97dQHLTl8J7XkGkZQ64PNeaeG9auvCutWmg6nN&#10;Jeafef8AHhfS/wALfwxN/wCy/wC7Xpg6UGMo8rPL9Bt28P8AiXWtGZv3Tt9rs4f4Irf7v/oe+umr&#10;J8bbdK8ZaJffx3//ABL/AP0N61qs9KhLmiFFFFBsFFFFABRRRQAUfcXc1FcZrGpSeLNWl8OaVOye&#10;Vta+uF/hX+5/wP7tRKUYR5pESlyj7OH/AIT/AMS7mVn0LTX/AOATz/8A2DV6RVPStLttHsYrOziW&#10;G3iXaqLVyvla9aVWXMcsmFFFFcwtQooooDUKKKKA1PGf2krwahpPhrwm1s15b+JtWi026VP+WUTK&#10;7bn/ANn5K5DQfiEug+OvFevXNnPMlnPF4d0m3hb/AI+l2JL8n/j9dl8S7lX+L3hqCVV8q1sZdQR/&#10;9pX2f+z15L8MdBbxg3wlXWrb/iZ2s8uvzqn3PN33Fun/AI5XTH4A1Por4g/udNsNXbcv2CVZdn+9&#10;8n/s1Xdc/wCQPqH/AFwl/wDQKl8eaTLrHhW9toFZ5W2sqp/svurlbnx9pV/YPYqzf2rcL5X9n7f3&#10;qs1exgJfu+U0jIr2Ey6xYeFNAX99Fa2cV1fJ/wAA/dP/AN9pV/xXbyeItd0fw7HK8MM7/arp0/uR&#10;f8sv+BUy28Na34VuotQjtP7RibToLWW3t/8AWqyV0XgfQ9Qh1TUNa1VVhmvFRI7b/nkq16RlzRjT&#10;OytreO1gSGJVSKNdqqvapqjkkVPvMq/71c5qHxI8M6bcPBdazawyr95XNBxnTbaNtcXcfFDTZP8A&#10;kGQzav8A9enNQf8ACzLr5P8AilNa+b/YT/4qgvkkd3tFG0Vwf/CbazdR7odDeHf91bg42/71J/b3&#10;jH/n10f/AL6loK9lI7zg1zfxCt7a48G6uLviFbZ2Lf3eKxW8Z+IdKy9/oy3w7LpuS35NRrHiK18d&#10;eFdTstNYPf8AlbZ9Pb/W/wC7QTyyj8RiawGXwVa6gebrTkW6g/3l+5XqFjMZrOCR/vtGrN+Vebab&#10;ous+KJ9KjubKTR9KsGR5Yrj/AFs+3+D/AHa9RVAq7V6Cg1rSjKWhwvxJX/ideED/AHdQb/0U9aVZ&#10;fxKb/ieeD1+b/kIt/wCinrUqjqw/whRRRTOkKKKKACiis/XtYg0HRrvUJ22RW60gMnXtcubjVItB&#10;0r59QlXfLN/BBF/fauo8O+Hrbw3py20Hzv8Aelmf78rf32rH+HuiS2enPqd8rJqWot5s6P8A8sv9&#10;iuur5rF1/ay/unHKXMFFFFeeTqFFFFAahRRRQGoUUUUBqeM/Ee2874zaB5hZbeXR57ff/tebXmX7&#10;NuvT63b/AAy1m6iWH7botxb/ACf3lvZf/iK9T+MV/Bo/xE+H89zKqJf6immxbv4mbe//ALJXjXhO&#10;zvPDC+D7Pw9BG9v4N19tP1i33Nvit2R5fk/4HKtdkfhFqfVXirxPF4V0trvyGvLhm2RW8P35WrA/&#10;4STX9NH23UNF0z7IpzL9k3ecv+1TvEcaa1400eD5v9AX7b/31vStLWv+QJqP/XvL/wCgV7GCp8tP&#10;mNY04yR11jfQanZQ3ds4lgmXejr/ABLXL+K/Gk9hd/2Vo1ut9q7LuZWP7qEer1d+H8yr4J8Pru+9&#10;Zxbf9r5BXH+AdtxBqt4zedcPqNxE0rf3Fd9i13nJTp80g/4QuTWm83xHqE+q7/8Al3ZtkUX+5trd&#10;t9HsbO3SKK1jRF/2d1XqKs9KMIxGJDEn3YlT/cWn0UUFBRRRQMK5zxPoMsy/2npW2HW7X54H/vf7&#10;Df7LV0dFAviL/hTXI/EWh2t6nVl2t/vKdrVt/drhvhvizbV9KjXZFZXHy/8AA/mrrdWvU07T57mR&#10;tiRJuLVB5Eo+9Y4Fpl174gahdLLvg02L7F5P92X7+/8A75eugrn/AAPDL/Ya3l1Fs1C8bzZ/96ug&#10;qz1aUeSIUUUUFhRRRQAVyniGFvEHijSdDX57eP8A028hf+OL7v8A6Ftrq657wN/p3iPxLeSrh7ef&#10;7LE//TLYjVx4upyUiKnwnc/cSiiivljk1CiiikGoUUUUBqFFFFAahRRRQGp5X+0Zoc1/8P21extv&#10;tmq6DOupWUX8RlX5f/Zqu/DnwnpMl5ceMdPuGZNeiWW5tyvyNL8q7/8Ae+TbXok0KzxNHIu9G+8r&#10;U21tYrO3SCCNYYl+6iVfP7vKLU465dU+Jdx833tMXb/33WjrX/IG1D/rg/8A6BWd4wmWw8W+HJfl&#10;33krW/8A3yjvW3dQpc28sD/clXY1fSYL+AdFP4TxrxP4e1DxPa+FLzTLyewu/Dlnb3qujf61W/1q&#10;f8DRNtejW/hSTVIYtd8P3rafLdKss1j/AMsnb/ap3hjw3Lon2hZZ/Oi/1USf3Yl+4lQr4TudNmlf&#10;Q9Xn0qKVvNlhRFdGb/gVdhl7OX2S59j8b7f+PDR/+/z1Bp+s6rb69/ZGs2kFtdSxNcRPaM7IyrVn&#10;7V4n27ftkX+/VbSfDVzBqz6pqWpSapqG3yomZETyl/u/LVlR9pze8dDRRRQdQUUUUAFFFUtb1VdE&#10;0m7vpV3pbxNKyUCF+HIF1da7qK/6q6nTZ/wBdtN+KlwJNDt9I3Mj6tOLVZF/h/i/9lq78N9Lk0fw&#10;jaQy/flZ5/8Avti//s1Y2vsdY+IdrHuD2lhbb2X+7Pv/APiag8yPvVDXhTyYkX+6myn0UVZ6gUUU&#10;UAFFFFADJv8AVN/u1nfDRd/hO0u3/wBbdbpZP++60Zv+PeX/AHapfDPd/wAILpW7/nk3/ob15OZf&#10;DExqnUUUUV8+c+oUUUUBqFFFFAahRRRQGoUUUUBqFFFFAanOeOfD0mvaSjWb+TqFq3m2sv8Adas3&#10;w34mi1xXgnVbbVbf/j5tP41rtK5zxJ4KsfEDJPuazvov9Vdw/f8A/sq9LDYv2Xuy+E0jLlLlFcpt&#10;8WeH5Nk8EOt2UX3rtG2XDf8AbJa0NE8W2OvSywReZbXsX3rS4XZKv/AK96nWpVfhN4yNuiiitiwo&#10;oooAKKKKACuZ8VSNqmqaPokG15bqdbiWJ/4rdPv/APoVdNWN4Ntk1jxlqurOu+GzVbezl/3v9b/4&#10;+tBjUlyxO/jjWGNUUbVVdq15n4TT7Zfa7rKt+61K682L/Z2ps/8AZK7HxxrbeG/COq6on37WBpVr&#10;nvDNjFpug2kEX3Nu/wD77+aoOXDx965rUUUVZ6AUUUUAFFFFADJv+PeX/dqp8N/+RI0r/rk3/obV&#10;bm/495f92qPwx/5ETSv+ubf+htXj5l8MTGqdTRRRXgnPqFFFFAahRRRQGoUUUUBqFFFFAahRRRQG&#10;oUUUUBqFc34o8DWPibZJuaz1CH5oruH7yt/tf3q6SitIylD3oi1PPNN8RX2i3iaX4jjWGd22wXaf&#10;6m4/+Jb/AGa6uptf0Gy8RabNY3se+KRNvyfK6/7rfw1xdnNqHg2+/s/VZftOmN8trff3f9h693DY&#10;v2vuyOiEzrqKPvruor1TcKKKKAKOt6l/ZejXt59/7PEz7Ku/DnR00fwraKjMRdFrxt3rId//ALNX&#10;NeMN142maVB89xcXUTsn96JX+evTIY1hjWNF2qo2rUHBiJfZOM+J0m7TdOsXG+G/v0tZl/2HDVah&#10;RYYkVfuKuyszxdM8/wAQdFsX/wCPf7JLdf8AAldK1qo2ofAFFFFM6QooooAKKKKAGP8AOrpWV8N7&#10;jZYX2m/9A6f7P/7P/wCzVsVg+Df+Jb4q8QWbf629l/tBf9z5ErzcfHnpmNU7aiiivmzn1CiiigNQ&#10;ooooDUKKKKA1CiiigNQooooDUKKKKA1CiiigNQqpqWm22sWctrcx74pVq3RTDU8/s7qfwrq0Wi6g&#10;++0n/wCPO4f+L/Y/3q6iofGvh9fEOg3ECtsuF+eCb+KNqzfCusf29oNpdsvkysv72H+NWr6bCVva&#10;xtI6KcjYooorvNjF0dV1T4jOw/5hNt/315q//Y16J2rhPhev2yPVdUl/4+JryW3b/dibatd01QeT&#10;VlzSueds/wDavj7UpW+9pqrbr/wNN9bdYOm/8jt4t/672/8A6KreqzvpfCFFFFBuFFFFABRRRQAV&#10;zl7Mmj+PNHvP+giv2D/0N66OuZ8eW0v9jfbrZN97YOssH+/93/0Gsa8eanKJEvhO+oqGzuo7yzin&#10;ibekq7ldamr5A5NQooopBqFFFFAahRRRQGoUUUUBqFFFFAahRRRQGoUUUUBqFFFFAahXn+jw/wBi&#10;eN9b0/dvS8/4mC/7P8Gz/wAcr0CuE8drJY+KPDV9brs8y6a3upf+mWxv/Zq78FLkqFR+I6OqmsXL&#10;WekXs6/figZ//HKt1n69/wAgHU/+vaX/ANAr6c6zzv4kfEu7+Bvwp8P+IrS2+2QX+o2sc9uq/O7X&#10;L1g+GP2qpvij40i0DwxbR2wtb+3iurh/3vmr/wAvCp/ufdqH9qjStQ8Q/AfwVpmjxSTagmp6Xf7Y&#10;V+8sDo715D8C/hLrnwI+Kn2m/wBMmi0m/wBVVra7X597Xj+a6P8A3djVB4x9cab/AMjp4t/672//&#10;AKKrerA40f4hanDJz/ayrdRt/soqJW/Vnp0vhCiiig3CiiigAooooAKiuYftNvLE38S7KlooAw/h&#10;fc+TpNxozbt2kztaKz/edV/irtK8+un/AOEb8eWl91tdUT7LJ/ci2/Nvr0GvlcXT9lUOKQUUUVxi&#10;1CiiigNQooooDUKKKKA1CiiigNQooooDUKKKKA1Ciig9DQAisDXKfEyBm8G3rxL+9jZGX/vta4Jv&#10;idr3hH4lXeneKVhg0G7f/iV3cUfyr/sSt6/er1TWGj1Lw/dGNlljaLcrK1XTdpHXWwtTDuEp/DIh&#10;R1dUZW3pVfVLdrzS722i+/LAyL/wJKzfBM32nwlpUvm+dugX5/71btfZLYoqfDnULTWvDNpC0Y+1&#10;6Z/ociuvzK6fJurrbizhvFQTRLLsbcu9futXm81wvg3xfb6l9zTNSZbe6+X/AJa/cir1GpPJqR5Z&#10;HDfE6xEOjxa3EG87SW+0OEXLSRL99Ks2dyt5axTr9yVd9dXNClxG0ciq6N95WrzPwfu0qTUNBl3f&#10;8S2fYjt/y1Vvn3/+P0HRh5fZOmoooqzvCiiigAooooAKKKKAMfxVo6a9olxa/Nv++uz+8vzVqeDd&#10;ebxFoNvcz7UvV/dXKL/BL/EtSVyNu7eD/HO5pNmlat/B/DFcfxu3+/8AJXm42hz0+YxqxPRqKKK+&#10;bOfUKKKKA1CiiigNQooooDUKKKKA1CiiigNQooooDUKb81H3etch4u0nxZqmoW6aPq1pp2mbf3/n&#10;QM8zf7rbq6qNONWXLOXKc9apKnHmjHmNbxP4V0rxdpsun6pbR3UEvVHrnvDfgNvA2j3tlY3V3fQS&#10;t+7W6m3+Uv8AcWmaX8Nb2z1631K68Q39z5f3ofPbY9bOvXSeHLJ7ufUGRF/vfOzf8BrqlhaPteWl&#10;U5h0cfi/Yypzj7v8tzhUm1PwJo21tTtv7PtWSKK3eD51V32J8/8AFXQJ4qu7G/httXsVs7ef5IL5&#10;J1dJX/8AZa8h+NGk6n40jsbjw9eXV5cTt5tzaLLtiiT+D5f4a7XwF4ZeXwL9k1aS5uprhfla8fck&#10;U6/d/wDHttespTpS5ZHk4XNK+Kx8sMqXLGJ6HrWkxa1pdxZy/wDLVflb+6396rHw61yfVdHa0vV8&#10;m/sH+zypnPyr9x/+BLWJ4N1iTUdI8u5b/TbVvs8/+0y/Lv8A+BVX1KZvC3iyx1xOLS6f7LeKn8TN&#10;9x3/AN2uw+hrR5o8x6mK878dQ/2P4u0XWAWKz/6BKv8AAo+/ur0CORXjVlO5W+7WN400X/hIfC9/&#10;Yq/lPLHhX/u1BwwlyyKVFZXhXVf7Y8P2lyy7HZfmT+7WrVnrhRRRQMKKKKACiiigArM8SaJF4g0m&#10;a0k+99+L/ZZfuf8Aj1adFIRQ8C+IJda0r7PeHy9Ts28mdf723+P/AHWrp6838SQz+Gdei8S2MXnI&#10;37rUYU/ii/gf/gHztXoVndRX9rFPA2+KVdyPXy+Lo+ykcco8pNRRRXELUKKKKA1CiiigNQooooDU&#10;KKKKA1CiiigNQooooDUK4fx8i3HiDwkv32ivGdv+/T13FcZqsn2nx9b2y/J9ns/tDf7Xz7a7MJ/H&#10;iOPxGdrXhlrG6m1fRgsF83zTw/wXH+8v96oLT4haYlraLPZyJpV1L5Urv/y6y/3G/wCBfxV2QIde&#10;K878caL/AGXdTX6r52m3y+RfW7L91v4JV/3Xbc1fZ0XTcuWp8Jy4zDzlH2tD3akTndc8fHw18WJY&#10;ILGb7F9mV55W/wCXpFX70X+5Xqky2fi3w+6K2+0vIvvp/davLtb8J3V54VTTRqq3/i/RP9P0+VP+&#10;WsH3vK/4EqVs+EtZk0u103UvJkttL1R/KnhZf+PW6/i/77bdXHKEqNaVKX/bv+E9WlWo4zBU8VTj&#10;yv4ZR/ll/wAE9B+GWsz3Gmy6XfyI+pac3lS7f7v8H/ju2uzavLdeuf8AhFvEGn+I41/0T/j3vNv3&#10;Eib/AJa/+OV6fDMs8KSLyrLuFB5dSPLI820mF9F8Ya7pkvP2hvt8H9xYvuba6Osj4hW72GtaHrMC&#10;7VE32e8l/wCmW1//AGaterPQoS5ohRRRQbBRRRQAUUUUAFFFFADJoY7m3eKVd8Uq7GRv4q5bw1fN&#10;4L1o6HeSMdPum3WMz/w/7H/xNdZWT4n8P23ifSXsbn+9vimT78Uq/cdf9quavRjVjymco8x1tHOa&#10;4/wP4gnuFl0jVW/4mtn8m7/nqv8AC9dhXysoShLlkcwtFFFQLUKKKKA1CiiigNQooooDUKKKKA1C&#10;iiigNQrgbGb+1fHmsXi/6qzi/s//AIFv3/8As1dX4m1uDw3oN9qdy2yK3i3s9c14J02ew0NJbxV/&#10;tK6/0i6dP4mr1cvp+9zGlP4joKivLOK/s5baVd8UqsjVLRX0J1HjOqXE3h1be4dv+Jr4duVi3ov/&#10;AC5yv8if98JVyxmvpviRq3h3VtVml0zxLY/atMUD5YEVfn/4F89dP4ph/s/xJY3zbUtJ4JbedG/5&#10;ayt/qq5y9XUfGGheE/EemwifUNN1f7FKf7tqsuyX/wBArbEc1XDRn/z7l+Z5WXOnh8yq4eXw1o/+&#10;TL7X5HV6PGnizwfLp+pRfwvayp/sr8tdT8N9Qk1TwfYTTnfcDcj/APAXYL+mKwNLh/s/xhr6Ouxb&#10;popYl/4B89XfhrM39q+Krbd+6t75UjT+7+6SuY2q+9HmND4pxtN4D1ZV+9tX/wBDWlidXhRl/u1s&#10;+Jrf7ZoV7F/ejIrkfCd4t94Z0+dfuSxbqCsMbFFFFWdoUUUUAFFFZ+t+IdP8PWv2nULlbaL++9AG&#10;hRXH/wDCxYNSTdodjPryfxfZ2RNv/fVSp4h16/3rHoMlht/juGV9/wD3zQI6uiuX+zeMX/5fNJT/&#10;ALYPR/xVls26SXT7lP7kUTo9AD/FujzyNFrOmL/xOLD/AFWz/lqv8cX/AAOum8N69B4k0mK8gb73&#10;ysv91q4t/G2r2rP9p8K3yQxfeuPNi2f79Y+g+OdMs/Fv2nSrxbnTL9tt5bovzwS/3/8AdrzcbQ9r&#10;HmiYyR7CzKvU7aK8W8aeMrvW9clSx1WHR7S1/dRm4DET/wC2u3tRXlRwlSSuZcp//9lQSwMEFAAG&#10;AAgAAAAhADPCDkzdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F/odlCr3VTZRo&#10;m2YjIm1PIlSF0tuYHZNgdjZk1yT++257sZeBx3u89022HE0jeupcbVlBPIlAEBdW11wqOOzfn55B&#10;OI+ssbFMCq7kYJnf32WYajvwJ/U7X4pQwi5FBZX3bSqlKyoy6Ca2JQ7eyXYGfZBdKXWHQyg3jZxG&#10;0VwarDksVNjSuqLivLsYBR8DDqtZ/NZvzqf19XufbL82MSn1+DCuXkF4Gv0tDL/4AR3ywHS0F9ZO&#10;NArCI/7vBi+Zz15AHBVMF0kEMs/kf/r8BwAA//8DAFBLAwQUAAYACAAAACEAe8A4ksMAAAClAQAA&#10;GQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kMsKwjAQRfeC/xBmb9N2ISKmbkRwK/oBQzJN&#10;o82DJIr+vQERFAR3LmeGe+5hVuubHdmVYjLeCWiqGhg56ZVxWsDxsJ0tgKWMTuHoHQm4U4J1N52s&#10;9jRiLqE0mJBYobgkYMg5LDlPciCLqfKBXLn0PlrMZYyaB5Rn1MTbup7z+M6A7oPJdkpA3KkW2OEe&#10;SvNvtu97I2nj5cWSy18quLGluwAxasoCLCmDz2VbnYIG/t2h+Y9D83LgH8/tHgAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEA2vY9+w0BAAAUAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD4BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBiDBmE+wIAAMcIAAAOAAAAAAAAAAAAAAAAAD0CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItAAoAAAAAAAAAIQAmnuIRgSEAAIEhAAAUAAAAAAAAAAAAAAAAAGQFAABkcnMv&#10;bWVkaWEvaW1hZ2UxLmpwZ1BLAQItAAoAAAAAAAAAIQDGCMlFRyMAAEcjAAAUAAAAAAAAAAAAAAAA&#10;ABcnAABkcnMvbWVkaWEvaW1hZ2UyLmpwZ1BLAQItABQABgAIAAAAIQAzwg5M3QAAAAUBAAAPAAAA&#10;AAAAAAAAAAAAAJBKAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAe8A4ksMAAAClAQAA&#10;GQAAAAAAAAAAAAAAAACaSwAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4B&#10;AACUTAAAAAA=&#10;">
                 <v:rect id="Rectangle 371" style="position:absolute;left:15993;top:15217;width:1520;height:2243;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtqpEgwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbpnoQW40iuose/bOg3h7Nsy02L6WJtvrpzcLCHoeZ+Q0zX7amFE+qXWFZwWgYgSBO&#10;rS44U/Bz+h5MQTiPrLG0TApe5GC56HbmmGjb8IGeR5+JAGGXoILc+yqR0qU5GXRDWxEH72Zrgz7I&#10;OpO6xibATSnHUTSRBgsOCzlWtM4pvR8fRsF2Wq0uO/tusvLruj3vz/HmFHul+r12NQPhqfX/4b/2&#10;TisYx/D7JfwAufgAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbaqRIMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="54F9AE05" w14:textId="77777777">
                         <w:r>
                           <w:t xml:space="preserve">  </w:t>
                         </w:r>
                         <w:r>
                           <w:tab/>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:shape id="Picture 398" style="position:absolute;width:15613;height:16564;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAL4FThwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wuw01cEH1SgiMzCMG60KLi/NtS1tbkqS0c7fm4Xg8nDeq01nGnEn5yvLCsajBARxbnXF&#10;hYLz6Xu4AOEDssbGMin4Jw+bdb+3wlTbBx/pnoVCxBD2KSooQ2hTKX1ekkE/si1x5G7WGQwRukJq&#10;h48Ybho5SZKZNFhxbCixpV1JeZ39GQWXYz1vxrNrbpz83U/tFx+ympX6GHTbJYhAXXiLX+4freAz&#10;ro9f4g+Q6ycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC+BU4cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:imagedata o:title="" r:id="rId26"/>
                 </v:shape>
                 <v:shape id="Picture 400" style="position:absolute;left:19909;width:15895;height:16566;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1029" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBi0m9HxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kaLVaKrtIVSIadGEY/P7DMJZt/G3a1Gf71bEHocZuYbZr7sTCPO5HxtWcFwkIAg&#10;LqyuuVSwWX+9TEH4gKyxsUwKruRhueg9zTHV9sI/dM5DKSKEfYoKqhDaVEpfVGTQD2xLHL2DdQZD&#10;lK6U2uElwk0jR0nyJg3WHBcqbOmzouKY/xoFpy2Ndtmm3Y+zQ+4+VjfMJt8npZ773fsMRKAu/Icf&#10;7ZVW8DqEvy/xB8jFHQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGLSb0fEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:imagedata o:title="" r:id="rId27"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="749DA37F" w14:textId="77777777">
+    <w:p w14:paraId="749DA37F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid en total </w:t>
-[...66 lines deleted...]
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="5E96458E" w14:textId="77777777">
+        <w:t xml:space="preserve">Vid en total laryngektomi mynnar luftstrupen i ett hål på halsen. Trakeostomat (hålet) skall helst vara mellan 15–20 mm stort. Det första dygnet har patienten en kuffad trakealkanyl, den byts oftast första postoperativa dagen mot en Provox LaryTube (55 mm). Syftet är att trakeostomat får läka och formas runt LaryTuben (som fungerar som en stent). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E96458E" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177066" w:id="18"/>
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc140177066"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>LaryTuber</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="45F753B1" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="45F753B1" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3C5297D9" w14:textId="77777777">
+      <w:r>
+        <w:t>LaryTuber finns i 3 olika längder, 27, 36 och 55 mm och 4 olika diametrar, 8, 9, 10 och 12mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5297D9" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De kan vara </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidRPr="000B2031" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="479844E9" w14:textId="77777777">
+        <w:t>De kan vara ofenestrerade eller fenestrerade. En ofenestrerad tub används inledningsvis, när röstventilen senare aktiveras så byter man till en fenestrerad LaryTub.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479844E9" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="000B2031" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>De kan ha vingar för fäste med nackband (som används inledningsvis efter operationen tills operationsområdet läkt), eller en ring som fixeras med plåster.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="379879C2" w14:textId="77777777">
+    <w:p w14:paraId="379879C2" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6F83DC85" w14:textId="77777777">
+      <w:r>
+        <w:t>LaryTuberna kan anslutas till olika HME(Heat and Moisture Exchenger)-filter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F83DC85" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D98B8EC" wp14:editId="06FAFE45">
             <wp:extent cx="2744747" cy="1116419"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="5761" name="Bildobjekt 5761"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
@@ -5795,607 +5085,358 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3014921" cy="1281656"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="30AFBA60" w14:textId="77777777">
+    <w:p w14:paraId="30AFBA60" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00994522" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="608DC99E" w14:textId="77777777">
+    <w:p w14:paraId="608DC99E" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00994522" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001B4DE3">
         <w:t xml:space="preserve">Det är individuellt hur länge </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>LaryTub</w:t>
       </w:r>
       <w:r w:rsidRPr="001B4DE3">
-        <w:t>en</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> skall användas</w:t>
+        <w:t>en skall användas</w:t>
       </w:r>
       <w:r>
         <w:t>. I</w:t>
       </w:r>
       <w:r w:rsidRPr="001B4DE3">
         <w:t xml:space="preserve">nitialt används den dygnet runt (vanligen ca 3 månader), därefter nattetid (vanligen 3 månader), operatören avgör. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="3A7C9CF2" w14:textId="77777777">
+    <w:p w14:paraId="3A7C9CF2" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177067" w:id="19"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc140177067"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Befuktning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidRPr="00F2684B" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="599DD4FE" w14:textId="77777777">
+    <w:p w14:paraId="599DD4FE" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00F2684B" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Befuktning i form av Natriumklorid kan tillföras patienten via en </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>Befuktning i form av Natriumklorid kan tillföras patienten via en nebulisator (</w:t>
       </w:r>
       <w:r w:rsidRPr="00994522">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>OBS</w:t>
       </w:r>
       <w:r w:rsidRPr="00994522">
         <w:t>!</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> får inte användas över HME-filter) som inhaleras över </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="1700EF64" w14:textId="77777777">
+        <w:t xml:space="preserve"> får inte användas över HME-filter) som inhaleras över trakeostomat. Vid mer direkt behov av fukt eller för att skapa en hostreflex kan man droppa koksalt direkt ner i stomat, ca 1–2 ml. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1700EF64" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177068" w:id="20"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc140177068"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>HME-filter -Fukt/värmeväxlare - ”näsa”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="19EC7E03" w14:textId="77777777">
+    <w:p w14:paraId="19EC7E03" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ett HME-filter placeras över </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="20AAF2C9" w14:textId="77777777">
+        <w:t xml:space="preserve">Ett HME-filter placeras över stomat, och när luften andas ut, fångas värme och fukt från utandningen i HME-filtret. Denna värme och fukt tillförs till nästa inandning, innan luften passerar till lungorna. Det är viktigt att använda en HME 24 timmar om dygnet, 7 dagar i veckan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AAF2C9" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Byt HME-filter en gång per dygn eller oftare vid behov.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2684B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00641A5D" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5930DD9D" w14:textId="77777777">
+    <w:p w14:paraId="5930DD9D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00641A5D" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00641A5D">
         <w:t xml:space="preserve">Man använder alltid </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00641A5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Provox Life Home HME</w:t>
+      </w:r>
       <w:r w:rsidRPr="00641A5D">
-        <w:rPr>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> HME då andningsmotståndet är tyngre</w:t>
+        <w:t xml:space="preserve"> den första tiden för bästa återfuktning och optimal lunghälsa. Om man börjar med något av filtren med lägre andningsmotstånd för tidigt är det svårare att återgå till Provox Life Home HME då andningsmotståndet är tyngre</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i denna</w:t>
       </w:r>
       <w:r w:rsidRPr="00641A5D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="42B2ACA6" w14:textId="77777777">
+    <w:p w14:paraId="42B2ACA6" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177069" w:id="21"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc140177069"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Vid behov av att koppla syrgas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w:rsidRPr="0096707B" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5B962343" w14:textId="77777777">
+    <w:p w14:paraId="5B962343" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="0096707B" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096707B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tänkt på att </w:t>
       </w:r>
       <w:r w:rsidRPr="001B4DE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="0096707B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> koppla syrgas över patientens näsa eller mun!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0096707B" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="29D39BB4" w14:textId="77777777">
+    <w:p w14:paraId="29D39BB4" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="0096707B" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Produkter som används:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3609247A" w14:textId="77777777">
+    <w:p w14:paraId="3609247A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="17C93F3A" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Provox plåster alternativt LaryTube </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C93F3A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00641A5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Provox BasePlate Adaoptor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (fästes i plåstret </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91DF4">
+        <w:t xml:space="preserve">Provox Life™ BasePlate Adaptor gör det möjligt att ansluta en enhet, t.e.x en HME-kasett med en </w:t>
+      </w:r>
       <w:r w:rsidRPr="00641A5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...73 lines deleted...]
-        </w:rPr>
         <w:t>ISO 15 mm</w:t>
       </w:r>
       <w:r w:rsidRPr="00641A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E91DF4">
-        <w:t xml:space="preserve">standardkoppling till ett </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1E8B64EC" w14:textId="77777777">
+        <w:t>standardkoppling till ett Provox Life-tillbehör.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8B64EC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00641A5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TrachPhone</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (HME-filter med syrgas, sug och talfunktion) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C34EEA" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="64AB64D5" w14:textId="77777777">
+    <w:p w14:paraId="64AB64D5" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00C34EEA" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:ind w:left="993" w:right="0" w:firstLine="584"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C34EEA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Provox BasePlate Adaoptor </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C34EEA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>TrachPhone</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0096707B" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1E483AF0" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="1E483AF0" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="0096707B" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D8C02A1" wp14:editId="5F4DD478">
             <wp:extent cx="1742536" cy="1442850"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="480" name="Picture 480"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="480" name="Picture 480"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId30">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -6534,152 +5575,129 @@
                     <pic:cNvPr id="482" name="Picture 482"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1476536" cy="1568058"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="5409D0D1" w14:textId="77777777">
+    <w:p w14:paraId="5409D0D1" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177070" w:id="22"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc140177070"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Bärbar sug</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="179CD4A5" w14:textId="77777777">
+    <w:p w14:paraId="179CD4A5" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Första tiden efter operation (minst 6 månader) bör den </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="769674F0" w14:textId="77777777">
+        <w:t>Första tiden efter operation (minst 6 månader) bör den laryngektomerade patienten ha en bärbar sug för att kunna suga bort eventuellt sekret som kan hindra andningsvägen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769674F0" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177071" w:id="23"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc140177071"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Nackband och Plåster – för att hålla LaryTub och HME på plats</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="05110178" w14:textId="77777777">
+    <w:p w14:paraId="05110178" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="787209D2" w14:textId="77777777">
+      <w:r>
+        <w:t>LaryTuben kan fästas med nackband, eller olika typer av plåster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787209D2" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Första tiden efter operationen brukar man använda ett nackband, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A2615E">
-        <w:t>Provox</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Provox® TubeHolder</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C571B9" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="49EFA417" w14:textId="77777777">
+    <w:p w14:paraId="49EFA417" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00C571B9" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39F212A2" wp14:editId="16C1A2FA">
             <wp:extent cx="4011770" cy="1362974"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Bildobjekt 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -6699,70 +5717,65 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4026075" cy="1367834"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0976E84A" w14:textId="77777777">
+    <w:p w14:paraId="0976E84A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Därefter kan man byta till olika typer av plåster. Ofta används </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA0FDA">
-        <w:t>Provox</w:t>
-[...3 lines deleted...]
-        <w:t>® Life™ Sensitive-plåster</w:t>
+        <w:t>Provox® Life™ Sensitive-plåster</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> till en början. Plåster provas ut individuellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="31BA21DF" w14:textId="77777777">
+    <w:p w14:paraId="31BA21DF" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="262626"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:color w:val="262626"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D961E4C" wp14:editId="23151C68">
             <wp:extent cx="3017317" cy="3140015"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="23" name="Bildobjekt 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -6790,83 +5803,62 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3024234" cy="3147213"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4CB22A53" w14:textId="77777777">
+    <w:p w14:paraId="4CB22A53" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00622662">
-        <w:t>Provox</w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6A0E8279" w14:textId="77777777">
+        <w:t>Provox® LaryClip™</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan vara bra vid djupt liggande stoma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0E8279" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BEF909A" wp14:editId="308B6772">
             <wp:extent cx="4039738" cy="1214077"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="18" name="Bildobjekt 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
@@ -6883,178 +5875,138 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4042796" cy="1214996"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="49B0515F" w14:textId="77777777">
+    <w:p w14:paraId="49B0515F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0C2E7531" w14:textId="77777777">
+    <w:p w14:paraId="0C2E7531" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177072" w:id="24"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc140177072"/>
       <w:r>
         <w:t>Sväljning och nutrition</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6D529DCF" w14:textId="77777777">
+    <w:p w14:paraId="6D529DCF" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Första tiden efter operationen får patienten inte äta eller dricka något utan försörjer sig med sondnäring via </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="157CF335" w14:textId="77777777">
+        <w:t>Första tiden efter operationen får patienten inte äta eller dricka något utan försörjer sig med sondnäring via nasogastrisk sond, detta för att vävnaden ska läka optimalt och minska risken för fistelnildning. Efter klartecken från operatören får patienten, oftast dag 10-14, börja dricka och aktivera sin röstventil, därefter kan sonden avvecklas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157CF335" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="138"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Oftast har man inga besvär med sväljning men maten upplevs smaka mindre p.g.a. nedsatt luktfunktion. Luktförmågan kan till viss del tränas upp via logoped enligt nedan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="758AE608" w14:textId="77777777">
+    <w:p w14:paraId="758AE608" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="145"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Det finns ingen risk för aspiration så länge röstventilen är fungerande.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6CA7C06F" w14:textId="77777777">
+    <w:p w14:paraId="6CA7C06F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="386"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Däremot är det vanligt med </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="7A8E4227" w14:textId="77777777">
+        <w:t xml:space="preserve">Däremot är det vanligt med refluxproblem p.g.a.  ändrade tryckförhållanden i nedre svalget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8E4227" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177073" w:id="25"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc140177073"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Luktrehabilitering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3E8CDEA9" w14:textId="77777777">
+    <w:p w14:paraId="3E8CDEA9" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Efter operationen kommer lukt- och smakförmågan att minska. Det beror på att luktsensorerna i näsan inte längre används eftersom andningen sker genom </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3D46C30D" w14:textId="77777777">
+        <w:t>Efter operationen kommer lukt- och smakförmågan att minska. Det beror på att luktsensorerna i näsan inte längre används eftersom andningen sker genom stomat. Det finns sätt att lära sig lukta igen, en teknik som kallas ”artig gäspning” och innebär att man gäspar med munnen stängd. När man gör en ”artig gäspning” uppstår ett vakuum i munhålan som fylls av luft som passerar in genom näsan. En del av smaksinnet kan också återfås med hjälp av tekniken. Behandlande logoped kan ge mer information om ”artig gäspning”-tekniken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D46C30D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177074" w:id="26"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc140177074"/>
       <w:r w:rsidRPr="00407D07">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F0C51DC" wp14:editId="46AD4FC5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4516887</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>18430</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1602740" cy="1606550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Bildobjekt 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
@@ -7155,603 +6107,367 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>Dusch och bad</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5EB59267" w14:textId="77777777">
+    <w:p w14:paraId="5EB59267" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Den som är </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Den som är laryngektomerad bör undvika bad. Att falla i vatten från båt eller brygga kan innebära drunkning. Vid duschning kan ett speciellt duschskydd användas, </w:t>
+      </w:r>
       <w:r w:rsidRPr="008804D8">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...33 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Provox ShowerAid</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, detta fästs i plåstret eller på LaryTuben för att förhindra vatten att komma ner i stomat.</w:t>
       </w:r>
       <w:r w:rsidRPr="008804D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Duschskydd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="76BE5A99" w14:textId="77777777">
+    <w:p w14:paraId="76BE5A99" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177075" w:id="27"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc140177075"/>
       <w:r>
         <w:t>Suturtagning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7FA68FF9" w14:textId="77777777">
+    <w:p w14:paraId="7FA68FF9" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Suturer och agraffer tas bort enligt ordination från ansvarig operatör, ofta 10–14 dagar postoperativt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="33EE2EFB" w14:textId="77777777">
+    <w:p w14:paraId="33EE2EFB" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177076" w:id="28"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> och röstventil</w:t>
+      <w:bookmarkStart w:id="28" w:name="_Toc140177076"/>
+      <w:r>
+        <w:t>Dagliga rutiner för rengöring av stoma, LaryTub och röstventil</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="538D1FD6" w14:textId="77777777">
+    <w:p w14:paraId="538D1FD6" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177077" w:id="29"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc140177077"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rengöring av </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> och hud</w:t>
+        <w:t>Rengöring av stoma och hud</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="680B279C" w14:textId="77777777">
+    <w:p w14:paraId="680B279C" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Huden runt </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0EFB87D5" w14:textId="77777777">
+        <w:t>Huden runt stomat ska inspekteras och rengöras 2 gånger per dygn samt vid behov. Huden runt stomat ska hållas ren och torr för att undvika infektioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFB87D5" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Badda utanpå det gamla plåstret med Adhesive </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6296A907" w14:textId="77777777">
+        <w:t xml:space="preserve">Badda utanpå det gamla plåstret med Adhesive remover. Dra försiktigt bort plåstret och badda med remove för att lösa upp klisterrester. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6296A907" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tvätta runt </w:t>
-[...23 lines deleted...]
-        <w:t>. Använd mjuk kompress (</w:t>
+        <w:t>Tvätta runt stomat med koksalt alternativt mild tvål och vatten eller Cleaning Towel. Använd mjuk kompress (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8653B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Använd stor kompress så den inte kan tappas ner i </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="48DF69A7" w14:textId="77777777">
+        <w:t xml:space="preserve"> Använd stor kompress så den inte kan tappas ner i stomat). Torka noga. Var noga med handhygienen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DF69A7" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lägg på Skin </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3DE50C07" w14:textId="77777777">
+        <w:t xml:space="preserve">Lägg på Skin Barrier. Låt lufttorka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE50C07" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Värm plåstret genom att gnugga det mellan händerna någon minut, så fäster det bättre. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="170B32A6" w14:textId="77777777">
+    <w:p w14:paraId="170B32A6" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Håll plåstret med öppningen centrerad över </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="23A2D66F" w14:textId="77777777">
+        <w:t xml:space="preserve">Håll plåstret med öppningen centrerad över stomat. Ta bort skyddspappret. Sätt först fast den nedre delen, därefter den övre delen och slutligen de båda sidorna och massera utåt. Släta ut eventuella hudveck med handen och försök få plåstret så slätt som möjligt mot huden, så fäster det bättre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A2D66F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="141"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Massera plåstret noggrant och försiktigt i cirka en minut, för att förbättra vidhäftningen mot huden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="390928C8" w14:textId="77777777">
+    <w:p w14:paraId="390928C8" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3888BF39" wp14:editId="711CB111">
             <wp:extent cx="4452620" cy="3562223"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="677" name="Picture 677"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="677" name="Picture 677"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4452620" cy="3562223"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="2F6E4CEF" w14:textId="77777777">
+    <w:p w14:paraId="2F6E4CEF" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177078" w:id="30"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc140177078"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rengöring av </w:t>
-[...9 lines deleted...]
-        <w:t>LaryTub</w:t>
+        <w:t>Rengöring av LaryTub</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="358A4338" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="358A4338" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="292"/>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="14417F62" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">LaryTuben tas ur dagligen i samband med rengöring av stomat och diskas med rengöringsmedel. Kan blötläggas 10 minuter i ljummet vatten och någon droppe diskmedel. Insidan rengörs med kanylborste. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14417F62" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="292"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">För att desinficera kan man doppa ner </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2FC08362" w14:textId="77777777">
+        <w:t xml:space="preserve">För att desinficera kan man doppa ner LaryTuben i kokt (ej kokande) vatten någon minut alternativt 70 % ytdesinfektion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC08362" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="292"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Låt lufttorka och sätt tillbaka i </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="077D0399" w14:textId="77777777">
+        <w:t xml:space="preserve">Låt lufttorka och sätt tillbaka i stomat; det kan vara lättare om LaryTuben fuktas lätt. Man kan även applicera lite xylocain gel på tuben för att den ska glida bättre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077D0399" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177079" w:id="31"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc140177079"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rengöring av röstventil</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w:rsidRPr="006E7B40" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="61FFB283" w14:textId="77777777">
+    <w:p w14:paraId="61FFB283" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="006E7B40" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>För att röstventilen ska fungera bra behöver den rengöras morgon och kväll.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008804D8" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="297032B1" w14:textId="77777777">
+    <w:p w14:paraId="297032B1" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="008804D8" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74C1BE53" wp14:editId="47AF7EBF">
             <wp:extent cx="1873250" cy="1278255"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="20" name="Picture 330"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="330" name="Picture 330"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -7818,134 +6534,100 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3125539" cy="784263"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="505587BE" w14:textId="77777777">
+    <w:p w14:paraId="505587BE" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">För att kunna göra rent i </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7C455CE3" w14:textId="77777777">
+        <w:t xml:space="preserve">För att kunna göra rent i Provoxventilen, börjar man med att ta ut LaryTuben eller ta bort plåstret. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C455CE3" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kragen och öppningen på röstventilen inspekteras 2 ggr dagligen och hålls ren från sekret och krustor, använd </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C8653B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Provox Brush</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> minst morgon och kväll. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0C095AA4" w14:textId="77777777">
+    <w:p w14:paraId="0C095AA4" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">För in borsten till den blå stoppringen. För in borsten och vrid runt 360 grader och ta ut och skölj rent borsten, upprepa tills det är rent. Detta är viktigt för att få bort svamp och matrester och för att förlänga röstventilens livslängd. Om det är svårt att komma åt kan man böja borstskaftet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5DE707E3" w14:textId="77777777">
+    <w:p w14:paraId="5DE707E3" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01BC23FB" wp14:editId="29BD1599">
             <wp:extent cx="1871345" cy="1274445"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="21" name="Picture 328"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="328" name="Picture 328"/>
@@ -8013,238 +6695,163 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm flipH="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="2935721" cy="807616"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="03268628" w14:textId="77777777">
+    <w:p w14:paraId="03268628" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Med en </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C8653B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Flush</w:t>
+        <w:t>Provox Flush</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kan man spola ventilen med vanligt vatten eller luft. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="77F55537" w14:textId="77777777">
+    <w:p w14:paraId="77F55537" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">För att det inte skall komma i luftstrupen är det viktigt att det blå röret hålls bestämt mot ventilen med den ena handen, med den andra handen pressar man ihop gummiblåsan för att spola. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="19D31107" w14:textId="77777777">
+    <w:p w14:paraId="19D31107" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">När spolningen är klar släpps blåsan och det vakuum som uppstår suger ut det vatten som finns kvar i ventil och skaftet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5140EF44" w14:textId="77777777">
+    <w:p w14:paraId="5140EF44" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="37"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4327E69C" w14:textId="77777777">
+    <w:p w14:paraId="4327E69C" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177080" w:id="32"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc140177080"/>
       <w:r>
         <w:t>Övriga tillbehör</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w:rsidRPr="00BA6B6D" w:rsidR="006922DD" w:rsidP="00BA6B6D" w:rsidRDefault="006922DD" w14:paraId="6CC6BF84" w14:textId="77777777">
+    <w:p w14:paraId="6CC6BF84" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00BA6B6D" w:rsidRDefault="006922DD" w:rsidP="00BA6B6D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177081" w:id="33"/>
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc140177081"/>
       <w:r w:rsidRPr="00BA6B6D">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Base</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BA6B6D">
+        <w:t>Base plate adaptor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="1FAE2AC8" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...79 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="77AC0FFF" w14:textId="77777777">
+        </w:rPr>
+        <w:t xml:space="preserve">ProvoxBasePlateAdaptor </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gör det möjligt att ansluta en enhet, tex en HME kassett med en ISO 15 mm standardkoppling till ett provoxtillbehör, och ex Rubens revivator, men också till flygplanssyrgasmasker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AC0FFF" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A0A27E9" wp14:editId="72AA05BC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-192</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-3606</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="707366" cy="638354"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="22" name="Picture 478"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -8264,247 +6871,202 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="707366" cy="638354"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1EEEA592" w14:textId="77777777">
+    <w:p w14:paraId="1EEEA592" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4452964C" w14:textId="77777777">
+    <w:p w14:paraId="4452964C" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177082" w:id="34"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc140177082"/>
       <w:r>
         <w:t>Psykosocialt stöd</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2F5CCDA8" w14:textId="77777777">
+    <w:p w14:paraId="2F5CCDA8" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Förmedla kuratorkontakt under vårdtiden, att genomgå en </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="002465F2" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="164A7D07" w14:textId="77777777">
+        <w:t>Förmedla kuratorkontakt under vårdtiden, att genomgå en laryngektomi är ett stort kirurgiskt ingrepp med stora förändringar för patienten vad gäller både andning, tal och matintag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164A7D07" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="002465F2" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Initiera och samordna vårdplanering i god tid inför hemgång.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="42AB2499" w14:textId="77777777">
+    <w:p w14:paraId="42AB2499" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177083" w:id="35"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc140177083"/>
       <w:r>
         <w:t>Inför utskrivning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3AA7DE1E" w14:textId="17389147">
+    <w:p w14:paraId="3AA7DE1E" w14:textId="17389147" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Patienten ska få undervisning i </w:t>
-[...11 lines deleted...]
-        <w:t>sin eg</w:t>
+        <w:t>Patienten ska få undervisning i stoma- och röstventilsskötsel och sugteknik inför utskrivning. Sug och material behöver beställas och patienten måste få träning i att använda sin eg</w:t>
       </w:r>
       <w:r w:rsidR="00BA6B6D">
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r>
-        <w:t>sug</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="55010B40" w14:textId="77777777">
+        <w:t>sug innan hemgång. Om patienten inte själv kan göra detta behöver man initiera vårdplanering inför utskrivningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55010B40" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177084" w:id="36"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc140177084"/>
       <w:r>
         <w:t>Övrigt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="241974BD" w14:textId="77777777">
+    <w:p w14:paraId="241974BD" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informera patienten om Mun och halscancerförbundet och om Atos Medical som anordnar träffar för patienter som varit med om samma operation i regionen. Atos har också mycket information som riktar sig direkt till patienter på </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId45">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00A02F72">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.atosmedical.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7FA02C01" w14:textId="77777777">
+    <w:p w14:paraId="7FA02C01" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3EC52F27" w14:textId="77777777">
+    <w:p w14:paraId="3EC52F27" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001F4690" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2DAED0B2" w14:textId="77777777">
+    <w:p w14:paraId="2DAED0B2" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="001F4690" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="26891B3A" w14:textId="77777777">
+    <w:p w14:paraId="26891B3A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="74E63C62" w14:textId="77777777">
+    <w:p w14:paraId="74E63C62" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="9D2235" w:themeColor="accent5"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="9D2235" w:themeColor="accent5"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3FA78445" w14:textId="77777777">
+    <w:p w14:paraId="3FA78445" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177085" w:id="37"/>
-[...13 lines deleted...]
-        <w:t>stomaplåster</w:t>
+      <w:bookmarkStart w:id="37" w:name="_Toc140177085"/>
+      <w:r>
+        <w:t>Översikt Provox stomaplåster</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="188A30E6" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="188A30E6" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Används för att fästa fast HME-filter. Finns i olika utföranden, för olika anatomi, </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00A84CF8" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="08829544" w14:textId="77777777">
+        <w:t>Används för att fästa fast HME-filter. Finns i olika utföranden, för olika anatomi, hudtyper och användningssituationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08829544" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00A84CF8" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="14A4FD8A" w14:textId="77777777">
+    <w:p w14:paraId="14A4FD8A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57B24">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FAAF34E" wp14:editId="5C44FAD5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5007610</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6985</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1080000" cy="1082722"/>
             <wp:effectExtent l="0" t="0" r="6350" b="3175"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5762" name="Bildobjekt 5762"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8535,97 +7097,79 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008857BE">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Provox® Life™ Standard-plåster</w:t>
+      </w:r>
       <w:r w:rsidRPr="008857BE">
-        <w:rPr>
-[...15 lines deleted...]
-        <w:t>. Bra vidhäftning och passform gör att plåstret sitter säkert hela dagen.</w:t>
+        <w:t xml:space="preserve"> är utformat för daglig användning och ger stark tätning runt stomat. Bra vidhäftning och passform gör att plåstret sitter säkert hela dagen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008857BE">
         <w:t>Tillgänglig i tre storlekar – rund, oval och plus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="189F5494" w14:textId="77777777">
+    <w:p w14:paraId="189F5494" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="337C6325" w14:textId="77777777">
+    <w:p w14:paraId="337C6325" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="45F450D1" w14:textId="77777777">
+    <w:p w14:paraId="45F450D1" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008857BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D57B530" wp14:editId="08CEDD4A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5006340</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6985</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1080000" cy="1059859"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5763" name="Bildobjekt 5763"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8656,107 +7200,89 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008857BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:t>Provox® Life™ Sensitive-plåster</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>® Life™ Sensitive-plåster</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008857BE">
         <w:t>passar för</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> känslig hud. Plåstret är mjukt och flexibelt och mycket skonsamt mot huden. Ger god och flexibel tätning runt </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> och är samtidigt lätt att applicera och ta bort.</w:t>
+        <w:t xml:space="preserve"> känslig hud. Plåstret är mjukt och flexibelt och mycket skonsamt mot huden. Ger god och flexibel tätning runt stomat och är samtidigt lätt att applicera och ta bort.</w:t>
       </w:r>
       <w:r w:rsidRPr="008857BE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tillgänglig i tre storlekar – rund, oval och plus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="48CD3B9D" w14:textId="77777777">
+    <w:p w14:paraId="48CD3B9D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0474E023" w14:textId="77777777">
+    <w:p w14:paraId="0474E023" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="12C759FC" w14:textId="77777777">
+    <w:p w14:paraId="12C759FC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="030C141D" wp14:editId="016C40CE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5006340</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>11430</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1080000" cy="1038085"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5764" name="Bildobjekt 5764"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -8788,131 +7314,82 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B57B24">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B57B24">
+        <w:t>Provox® Life™ Stability-plåster</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">® Life™ </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008857BE">
         <w:t>ger</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> extra stabilitet och stöd runt </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="04D3E607" w14:textId="77777777">
+        <w:t xml:space="preserve"> extra stabilitet och stöd runt stomat. Det är lämplig för djupt stoma. Starka vidhäftningen ger en god tätning runt stomat. Särskilt bra för handsfree-tal och för de som pratar mycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D3E607" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="502C46FA" w14:textId="77777777">
+    <w:p w14:paraId="502C46FA" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B57B24" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4DABB3A5" w14:textId="77777777">
+    <w:p w14:paraId="4DABB3A5" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00B57B24" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30FECF05" wp14:editId="3A58B56C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5005705</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>7620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1080000" cy="1039173"/>
             <wp:effectExtent l="0" t="0" r="6350" b="8890"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5765" name="Bildobjekt 5765"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -8945,200 +7422,159 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B57B24">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B57B24">
+        <w:t>Provox® Life™ Night-plåster</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">® Life™ </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B57B24">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008857BE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>används för att</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Night</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B57B24">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>-plåster</w:t>
+        </w:rPr>
+        <w:t>lindra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008857BE">
+      <w:r w:rsidRPr="00B57B24">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>används för att</w:t>
+        <w:t>och svalkar huden på natten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B57B24">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>lindra</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Plåstret kan lindra röd och irriterad hud och gör att man kan använda plåster hela dagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F179E14" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00B57B24" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="581836A3" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581836A3" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="33F4EF18" w14:textId="77777777">
+    <w:p w14:paraId="33F4EF18" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="56854A6D" w14:textId="77777777">
+    <w:p w14:paraId="56854A6D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177086" w:id="38"/>
-[...13 lines deleted...]
-        <w:t>talventiler</w:t>
+      <w:bookmarkStart w:id="38" w:name="_Toc140177086"/>
+      <w:r>
+        <w:t>Översikt Provox HME-kassetter/talventiler</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="52852837" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="52852837" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Det finns olika typer av HME kassetter som anpassas efter behov</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A84CF8" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5964A00B" w14:textId="77777777">
+    <w:p w14:paraId="5964A00B" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00A84CF8" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7834C949" wp14:editId="1C1ADDF9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5243830</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>90146</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1080000" cy="854075"/>
             <wp:effectExtent l="0" t="0" r="6350" b="3175"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="16" name="Bildobjekt 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9169,100 +7605,75 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="045CAC94" w14:textId="77777777">
+    <w:p w14:paraId="045CAC94" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A84CF8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A84CF8">
+        <w:t>Provox Life Home HME</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är utformad för att förbättra lunghälsan. Har optimerad befuktningsförmåga och andningsmotstånd. Perfekt för lugna aktiviteter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7255506D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Life </w:t>
-[...30 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4DFB5B4F" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFB5B4F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DC25506" wp14:editId="3344B088">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5269865</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>250873</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1079500" cy="781050"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="17" name="Bildobjekt 17"/>
             <wp:cNvGraphicFramePr>
@@ -9297,116 +7708,75 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3EEACD53" w14:textId="77777777">
+    <w:p w14:paraId="3EEACD53" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A84CF8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A84CF8">
+        <w:t>Provox Life Go HME</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ger lägre andningsmotstånd än Provox Life Home HME, men samtidigt god befuktningsförmåga och lungrehabilitering. Är därför behagligare att andas igenom vid vardagliga aktiviteter utanför hemmet än Provox Life Home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D3CB02" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Life Go HME</w:t>
-[...46 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="681FEE1B" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681FEE1B" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D3513B7" wp14:editId="28424A2B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5311247</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>147356</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1079500" cy="805815"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5766" name="Bildobjekt 5766"/>
             <wp:cNvGraphicFramePr>
@@ -9435,96 +7805,87 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1079500" cy="805815"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2BFE6E9B" w14:textId="77777777">
+    <w:p w14:paraId="2BFE6E9B" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A84CF8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Provox Life Energy HME</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> används vid situationer med hög aktivitet. Har mycket lågt andningsmotstånd och ger mer luft och lättare andning när man är fysiskt aktiv.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A84CF8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE60041" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Life Energy HME</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5AE60041" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A4B68C" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="44A4B68C" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7DFBF924" w14:textId="77777777">
+    <w:p w14:paraId="7DFBF924" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="122422AC" wp14:editId="0F52EC2A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5356788</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>9477</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1079500" cy="943610"/>
             <wp:effectExtent l="0" t="0" r="6350" b="8890"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="672" name="Bildobjekt 672"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9554,105 +7915,80 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A84CF8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A84CF8">
+        <w:t>Provox Life Night HME</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är utformad för att ge bästa befuktningsförmåga och en behaglig nattsömn. Hjälper till att minska slem och hosta på natten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4691C394" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Life </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A84CF8">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6108D503" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Night</w:t>
-[...31 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2AE0C289" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE0C289" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B3ACC43" wp14:editId="19BB31B6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5399501</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>115930</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1080000" cy="749552"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="673" name="Bildobjekt 673"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9676,104 +8012,71 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1080000" cy="749552"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A84CF8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A84CF8">
+        <w:t>Provox Life Protect HME</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är utformad för att kombinera egenskaperna för en HME med ett effektivt elektrostatiskt filter. Detta gör att denna HME skyddar mot bakterier, virus och andra luftburna partiklar. Det finns många vardagssituationer där ett extra skydd av lungorna kan behövas, som t ex i kollektivtrafiken, tätbefolkade områden, i affärer eller i dammiga arbetsmiljöer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B93D192" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Life </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="40DB92AC" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40DB92AC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D6EC0E6" wp14:editId="5CEB10B8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5252936</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>73217</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1267460" cy="965835"/>
             <wp:effectExtent l="0" t="0" r="8890" b="5715"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="674" name="Bildobjekt 674"/>
             <wp:cNvGraphicFramePr>
@@ -9802,168 +8105,101 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1267460" cy="965835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4296B902" w14:textId="77777777">
+    <w:p w14:paraId="4296B902" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A84CF8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...53 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2B446A7A" w14:textId="77777777">
+        <w:t>Provox Life FreeHands HME</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är utformad för att möjliggöra handsfree-tal i kombination med Provox FreeHands Flexivoice. Ger friheten att tala och använda båda händerna samtidigt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B446A7A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7AB5A19C" w14:textId="77777777">
+    <w:p w14:paraId="7AB5A19C" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2505CEF7" w14:textId="77777777">
+    <w:p w14:paraId="2505CEF7" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6AE1A5C8" w14:textId="77777777">
+    <w:p w14:paraId="6AE1A5C8" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177087" w:id="39"/>
-[...13 lines deleted...]
-        <w:t>LaryTuber</w:t>
+      <w:bookmarkStart w:id="39" w:name="_Toc140177087"/>
+      <w:r>
+        <w:t>Översikt Provox LaryTuber</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6DA1D181" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="6DA1D181" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3B61E7F6" w14:textId="77777777">
+      <w:r>
+        <w:t>LaryTuber finns i 3 olika längder, 27, 36 och 55 mm och 4 olika diametrar, 8, 9, 10 och 12mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EF38C6" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00D62CD0" w:rsidRDefault="006922DD" w:rsidP="006922DD"/>
+    <w:p w14:paraId="3B61E7F6" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40ED4287" wp14:editId="691E0D28">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5010150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>264795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="720000" cy="1018947"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="675" name="Bildobjekt 675"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9994,92 +8230,67 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D62CD0" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="360C8EBA" w14:textId="77777777">
+    <w:p w14:paraId="360C8EBA" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00D62CD0" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D62CD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1ACC3E8E" w14:textId="77777777">
+        <w:t>Provox® Life™ LaryTube Standard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACC3E8E" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40EBA8C0" wp14:editId="2BB592D6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5443076</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>277792</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1347326" cy="457802"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="682" name="Bildobjekt 682"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -10110,115 +8321,75 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">För att bibehålla öppningen i </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="28887DEB" w14:textId="77777777">
+        <w:t xml:space="preserve">För att bibehålla öppningen i trakeostomat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28887DEB" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kan användas med eller utan röstventil. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="175359EB" w14:textId="77777777">
+    <w:p w14:paraId="175359EB" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E62E9D">
-        <w:t xml:space="preserve">Den kan fästas med en </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="73AD5307" w14:textId="77777777">
+        <w:t xml:space="preserve">Den kan fästas med en Provox TubeHolder (nackband) eller Provox LaryClips. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AD5307" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="5B571865" w14:textId="77777777">
+    <w:p w14:paraId="5B571865" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D62CD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FCEE159" wp14:editId="6EA809B7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5010150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>299720</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="720000" cy="978462"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="676" name="Bildobjekt 676"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -10251,117 +8422,75 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D62CD0" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="374FC76A" w14:textId="77777777">
+    <w:p w14:paraId="374FC76A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00D62CD0" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D62CD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...35 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0AA1F67E" w14:textId="77777777">
+        <w:t>Provox® Life™ LaryTube Fenestrerad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA1F67E" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">För att bibehålla öppningen i </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0279F01B" w14:textId="77777777">
+        <w:t xml:space="preserve">För att bibehålla öppningen i trakeostomat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0279F01B" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F89B162" wp14:editId="2066D8D7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>6057301</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3810</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1346835" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="683" name="Bildobjekt 683"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -10391,105 +8520,68 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1AFCF55B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Fenestrerad modell är tillverkad för att användas med en röstventil. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFCF55B" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Den kan fästas med en </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="755D6AB7" w14:textId="77777777">
+        <w:t>Den kan fästas med en Provox TubeHolder (nackband) eller Provox LaryClips.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755D6AB7" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1BD3EA57" w14:textId="77777777">
+    <w:p w14:paraId="1BD3EA57" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D62CD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24997A96" wp14:editId="2F009519">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5010150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="720000" cy="1121538"/>
             <wp:effectExtent l="0" t="0" r="4445" b="2540"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="678" name="Bildobjekt 678"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -10516,92 +8608,67 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="720000" cy="1121538"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D62CD0" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2BD1C8D3" w14:textId="77777777">
+    <w:p w14:paraId="2BD1C8D3" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00D62CD0" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D62CD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="2A12097D" w14:textId="77777777">
+        <w:t>Provox® Life™ LaryTube™ Standard med Ring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A12097D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57B24">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4464BA4C" wp14:editId="674BC3C2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5669016</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5715</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="911860" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="680" name="Bildobjekt 680"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10633,96 +8700,80 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">För att bibehålla öppningen i </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="1102DB27" w14:textId="77777777">
+        <w:t xml:space="preserve">För att bibehålla öppningen i trakeostomat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1102DB27" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Kan användas med eller utan röstventil.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="359E195F" w14:textId="77777777">
+    <w:p w14:paraId="359E195F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Den kan endast fästas med ett </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="0D401FD1" w14:textId="77777777">
+        <w:t>Den kan endast fästas med ett Provox Life™ plåster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D401FD1" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="70114148" w14:textId="77777777">
+    <w:p w14:paraId="70114148" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D62CD0" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="61025560" w14:textId="77777777">
+    <w:p w14:paraId="61025560" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00D62CD0" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60A1D49F" wp14:editId="3B66CE39">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5010785</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>132715</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="719455" cy="960755"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="679" name="Bildobjekt 679"/>
             <wp:cNvGraphicFramePr>
@@ -10750,100 +8801,59 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="719455" cy="960755"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D62CD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Provox</w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="31922535" w14:textId="77777777">
+        <w:t>Provox® Life™ LaryTube Fenestrerad med Ring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31922535" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57B24">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72024136" wp14:editId="5B8CB305">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="rightMargin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1186</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="911860" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="681" name="Bildobjekt 681"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10875,132 +8885,101 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">För att bibehålla öppningen i </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="4EAA3A38" w14:textId="77777777">
+        <w:t xml:space="preserve">För att bibehålla öppningen i trakeostomat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAA3A38" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7388599F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Fenestrerad med Ring modellen är tillverkad för att användas med en röstventil. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7388599F" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Den kan endast fästas med ett </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="50E31C73" w14:textId="77777777">
+        <w:t>Den kan endast fästas med ett Provox Life™ plåster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E31C73" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00772FD1" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="33C75300" w14:textId="77777777">
+    <w:p w14:paraId="33C75300" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00772FD1" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177088" w:id="40"/>
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc140177088"/>
       <w:r w:rsidRPr="00772FD1">
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="2"/>
         </w:rPr>
-        <w:t>Laryngektomi</w:t>
-[...8 lines deleted...]
-        <w:t>-kort</w:t>
+        <w:t>Laryngektomi-kort</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="00C7FE12" w14:textId="77777777">
+    <w:p w14:paraId="00C7FE12" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FBCB124" wp14:editId="44E48240">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-1726055</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1136745</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="9601711" cy="6647750"/>
             <wp:effectExtent l="0" t="8890" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="15" name="Bildobjekt 15" descr="En bild som visar text, skärmbild, Människoansikte, design&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -11019,62 +8998,62 @@
                   <pic:spPr>
                     <a:xfrm rot="5400000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="9620452" cy="6660725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00772FD1" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="136AAE91" w14:textId="77777777">
+    <w:p w14:paraId="136AAE91" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00772FD1" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177089" w:id="41"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc140177089"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D65B8BB" wp14:editId="126C8B7E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-247783</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-177099</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6755642" cy="9757815"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="686" name="Bildobjekt 686" descr="En bild som visar text, skärmbild, Webbsida, Webbplats&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="686" name="Bildobjekt 686" descr="En bild som visar text, skärmbild, Webbsida, Webbplats&#10;&#10;Automatiskt genererad beskrivning"/>
@@ -11085,528 +9064,414 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6763774" cy="9769560"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00772FD1">
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="2"/>
         </w:rPr>
-        <w:t>Laryngektomi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Laryngektomi-akut-algoritm</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="00772FD1">
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="2"/>
         </w:rPr>
-        <w:t>-akut-algoritm</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="7EB7A2BA" w14:textId="77777777">
+    <w:p w14:paraId="7EB7A2BA" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="65EAABCC" w14:textId="77777777">
+    <w:p w14:paraId="65EAABCC" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc140177090" w:id="42"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc140177090"/>
       <w:r>
         <w:t>Referenser och relaterade dokument</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="76CD9AD5" w14:textId="77777777">
+    <w:p w14:paraId="76CD9AD5" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId61">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="00834D45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">Omvårdnadsprogram för </w:t>
+          <w:t>Omvårdnadsprogram för laryngektomerade”,</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> av Katarina Olofsson, docent/överläkare i foniatri, Umeå universitet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B9C288" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641A5D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Rutin region Västerbotten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A5D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r w:rsidRPr="00641A5D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Omvårdnadsprogram för laryngektomerade</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1968BDA4" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rutin ÖNH SÄS </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="00834D45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>laryngektomerade</w:t>
+          <w:t>Laryngektomi, omvårdnad vid SÄS</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00834D45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623FF513" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rutin ÖNH Halland </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00834D45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>”,</w:t>
+          <w:t>Laryngektomi – omvårdnad och skötsel</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="48B9C288" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="4AA9B218" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00815D0D" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00641A5D">
-[...39 lines deleted...]
-        <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t xml:space="preserve">Rutin region Norrbotten </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00834D45">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Laryngektomi</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-        </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00834D45">
-[...45 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="6B22148A" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="6B22148A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641A5D">
         <w:t>ATOS patientinformation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId66">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="00641A5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">”Att vara </w:t>
+          <w:t>”Att vara laryngektomerad”</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="157AD976" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vårdhandboken </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Rensugning hos patienter med trakeostomi eller laryngektomi - Vårdhandboken</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="24F549ED" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00A07EEC" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc140177091"/>
+      <w:r w:rsidRPr="00A07EEC">
+        <w:t>Bilder/illustrationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00A07EEC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7121DC91" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00EA0FDA" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:spacing w:after="141"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Bilder/illustrationer av Atos-produkter kommer från Atos hemsida.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FDA">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B178DDA" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Övriga bilder/illustrationer är hämtade från </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00641A5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>laryngektomerad</w:t>
-[...6 lines deleted...]
-          <w:t>”</w:t>
+          <w:t>”Omvårdnadsprogram för laryngektomerade”,</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...68 lines deleted...]
-        <w:spacing w:after="141"/>
+      <w:r>
+        <w:t xml:space="preserve"> av Katarina Olofsson, docent/överläkare i foniatri, Umeå universitet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A9C2AF" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="3B178DDA" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389E68ED" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="11A9C2AF" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="302C0C2A" w14:textId="77777777" w:rsidR="006922DD" w:rsidRPr="00A90E1A" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="389E68ED" w14:textId="77777777">
+    <w:p w14:paraId="24DB6659" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF23BED" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF1B389" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058170B4" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CD6C60" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C3878D" w14:textId="77777777" w:rsidR="006922DD" w:rsidRDefault="006922DD" w:rsidP="006922DD">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A90E1A" w:rsidR="006922DD" w:rsidP="006922DD" w:rsidRDefault="006922DD" w14:paraId="302C0C2A" w14:textId="77777777">
-[...35 lines deleted...]
-    <w:sectPr w:rsidRPr="006922DD" w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+    <w:p w14:paraId="40AA233F" w14:textId="4F98EBC9" w:rsidR="009C6C0C" w:rsidRPr="006922DD" w:rsidRDefault="009C6C0C" w:rsidP="006922DD"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="006922DD" w:rsidSect="00B96AFF">
       <w:headerReference w:type="even" r:id="rId69"/>
       <w:headerReference w:type="default" r:id="rId70"/>
       <w:footerReference w:type="even" r:id="rId71"/>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:headerReference w:type="first" r:id="rId73"/>
       <w:footerReference w:type="first" r:id="rId74"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0003593F" w:rsidRDefault="0003593F" w14:paraId="0FF4E042" w14:textId="77777777">
+    <w:p w14:paraId="638C5331" w14:textId="77777777" w:rsidR="00F24A8C" w:rsidRDefault="00F24A8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0003593F" w:rsidRDefault="0003593F" w14:paraId="3F43D916" w14:textId="77777777">
+    <w:p w14:paraId="234BF0B1" w14:textId="77777777" w:rsidR="00F24A8C" w:rsidRDefault="00F24A8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="0003593F" w:rsidRDefault="0003593F" w14:paraId="7FAC52ED" w14:textId="77777777">
+    <w:p w14:paraId="22E63B00" w14:textId="77777777" w:rsidR="00F24A8C" w:rsidRDefault="00F24A8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -11621,148 +9486,148 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00F24A8C" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00A65FD4">
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
@@ -11782,52 +9647,52 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -11860,206 +9725,206 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0003593F" w:rsidRDefault="0003593F" w14:paraId="00F6149D" w14:textId="77777777"/>
+    <w:p w14:paraId="163A2A98" w14:textId="77777777" w:rsidR="00F24A8C" w:rsidRDefault="00F24A8C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0003593F" w:rsidRDefault="0003593F" w14:paraId="32A59057" w14:textId="77777777">
+    <w:p w14:paraId="765DC420" w14:textId="77777777" w:rsidR="00F24A8C" w:rsidRDefault="00F24A8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="0003593F" w:rsidRDefault="0003593F" w14:paraId="39D3361B" w14:textId="77777777">
+    <w:p w14:paraId="792104E2" w14:textId="77777777" w:rsidR="00F24A8C" w:rsidRDefault="00F24A8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="0057277B" w:rsidRDefault="0057277B" w14:paraId="0B4E36BB" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B4E36BB" w14:textId="77777777" w:rsidR="0057277B" w:rsidRDefault="0057277B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="244E8A93">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1030" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="008569C6" w14:paraId="058CDD4D" w14:textId="0FD65030">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -12141,2945 +10006,2945 @@
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="2B78ED21">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03CC48DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EA46EF8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B950B71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49EC6010"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16CF3702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18E8BC50"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19022801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED24417C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ACA3E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89DE752E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30334DA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0A20AC0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FDF00E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B000A28"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="391579451">
@@ -15121,71 +12986,69 @@
   <w:num w:numId="20" w16cid:durableId="2105220668">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1953196846">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1551334111">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1683436810">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1675067224">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="522402620">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1197934387">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -15293,50 +13156,51 @@
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="0046577A"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
@@ -15576,208 +13440,209 @@
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F24A8C"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="252B5B92"/>
     <w:rsid w:val="3A4679CA"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{2C665610-2198-4D4C-9396-BD6ACF1CE8F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15802,75 +13667,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -15905,57 +13770,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -16013,726 +13878,726 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D67C88"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
@@ -16799,609 +14664,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -17410,94 +15275,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -17506,496 +15371,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -18062,153 +15927,153 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006922DD"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:ind w:right="868"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18224,59 +16089,59 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-273/SURROGATE/Laryngektomi%2c%20omv%c3%a5rdnad%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foniater.se/onewebmedia/V%C3%A5rdpersonalsinformation%20LARYNGEKTOMI.pdf" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atosmedical.se" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atosmedical.se/laryngektomi" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpeg" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foniater.se/onewebmedia/V%C3%A5rdpersonalsinformation%20LARYNGEKTOMI.pdf" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.jpg" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vis.nll.se/process/vard/Dokument/vard/V%C3%A5rdrutiner/%C3%85tg%C3%A4rd/KV%C3%85%20Kirurgisk/Laryngektomi,%20rutin.pdf" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpg" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=0CAIQw7AJahcKEwjY_dDBrImAAxUAAAAAHQAAAAAQAw&amp;url=https%3A%2F%2Fvardgivare.regionhalland.se%2Fapp%2Fplugins%2Fregion-halland-api-styrda-dokument%2Fdownload%2Fget_dokument.php%3FdocumentGUID%3DRH-5290&amp;psig=AOvVaw1ClQ_1GH9Lzxk8BD08e2kj&amp;ust=1689191557534449&amp;cshid=1689105263934744&amp;opi=89978449" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpg" Id="rId33" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpg" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/luftvagar/sugning-av-luftvagar/rensugning-hos-patienter-med-trakeostomi-eller-laryngektomi/" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpg" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regionvasterbotten.se/VLL/Filer/a6b85e36-d4ca-4664-829b-1c8e1bba4504.pdf" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-273/SURROGATE/Laryngektomi%2c%20omv%c3%a5rdnad%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foniater.se/onewebmedia/V%C3%A5rdpersonalsinformation%20LARYNGEKTOMI.pdf" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpg" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atosmedical.se" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atosmedical.se/laryngektomi" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foniater.se/onewebmedia/V%C3%A5rdpersonalsinformation%20LARYNGEKTOMI.pdf" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpg" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=0CAIQw7AJahcKEwjY_dDBrImAAxUAAAAAHQAAAAAQAw&amp;url=https%3A%2F%2Fvardgivare.regionhalland.se%2Fapp%2Fplugins%2Fregion-halland-api-styrda-dokument%2Fdownload%2Fget_dokument.php%3FdocumentGUID%3DRH-5290&amp;psig=AOvVaw1ClQ_1GH9Lzxk8BD08e2kj&amp;ust=1689191557534449&amp;cshid=1689105263934744&amp;opi=89978449" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg" Id="rId33" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpg" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/luftvagar/sugning-av-luftvagar/rensugning-hos-patienter-med-trakeostomi-eller-laryngektomi/" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpg" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regionvasterbotten.se/VLL/Filer/a6b85e36-d4ca-4664-829b-1c8e1bba4504.pdf" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpeg" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpg" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vis.nll.se/process/vard/Dokument/vard/V%C3%A5rdrutiner/%C3%85tg%C3%A4rd/KV%C3%85%20Kirurgisk/Laryngektomi,%20rutin.pdf" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId71" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -18556,52 +16421,59 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>4150</Words>
+  <Characters>21995</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>183</Lines>
+  <Paragraphs>52</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>26093</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Laryngektomi</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ann-Catrin Jonasson</lastModifiedBy>
-  <revision>2</revision>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>