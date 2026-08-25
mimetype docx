--- v1 (2026-02-25)
+++ v2 (2026-08-25)
@@ -21,291 +21,436 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="4D62D518" w:rsidR="00184167" w:rsidRPr="00CE7D04" w:rsidRDefault="006E44D3" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7D04">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Allergibehandling vid fluoresceinangiografi</w:t>
+        <w:t xml:space="preserve">Allergibehandling vid </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE7D04">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>fluoresceinangiografi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006A7C57">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CE7D04" w:rsidRPr="00CE7D04">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>indocyaningrön angiografi (ICG)</w:t>
+        <w:t>indocyaningrön</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CE7D04" w:rsidRPr="00CE7D04">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> angiografi (ICG)</w:t>
       </w:r>
       <w:r w:rsidR="00A264BE" w:rsidRPr="00CE7D04">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="0093692E" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="2" w:name="_Toc181866756"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="0093692E">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="78CF957D" w14:textId="2AE9ABC7" w:rsidR="009A32ED" w:rsidRDefault="00ED52DA" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Ändring till Desloratadin istället för Aerius under Åtgärder.</w:t>
+        <w:t xml:space="preserve">Ändring till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Desloratadin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Aerius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> under Åtgärder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="0093692E" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="4" w:name="_Toc181866757"/>
       <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
-      <w:r>
+      <w:r w:rsidRPr="0093692E">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="12570B26" w14:textId="777A004B" w:rsidR="009A32ED" w:rsidRDefault="002C41DA" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Patienten har alle</w:t>
       </w:r>
       <w:r w:rsidR="002701F0">
         <w:t>rgi eller astma som kräver extra uppmärksamhet, speciellt</w:t>
       </w:r>
       <w:r w:rsidR="006A7C57">
         <w:t xml:space="preserve"> vid hjärtkärlsjukdomar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="0093692E" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="7" w:name="_Toc181866759"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r>
+      <w:r w:rsidRPr="0093692E">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r>
+      <w:r w:rsidRPr="0093692E">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696C096E" w14:textId="2AB1E82D" w:rsidR="009A32ED" w:rsidRPr="00023FF4" w:rsidRDefault="006A7C57" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Fluorescin/indocyaningrön kan framkalla</w:t>
+        <w:t>Fluorescin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>indocyaningrön</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kan framkalla</w:t>
       </w:r>
       <w:r w:rsidR="009A32ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>alle</w:t>
       </w:r>
       <w:r w:rsidR="00150A3D">
         <w:t>rgiska reaktioner</w:t>
       </w:r>
       <w:r w:rsidR="009A32ED">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B2A54A" w14:textId="04862061" w:rsidR="009A32ED" w:rsidRDefault="006E549E" w:rsidP="009A32ED">
+    <w:p w14:paraId="70B2A54A" w14:textId="04862061" w:rsidR="009A32ED" w:rsidRPr="0093692E" w:rsidRDefault="006E549E" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
       <w:bookmarkStart w:id="9" w:name="_Toc181866760"/>
-      <w:r>
+      <w:r w:rsidRPr="0093692E">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Åtgärder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="53E5D7C5" w14:textId="77777777" w:rsidR="00160F94" w:rsidRDefault="00D96815" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>OBS! Måste ordineras av läkare, i tveksamma fall kontakta jourhavande anestesiläkare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F44C7D7" w14:textId="4A02DB18" w:rsidR="009A32ED" w:rsidRDefault="00160F94" w:rsidP="00160F94">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Lindrig reaktion som klåda, flush, urticaria, klåda i munnen, läppsvullnad, svullnadskänsla i mun/svalg</w:t>
+        <w:t xml:space="preserve">Lindrig reaktion som klåda, flush, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>urticaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, klåda i munnen, läppsvullnad, svullnadskänsla i mun/svalg</w:t>
       </w:r>
       <w:r w:rsidR="006A72FF">
         <w:t>, ögonsymptom, illamående, buksmärta, kräkningar och diarré.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2E710D" w14:textId="5870D0B7" w:rsidR="006A72FF" w:rsidRDefault="006A72FF" w:rsidP="00160F94">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Vid ovan symptom under angiografiundersökning ska läkare ordinera antihistamin</w:t>
       </w:r>
       <w:r w:rsidR="000A2F39">
         <w:t xml:space="preserve">tablett </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00ED52DA">
         <w:t>Desloratadin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000A2F39">
-        <w:t xml:space="preserve"> 5 mg, munlöslig 2 stycken.</w:t>
+        <w:t xml:space="preserve"> 5 mg, munlöslig </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000A2F39">
+        <w:t>2 stycken</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000A2F39">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CB98C6" w14:textId="0963E716" w:rsidR="000A2F39" w:rsidRDefault="000A2F39" w:rsidP="00160F94">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Om patienten har astma ordinera tablett Betapred 0,5 mg per os 10 stycken.</w:t>
+        <w:t xml:space="preserve">Om patienten har astma ordinera tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Betapred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 0,5 mg per os </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>10 stycken</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49152F1F" w14:textId="058605C8" w:rsidR="000A2F39" w:rsidRDefault="000A2F39" w:rsidP="00160F94">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Vid misstanke om anafylaxi</w:t>
+        <w:t xml:space="preserve">Vid misstanke om </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>anafylaxi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CF3F02">
         <w:t xml:space="preserve"> bör adrenalin ges så fort som möjligt. Ges tidigt och intramuskulärt i låret.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5397C0EB" w14:textId="67C84F54" w:rsidR="00CF3F02" w:rsidRPr="005218AA" w:rsidRDefault="00CF3F02" w:rsidP="00160F94">
+    <w:p w14:paraId="40AA233F" w14:textId="73F1D773" w:rsidR="009C6C0C" w:rsidRDefault="00CF3F02" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Vid anafylaximisstankar, v g se rutin </w:t>
+        <w:t xml:space="preserve">Vid </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>anafylaximisstankar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, v g se rutin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004433B1">
-        <w:t xml:space="preserve">Anafylaxibehandling vuxna inom akutsjukvården, se länk: </w:t>
+        <w:t>Anafylaxibehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004433B1">
+        <w:t xml:space="preserve"> vuxna inom akutsjukvården, se länk: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00DA1CCD" w:rsidRPr="00DA1CCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Anafylaxibehandling vuxna inom akutsjukvården</w:t>
+          <w:t>Anafylaxibehandling</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00DA1CCD" w:rsidRPr="00DA1CCD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> vuxna inom akutsjukvården</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CB78A92" w14:textId="77777777" w:rsidR="00D06B2D" w:rsidRDefault="00D06B2D">
+    <w:p w14:paraId="31B39278" w14:textId="77777777" w:rsidR="00674C14" w:rsidRDefault="00674C14">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5006C530" w14:textId="77777777" w:rsidR="00D06B2D" w:rsidRDefault="00D06B2D">
+    <w:p w14:paraId="0FB956DF" w14:textId="77777777" w:rsidR="00674C14" w:rsidRDefault="00674C14">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3B4D1B42" w14:textId="77777777" w:rsidR="00D06B2D" w:rsidRDefault="00D06B2D">
+    <w:p w14:paraId="29A7A0F9" w14:textId="77777777" w:rsidR="00674C14" w:rsidRDefault="00674C14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -360,51 +505,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
@@ -418,51 +562,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00ED52DA" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00674C14" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
@@ -640,61 +784,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E89BF54" w14:textId="77777777" w:rsidR="00D06B2D" w:rsidRDefault="00D06B2D"/>
+    <w:p w14:paraId="54B14856" w14:textId="77777777" w:rsidR="00674C14" w:rsidRDefault="00674C14"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B2CED2D" w14:textId="77777777" w:rsidR="00D06B2D" w:rsidRDefault="00D06B2D">
+    <w:p w14:paraId="5F6C6151" w14:textId="77777777" w:rsidR="00674C14" w:rsidRDefault="00674C14">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A133D60" w14:textId="77777777" w:rsidR="00D06B2D" w:rsidRDefault="00D06B2D">
+    <w:p w14:paraId="788207F5" w14:textId="77777777" w:rsidR="00674C14" w:rsidRDefault="00674C14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -3002,50 +3146,51 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -3196,119 +3341,122 @@
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004433B1"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00541963"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
+    <w:rsid w:val="00674C14"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006A72FF"/>
     <w:rsid w:val="006A7C57"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E44D3"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E549E"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00762A32"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
@@ -3320,50 +3468,51 @@
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="0093692E"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
@@ -6469,71 +6618,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1160</Characters>
+  <Pages>1</Pages>
+  <Words>156</Words>
+  <Characters>1134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1289</CharactersWithSpaces>
+  <CharactersWithSpaces>1272</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Allergibehandling vid fluoresceinangiografi och indocyanin grön angiografi (ICG)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>