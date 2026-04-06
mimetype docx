--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -6,176 +6,104 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="7B7C03E3" w:rsidR="00184167" w:rsidRPr="00A7279D" w:rsidRDefault="00DC5D96" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r w:rsidRPr="00A7279D">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Treat och Extend-behandling för patienter med diagnos våt AMD, diabetesmakulaödem</w:t>
       </w:r>
       <w:r w:rsidR="00647357" w:rsidRPr="00A7279D">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7279D">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>retinal venocklusion (CRVO= central retinal venocklusion och GRVO = grenretinalvenocklusion).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664A0BD0" w14:textId="75540232" w:rsidR="00A7279D" w:rsidRDefault="0004533F" w:rsidP="00A7279D">
+    <w:p w14:paraId="664A0BD0" w14:textId="68670215" w:rsidR="00A7279D" w:rsidRDefault="0004533F" w:rsidP="00A7279D">
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="25F08D39">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Reviderat i denna version</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00520886">
+      <w:r w:rsidR="00FD3CFF">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Reviderat</w:t>
-[...71 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Tillägg av tryck NCT under IVT-mottagning; bokningsbara besök och punkt 4 (IVTL).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A7279D" w:rsidRPr="25F08D39">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A7279D">
         <w:t xml:space="preserve">Behandling med intravitreal injektion ska erbjudas för patienter med dessa diagnoser enligt behandlingsprotokollet TE (Treat och Extend) inom den nya IVT-mottagningen. Insättande ska ske i samråd med retinaspecialistläkare vid OCT angio och/eller FA/ICG mottagning. Patienter som inte ska behandlas enligt TE protokollet bokas i stället till retinamottagning (REM) för kontroll. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF578C0" w14:textId="726D4DAE" w:rsidR="00A7279D" w:rsidRPr="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="00A7279D">
       <w:r w:rsidRPr="00A7279D">
         <w:t xml:space="preserve">Vid ett IVT mottagningsbesök görs alltid injektion, oftast OCT, sällan visus och endast enstaka gånger en läkarundersökning. Alla OCT blir direkt bedömda av en bedömande läkare. Den läkaren granskar OCT och journalen och sedan planerar nästa besök genom att kryssa alternativ på följesedeln: </w:t>
       </w:r>
     </w:p>
@@ -294,124 +222,148 @@
     </w:p>
     <w:p w14:paraId="11A102C0" w14:textId="77777777" w:rsidR="00A7279D" w:rsidRPr="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="00714861">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7279D">
         <w:t>IVT2 = injektion + OCT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F33698" w14:textId="77777777" w:rsidR="00A7279D" w:rsidRPr="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="00714861">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7279D">
         <w:t>IVT3 = injektion + OCT + visus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558263EC" w14:textId="77777777" w:rsidR="00A7279D" w:rsidRPr="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="00714861">
+    <w:p w14:paraId="558263EC" w14:textId="6E054DB2" w:rsidR="00A7279D" w:rsidRPr="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="00714861">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7279D">
-        <w:t>IVTL = injektion + OCT + visus + läkarundersökning</w:t>
+        <w:t xml:space="preserve">IVTL = injektion + OCT + visus </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6798">
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A69">
+        <w:t xml:space="preserve">tryck NCT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7279D">
+        <w:t>+ läkarundersökning</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6798">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="682AA4DB" w14:textId="7AFEF16D" w:rsidR="00A7279D" w:rsidRPr="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="004277B5">
       <w:r w:rsidRPr="00A7279D">
         <w:t>Patienter som får en uppladdningsdos eller direktinjektion gånger flera bokas till IVT1. Alla andra patienter får en OCT. Visus görs var 4:e besök (närvisus och avståndsvisus) om visus är mindre än 0,4 och mer än 12 punkter, annars tar vi visus var 7:e besök som regel.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7279D">
         <w:br/>
         <w:t>Läkarbesök inom IVT mottagningen görs endast efter uppladdningsdos. Om patienten avslutas under pågående intravitreal behandling bokas kontrolltid till REM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470352A7" w14:textId="19CE9A57" w:rsidR="00A7279D" w:rsidRPr="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="00F16B77">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7279D">
         <w:t xml:space="preserve">IVT-mottagning </w:t>
       </w:r>
       <w:r w:rsidR="008754D6">
         <w:t>med</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7279D">
         <w:t xml:space="preserve"> TE (Treat och Extend) schema</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0929234C" w14:textId="062C7F8C" w:rsidR="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="712BDD74">
+    <w:p w14:paraId="0929234C" w14:textId="2E992273" w:rsidR="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="712BDD74">
       <w:r>
         <w:t xml:space="preserve">Alla patienter får en intravitreal injektion vid varje besök på ögonmottagningen. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008F1B7C">
         <w:t>Patienter med diagnos våt AMD</w:t>
       </w:r>
       <w:r w:rsidR="00441E9A">
         <w:t xml:space="preserve"> och DME: </w:t>
       </w:r>
       <w:r>
         <w:t>Vid en ny påbörjad behandling görs 3 uppladdningsdoser med 4 veckors intervall med ett uppföljningsbesök</w:t>
       </w:r>
       <w:r w:rsidR="02A04B65">
         <w:t xml:space="preserve"> på IVTL</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 8 veckor efter den tredje injektionen. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008D288D">
         <w:t xml:space="preserve">Patienter med diagnos CRVO och </w:t>
       </w:r>
       <w:r w:rsidR="77D9B2D8">
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="008D288D">
         <w:t>RVO</w:t>
       </w:r>
       <w:r w:rsidR="00D54F7A">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F08807" w:rsidRPr="712BDD74">
-        <w:t xml:space="preserve"> Behandlingen inleds med endast 2 uppladdningsdoser med möjlighet till extendering redan efter andra injektionen om det är torrt på OCT. Man planerar för två uppladdningsdoser varav den andra till IVT2, om det då är torrt förlängs intervallet till nästa injektion med 4 veckor och pat bokas då till IVT2. I samband med 4:e injektionen bokas pat till IVTL. </w:t>
+        <w:t xml:space="preserve"> Behandlingen inleds med endast 2 uppladdningsdoser med möjlighet till extendering redan efter andra injektionen om det är torrt på OCT. Man planerar för två uppladdningsdoser varav den andra till IVT2, om det då är torrt förlängs intervallet till nästa injektion med 4 veckor och pat</w:t>
+      </w:r>
+      <w:r w:rsidR="000857BF">
+        <w:t>ient</w:t>
+      </w:r>
+      <w:r w:rsidR="00F08807" w:rsidRPr="712BDD74">
+        <w:t xml:space="preserve"> bokas då till IVT2. I samband med 4:e injektionen bokas pat</w:t>
+      </w:r>
+      <w:r w:rsidR="000857BF">
+        <w:t>ient</w:t>
+      </w:r>
+      <w:r w:rsidR="00F08807" w:rsidRPr="712BDD74">
+        <w:t xml:space="preserve"> till IVTL. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B58BD5B" w14:textId="536651B5" w:rsidR="00A7279D" w:rsidRDefault="00F08807" w:rsidP="712BDD74">
       <w:r w:rsidRPr="712BDD74">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF9EFDB" w14:textId="72F5DF50" w:rsidR="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="009D27D6">
       <w:r>
         <w:t xml:space="preserve">Därefter justeras intervallet tills nästa behandling vid varje besök och ökas eller minskas med 4 veckors intervall beroende på OCT-fynd. Behandlingsintervallen ska inte överstiga </w:t>
       </w:r>
       <w:r w:rsidR="005F5043">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F92D3D">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> veckor och inte bli mindre än 4 veckor. Patienter som ingår i IVT-mottagning ska bokas på en gemensam mottagningslista, d v s att patienter med dessa diagnoser ska blandas ihop och bokas på samma mottagning. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Alla patientbesök ska registreras i makularegistret. De patienter som avslutar injektionsbehandling ska även avslutas i makularegistret.</w:t>
       </w:r>
@@ -473,52 +425,50 @@
         <w:t xml:space="preserve">ej </w:t>
       </w:r>
       <w:r w:rsidR="00D80C64">
         <w:t>kortare än 8 veckor. Tro</w:t>
       </w:r>
       <w:r w:rsidR="7F7A9D5A">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00D80C64">
         <w:t>bospatient</w:t>
       </w:r>
       <w:r w:rsidR="002432E4">
         <w:t xml:space="preserve"> (CRVO och GRVO) som inte svarar på Aflibercept 2 mg – överväg att byta till Aflibercept 8 mg. </w:t>
       </w:r>
       <w:r>
         <w:t>Om patienten inte svarar på injektionsbehandling med Aflibercept efter maximal 5 injektioner, ska läkaren överväga att byta till Vabysmo®</w:t>
       </w:r>
       <w:r w:rsidR="004D3041">
         <w:t xml:space="preserve"> (Faricimab</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00152E96">
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00152E96">
         <w:t>Behandling med Vabysmo® (Faricimab) är aktuellt endast för de patienter som inte svarar adekvat på behandlingen med Eylea® 8 mg! Efter första injektion med Faricimab bokas en kontroll med 4 veckors intervall. Om makula är torr kan intervallet justeras enligt TE schemat. Om det finns fortfarande aktivitet bokas upp till 4 gånger en kontroll med 4 veckors intervall med möjlighet att öka intervaller vid bra resultat. Om makula inte är torr efter 4 injektioner med Faricimab tas patienten upp i fotorond för diskussion och planering.</w:t>
       </w:r>
       <w:r w:rsidR="00AD2491">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Det kan också bli aktuellt att behandla makulaödem p</w:t>
       </w:r>
       <w:r w:rsidR="00E27D50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00E27D50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a diabetes eller trombos med Dexametason (Ozurdex®)</w:t>
       </w:r>
       <w:r w:rsidR="00E27D50">
         <w:t>. Vid byte till Ozurdex</w:t>
       </w:r>
       <w:r w:rsidR="00C96321">
         <w:t xml:space="preserve"> </w:t>
@@ -772,186 +722,244 @@
     </w:p>
     <w:p w14:paraId="7ECCCEB3" w14:textId="77777777" w:rsidR="00A7279D" w:rsidRPr="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="007D4E73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7279D">
         <w:t xml:space="preserve">Patient upplever försämring och läkaren/sköterska (ssk samråder med läkare) bedömer att det är tecken på recidiv som kräver förkortad injektionsintervall. OBS! Ej atrofi eller fibros. Läkare beslutar om terapibyte. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1222B320" w14:textId="77777777" w:rsidR="00A7279D" w:rsidRPr="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="007D4E73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7279D">
         <w:t>Tecken på ny blödning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705274A2" w14:textId="02E29C13" w:rsidR="00A7279D" w:rsidRPr="00A7279D" w:rsidRDefault="00A7279D" w:rsidP="00A7279D">
+    <w:p w14:paraId="03CE57B0" w14:textId="615537DE" w:rsidR="00C450AA" w:rsidRDefault="00A7279D" w:rsidP="00C450AA">
       <w:r w:rsidRPr="00A7279D">
         <w:t xml:space="preserve">Intervallregler: Öka och minska med 4 veckor beroende på OCT tills upp till </w:t>
       </w:r>
       <w:r w:rsidR="00F229CD">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7279D">
         <w:t xml:space="preserve"> veckor (Faricimab)</w:t>
       </w:r>
       <w:r w:rsidR="00F229CD">
         <w:t xml:space="preserve"> för Eylea</w:t>
       </w:r>
       <w:r w:rsidR="00C96321">
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="00F229CD">
         <w:t xml:space="preserve"> 8 mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7279D">
         <w:t>. Om OCT:n är 2 gånger torrt</w:t>
       </w:r>
       <w:r w:rsidR="008E69DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7279D">
         <w:t>med lång (16</w:t>
       </w:r>
       <w:r w:rsidR="00F9232B">
         <w:t>-20</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7279D">
         <w:t xml:space="preserve"> veckor) intervall ska patienten bokas till REM mottagning efter 1</w:t>
       </w:r>
       <w:r w:rsidR="00042D48">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7279D">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:r w:rsidR="00042D48">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7279D">
         <w:t xml:space="preserve"> veckor och kan sedan avslutas.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="203AC39E" w14:textId="77777777" w:rsidR="00A610E6" w:rsidRDefault="00A610E6" w:rsidP="00A610E6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="76DF6D27">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Injektionsbehandling kan ges 1 vecka efter kataraktoperation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43654CA9" w14:textId="77777777" w:rsidR="00A610E6" w:rsidRDefault="00A610E6" w:rsidP="00C450AA"/>
+    <w:p w14:paraId="06B2252E" w14:textId="36615228" w:rsidR="00C450AA" w:rsidRPr="00A7279D" w:rsidRDefault="00C450AA" w:rsidP="00A7279D">
+      <w:r w:rsidRPr="00225AF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunskapsstöd:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="000314F7" w:rsidRPr="000314F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Våt åldersförändring i gula fläcken (våt AMD)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000314F7">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00225AF0" w:rsidRPr="00225AF0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Diabetesretinopati - handläggning av proliferativ diabetesretinopati (PDR)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F37456">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00F37456" w:rsidRPr="00F37456">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Retinal venocklusion</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0EAC0B88" w14:textId="77777777" w:rsidR="0025775E" w:rsidRPr="0025775E" w:rsidRDefault="0025775E" w:rsidP="0025775E"/>
     <w:sectPr w:rsidR="0025775E" w:rsidRPr="0025775E" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F0306E0" w14:textId="77777777" w:rsidR="009F6782" w:rsidRDefault="009F6782">
+    <w:p w14:paraId="4481E024" w14:textId="77777777" w:rsidR="00B315BA" w:rsidRDefault="00B315BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F53B146" w14:textId="77777777" w:rsidR="009F6782" w:rsidRDefault="009F6782">
+    <w:p w14:paraId="71B99669" w14:textId="77777777" w:rsidR="00B315BA" w:rsidRDefault="00B315BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B9F5412" w14:textId="77777777" w:rsidR="009F6782" w:rsidRDefault="009F6782">
+    <w:p w14:paraId="718B12A1" w14:textId="77777777" w:rsidR="00B315BA" w:rsidRDefault="00B315BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -959,89 +967,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1070,51 +1078,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1148,73 +1156,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F5C8AB0" w14:textId="77777777" w:rsidR="009F6782" w:rsidRDefault="009F6782"/>
+    <w:p w14:paraId="2C8D3A81" w14:textId="77777777" w:rsidR="00B315BA" w:rsidRDefault="00B315BA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15E8AAE6" w14:textId="77777777" w:rsidR="009F6782" w:rsidRDefault="009F6782">
+    <w:p w14:paraId="41752A28" w14:textId="77777777" w:rsidR="00B315BA" w:rsidRDefault="00B315BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A6EC154" w14:textId="77777777" w:rsidR="009F6782" w:rsidRDefault="009F6782">
+    <w:p w14:paraId="795F5088" w14:textId="77777777" w:rsidR="00B315BA" w:rsidRDefault="00B315BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1292,51 +1300,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bildobjekt 11">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1499,51 +1507,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4070,377 +4078,392 @@
   <w:num w:numId="18" w16cid:durableId="1029528051">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="91702195">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="53508717">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1781680093">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="856119847">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1400521290">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1598096845">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000008E3"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="000314F7"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00042D48"/>
     <w:rsid w:val="0004533F"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="0006176D"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00073CEC"/>
     <w:rsid w:val="00080252"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="000857BF"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A17EC"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00130AC7"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00146318"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00152E96"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001854A2"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00223558"/>
+    <w:rsid w:val="00225AF0"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00240209"/>
     <w:rsid w:val="002432E4"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0025775E"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="002750C9"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00291D02"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B5F31"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002E75DA"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00302CEF"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00314217"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="003207B2"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="003422E4"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00361643"/>
     <w:rsid w:val="00362B34"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="003641EC"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C3584"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E03C0"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F62BC"/>
     <w:rsid w:val="00402BD5"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004277B5"/>
     <w:rsid w:val="004312FC"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00440B67"/>
     <w:rsid w:val="00441E9A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="0047096D"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00484F3F"/>
     <w:rsid w:val="00487530"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C7FA3"/>
     <w:rsid w:val="004D3041"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E6737"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00520886"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005546C8"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00590924"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A0D70"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C6798"/>
     <w:rsid w:val="005C687E"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F5043"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00647357"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006918DA"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0D46"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E5483"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="0070452A"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00714861"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00746384"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007970EC"/>
+    <w:rsid w:val="0079795B"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A41BD"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C377A"/>
     <w:rsid w:val="007C4224"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4E73"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E1C82"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F3342"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0086595F"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="008728F1"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="008754D6"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="008836FB"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D097F"/>
     <w:rsid w:val="008D288D"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E69DD"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F1B7C"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="009006F8"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
@@ -4471,274 +4494,290 @@
     <w:rsid w:val="009D457B"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F5969"/>
     <w:rsid w:val="009F6782"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A11857"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A32F4D"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A610E6"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A7279D"/>
     <w:rsid w:val="00A77643"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD2491"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE40F3"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B30C89"/>
+    <w:rsid w:val="00B315BA"/>
     <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00B341F1"/>
+    <w:rsid w:val="00B342BD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B414E9"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B446E0"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B5138A"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B8175E"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B93E8B"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC1ED1"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C101FB"/>
     <w:rsid w:val="00C216C4"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43B96"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C450AA"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C504C9"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85A11"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C96321"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA4927"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC1085"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD4066"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D54F7A"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D80C64"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA79C2"/>
     <w:rsid w:val="00DC5D96"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E11285"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E27D50"/>
     <w:rsid w:val="00E5230E"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E844D1"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED5891"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE745D"/>
     <w:rsid w:val="00F08807"/>
     <w:rsid w:val="00F16B77"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F229CD"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F35644"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F37456"/>
     <w:rsid w:val="00F4017F"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F41C2E"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F71B71"/>
     <w:rsid w:val="00F74E2B"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9232B"/>
     <w:rsid w:val="00F92D3D"/>
+    <w:rsid w:val="00F93A69"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC0E76"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
+    <w:rsid w:val="00FD3CFF"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02A04B65"/>
     <w:rsid w:val="0307D07E"/>
     <w:rsid w:val="0E3748AE"/>
     <w:rsid w:val="137FD926"/>
     <w:rsid w:val="1600D8EE"/>
     <w:rsid w:val="1B5ED1F0"/>
     <w:rsid w:val="1D7068DF"/>
     <w:rsid w:val="25F08D39"/>
+    <w:rsid w:val="2A763614"/>
     <w:rsid w:val="31BEFCDF"/>
     <w:rsid w:val="36F68941"/>
     <w:rsid w:val="389259A2"/>
     <w:rsid w:val="3A2E2A03"/>
     <w:rsid w:val="3C79F558"/>
+    <w:rsid w:val="478C441D"/>
     <w:rsid w:val="526C8A46"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="712BDD74"/>
+    <w:rsid w:val="76DF6D27"/>
     <w:rsid w:val="77D9B2D8"/>
     <w:rsid w:val="7AEA1989"/>
     <w:rsid w:val="7F7A9D5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{717265D5-EE29-4B8C-8D42-2D2100A7FC3C}"/>
+  <w15:docId w15:val="{659AFBB5-45E8-4F60-9666-02FAB3AB4F8C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7212,51 +7251,51 @@
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0086595F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7271,51 +7310,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/available/sofia/nu5126-1510767356-923/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/Vastra-Gotaland/kunskapsstod/kliniska-kunskapsstod/vat-aldersforandring-i-gula-flacken-vat-amd/?selectionCode=profession_specialiserad_vard" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/available/sofia/nu5126-1510767356-923/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/Vastra-Gotaland/kunskapsstod/kliniska-kunskapsstod/retinal-venocklusion/?selectionCode=profession_specialiserad_vard" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/kunskapsstod/kliniska-kunskapsstod/diabetesretinopati--handlaggning-av-proliferativ-diabetesretinopati-pdr/?selectionCode=profession_specialiserad_vard" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7611,56 +7650,114 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1126</Words>
-  <Characters>6459</Characters>
+  <Words>1256</Words>
+  <Characters>7151</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7570</CharactersWithSpaces>
+  <CharactersWithSpaces>8350</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="18" baseType="variant">
+      <vt:variant>
+        <vt:i4>6029404</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://vardpersonal.1177.se/kunskapsstod/kliniska-kunskapsstod/diabetesretinopati--handlaggning-av-proliferativ-diabetesretinopati-pdr/?selectionCode=profession_specialiserad_vard</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570645</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://vardpersonal.1177.se/Vastra-Gotaland/kunskapsstod/kliniska-kunskapsstod/vat-aldersforandring-i-gula-flacken-vat-amd/?selectionCode=profession_specialiserad_vard</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/available/sofia/nu5126-1510767356-923/surrogate</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Treat och Extend-behandling för patienter med diagnos våt AMD, diabetesmakulaödem och retinal venocklusion, retinal venocklusion och grenretinal venocklusion</dc:title>
   <dc:subject/>
   <dc:creator>Pernilla Edvinsson</dc:creator>
   <keywords/>
   <lastModifiedBy>Pernilla Edvinsson</lastModifiedBy>
-  <revision>20</revision>
+  <revision>37</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>