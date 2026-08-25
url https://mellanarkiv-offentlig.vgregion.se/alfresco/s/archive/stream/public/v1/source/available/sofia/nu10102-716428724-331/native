--- v0 (2026-01-09)
+++ v1 (2026-08-25)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7DEC9CF0" w14:textId="34B5CB6F" w:rsidR="009637A1" w:rsidRPr="003E179E" w:rsidRDefault="00A24B24" w:rsidP="003E179E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974DA9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Narkos – Handhavande vid narkosoperationer på ögonoperation</w:t>
       </w:r>
       <w:r w:rsidRPr="00974DA9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222C6997" w14:textId="662393DE" w:rsidR="00A24B24" w:rsidRPr="00A96843" w:rsidRDefault="00A24B24" w:rsidP="00897731">
@@ -124,196 +124,208 @@
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">se även PM </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="000253E9">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Förberedelser inför kataraktoperation (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410512F3" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="004471CA" w:rsidRDefault="00A24B24" w:rsidP="004471CA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E1EAD6" w14:textId="5106A81E" w:rsidR="00E84631" w:rsidRDefault="00A24B24" w:rsidP="00E84631">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ögonläkaren gör inskrivningsanteckning i samband med narkosbedömningsbesöket. Patientens ordinarie mediciner och </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> läkemedel skrivs in i läkemedelsmodulen i </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="071A5224" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="00E84631">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vid öppenvård: </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinationer skrivs in i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, operationsanmälan och ögonmall. När patienten är helt klarbedömd av operatör ska fas operationsanmälan klarmarkeras (fliken blir grön).</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17CDE328" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="004471CA" w:rsidRDefault="00A24B24" w:rsidP="004471CA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50903239" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="003E179E">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Operatören fyller i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> ordinationer i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, ordinationer till UVA, torg och avd. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E3937E" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="003E179E">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -380,345 +392,425 @@
       <w:r w:rsidR="00301F1C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>berättelsen.  </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6D8958" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="003E179E">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Om återbesök på ögonkliniken bokas tiden av operationssekreteraren som skriver operationsberättelsen.</w:t>
+        <w:t xml:space="preserve">Om återbesök på ögonkliniken bokas tiden av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000253E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>operationssekreteraren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000253E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som skriver operationsberättelsen.</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343AFC71" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="005E170F" w:rsidRDefault="00A24B24" w:rsidP="004471CA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E170F">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Luxerad</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E170F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E170F">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>subluxerad</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E170F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> IOL</w:t>
       </w:r>
       <w:r w:rsidRPr="005E170F">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F33E1C" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="005908F9">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Se även PM </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="000253E9">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Katarakt - luxerad eller subluxerad IOL (vgregion.se)</w:t>
+          <w:t xml:space="preserve">Katarakt - </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000253E9">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>luxerad</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000253E9">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> eller </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000253E9">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>subluxerad</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000253E9">
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> IOL (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA2A7D0" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="004471CA" w:rsidRDefault="00A24B24" w:rsidP="004471CA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0CC921" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008D4B24">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ögonläkaren gör inskrivningsanteckning i samband med narkosbedömningsbesöket. Patientens ordinarie mediciner och </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> läkemedel skrivs in i läkemedelsmodulen i </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8CC67C" w14:textId="69FD5C7C" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008D4B24">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vid öppenvård: </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinationer skrivs in i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
-      <w:r w:rsidRPr="000253E9">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000253E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, operationsanmälan och ögonmall. När patienten är helt klarbedömd av operatör ska </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000253E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>fas operations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AE10F6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>anmälan klarmarkeras (fliken blir grön).</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A77889" w14:textId="73B2FA3E" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008D4B24">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient skall förberedas som en för en vanlig kataraktoperation med sedvanliga droppar inklusive </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>dilaterande</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> droppar, om inget annat är ordinerat i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC7F26B" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008D4B24">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Använder patienten blodförtunnande ska detta vara utsatt enligt PM, vid </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Waran</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-behandling ska INR tas (ska vara ”dagsfärskt”). </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AABB3C2" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="004471CA" w:rsidRDefault="00A24B24" w:rsidP="004471CA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581BFEDA" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="005908F9">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Operatören fyller i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> ordinationer i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, ordinationer till UVA, torg och avd. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450CE82E" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="005908F9">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -760,118 +852,130 @@
     </w:p>
     <w:p w14:paraId="387B8369" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="004471CA" w:rsidRDefault="00A24B24" w:rsidP="004471CA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Återbesök </w:t>
       </w:r>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756D19A6" w14:textId="67EC9D8D" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008D4B24">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Återbesök till operatören inom </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0092227B">
         <w:rPr>
           <w:rStyle w:val="contextualspellingandgrammarerror"/>
         </w:rPr>
         <w:t>1-</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve">4 veckor </w:t>
-      </w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000253E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veckor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003E70E4">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>. O</w:t>
       </w:r>
       <w:r w:rsidR="004A28B7">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>m operatören vill ha ett</w:t>
       </w:r>
       <w:r w:rsidR="003E70E4">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A28B7">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>extra tidigare besök får det planeras på operationsdagen</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>. Tid bokas av sekreterare för första besöket, redan i samband med planeringen av operationstiden. Kallelsen och postopinformation (för katarakt) bifogas i journalen som följer patienten.  </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757DF295" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008D4B24">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Ny doseringslista för </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Waranbehandlade</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> patienter ska skickas med patienten hem. Doseringslistan fås av AK-mottagningen.</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD032F0" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008D4B24">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -891,275 +995,293 @@
       </w:pPr>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ptos</w:t>
       </w:r>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> – suturslynga (CBJ00)</w:t>
       </w:r>
       <w:r w:rsidRPr="004471CA">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F98647" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="002B0C8F" w:rsidRDefault="00A24B24" w:rsidP="002B0C8F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B0C8F">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B0C8F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0C8F">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA11F0B" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008A7C3C">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ögonläkaren gör inskrivningsanteckning i samband med narkosbedömningsbesöket. Patientens ordinarie mediciner och </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> läkemedel skrivs in i läkemedelsmodulen i </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5930CD40" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008A7C3C">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid öppenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ordinationer skrivs in i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, operationsanmälan och ögonmall. När patienten är helt klarbedömd av operatör ska fas operationsanmälan klarmarkeras (fliken blir grön). </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403EEB97" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="009B651C">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Normalt ges inga ögondroppar </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E0C371" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="009B651C">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Använder patienten blodförtunnande ska detta vara utsatt enligt PM, vid </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Waran</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-behandling ska INR tas (ska vara ”dagsfärskt”). </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B699BE" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="009B651C">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Operationen kan ej startas innan provsvar kommit, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>akutmärk</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> provet (tar cirka en timme).</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05350A1C" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="002B0C8F" w:rsidRDefault="00A24B24" w:rsidP="002B0C8F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B0C8F">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B0C8F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0C8F">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED17FDB" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="009B651C">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Operatören fyller i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> ordinationer i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, ordinationer till UVA, torg och avd. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2622CA6E" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="009B651C">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -1201,418 +1323,454 @@
     </w:p>
     <w:p w14:paraId="210FFCC2" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="00040CBE" w:rsidRDefault="00A24B24" w:rsidP="00040CBE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Återbesök </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6058D8" w14:textId="2ED29755" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="0068042E">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Suturtagning </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="contextualspellingandgrammarerror"/>
         </w:rPr>
         <w:t>5-7</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> dagar efter operation hos undersköterska eller sjuksköterska på ögonmottagningen. Tid ska bokas och tiden skrivs på postopinformations</w:t>
       </w:r>
       <w:r w:rsidR="00AE10F6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>bladet som bifogas i journalen som följer patienten. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="743D4369" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="0068042E">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Ny doseringslista för </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Waranbehandlade</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> patienter ska skickas med patienten hem. Doseringslistan fås av AK-mottagningen.</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D50178A" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="0068042E">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Patienten får listan av ansvarig sjuksköterska på avdelningen.</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CD7C94" w14:textId="63D56404" w:rsidR="00A24B24" w:rsidRPr="00040CBE" w:rsidRDefault="00A24B24" w:rsidP="00040CBE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Toti</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Dacryocystorinostomi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CCD50) och Jones glasrör/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Konjunktivocystorinostomi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CCD70)</w:t>
       </w:r>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D30F974" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="00040CBE" w:rsidRDefault="00A24B24" w:rsidP="00040CBE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ADEC01D" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="00244B1B">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ögonläkaren gör inskrivningsanteckning i samband med narkosbedömningsbesöket. Patientens ordinarie mediciner och </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> läkemedel skrivs in i läkemedelsmodulen i </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7D04BA" w14:textId="6004608F" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="00244B1B">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vid öppenvård: </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinationer skrivs in i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
-      <w:r w:rsidRPr="000253E9">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000253E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, operationsanmälan och ögonmall. När patienten är helt klarbedömd av operatör ska </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000253E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>fas operations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AE10F6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>anmälan klarmarkeras (fliken blir grön). </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2B5EDD" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="00244B1B">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Normalt ges inga ögondroppar </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E3118A" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="00244B1B">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Använder patienten blodförtunnande ska detta vara utsatt enligt PM, vid </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Waran</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-behandling ska INR tas (ska vara ”dagsfärskt”). </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59249906" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="00244B1B">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Operationen kan ej startas innan provsvar kommit, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>akutmärk</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> provet (tar cirka en timme).</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0F565D" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="00040CBE" w:rsidRDefault="00A24B24" w:rsidP="00040CBE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2371302A" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="004104D9">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Operatören fyller i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> ordinationer i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, ordinationer till UVA, torg och avd. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485170D5" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="004104D9">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -1658,453 +1816,473 @@
       </w:pPr>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Återbesök </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F940B06" w14:textId="3F812883" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="004104D9">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Till plastikkirurg</w:t>
       </w:r>
       <w:r w:rsidR="005D09C6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>, OPM2, åtgärd epifora (slangborttagning) läkare,</w:t>
+        <w:t xml:space="preserve">, OPM2, åtgärd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D09C6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>epifora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D09C6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (slangborttagning) läkare,</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> efter cirka en vecka. Patienten får med sig tid för återbesök denna tid bokas av planeraren på ögonoperation. Suturtagning och spolning av </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>tårvägar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> ihop med besöket. Alternativt kan tid bokas till sjuksköterska på specialmottagning</w:t>
       </w:r>
       <w:r w:rsidR="005D09C6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>, OPM2, epifora (slangborttagning) ssk</w:t>
+        <w:t xml:space="preserve">, OPM2, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D09C6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>epifora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D09C6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (slangborttagning) ssk</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D77C862" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="004104D9">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Ny doseringslista för </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Waranbehandlade</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> patienter ska skickas med patienten hem. Doseringslistan fås av AK-mottagningen.</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774F4452" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="004104D9">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Patienten får listan av ansvarig sjuksköterska på avdelningen.</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2024E7FE" w14:textId="0D4F8C5D" w:rsidR="00A24B24" w:rsidRPr="00040CBE" w:rsidRDefault="00A24B24" w:rsidP="00040CBE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Enukleation</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>evisceration</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CDC00, CDC10, CDC30, CDC40)</w:t>
       </w:r>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E4B7AA" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="00040CBE" w:rsidRDefault="00A24B24" w:rsidP="00040CBE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B66DE08" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="001061C1">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ögonläkaren gör inskrivningsanteckning i samband med narkosbedömningsbesöket. Patientens ordinarie mediciner och </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> läkemedel skrivs in i läkemedelsmodulen i </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1460BA9E" w14:textId="3E34450F" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="001061C1">
+    <w:p w14:paraId="1460BA9E" w14:textId="3E34450F" w:rsidR="00A24B24" w:rsidRDefault="00A24B24" w:rsidP="001061C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vid öppenvård: </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinationer skrivs in i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
-      <w:r w:rsidRPr="000253E9">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000253E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, operationsanmälan och ögonmall. När patienten är helt klarbedömd av operatör ska </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000253E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>fas operations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001656EB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>anmälan klarmarkeras (fliken blir grön).</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE3ED7A" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="001061C1">
-[...10 lines deleted...]
-        <w:t> </w:t>
+    <w:p w14:paraId="19B224F6" w14:textId="77777777" w:rsidR="00955033" w:rsidRPr="00955033" w:rsidRDefault="00955033" w:rsidP="00955033">
+      <w:r w:rsidRPr="00955033">
+        <w:t>Standarddroppar inför operation:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1A565D" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008E72FE">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2D4159A6" w14:textId="4DD5C6D4" w:rsidR="00955033" w:rsidRPr="000253E9" w:rsidRDefault="00955033" w:rsidP="00955033">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00955033">
         <w:t>Oftaquix</w:t>
       </w:r>
-      <w:r w:rsidRPr="000253E9">
-[...35 lines deleted...]
-        <w:t> </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00955033">
+        <w:t> x 1  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02896B61" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008E72FE">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Använder patienten blodförtunnande ska detta vara utsatt enligt PM, vid </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Waran</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-behandling ska INR tas (ska vara ”dagsfärskt”). </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE92501" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008E72FE">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Operationen kan ej startas innan provsvar kommit, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>akutmärk</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> provet (tar cirka en timme).</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473D7D1E" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="00040CBE" w:rsidRDefault="00A24B24" w:rsidP="00040CBE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF5CC14" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008E72FE">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Operatören fyller i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> ordinationer i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, ordinationer till UVA, torg och avd. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA2EF7D" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008E72FE">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -2139,115 +2317,131 @@
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="383FE846" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="00040CBE" w:rsidRDefault="00A24B24" w:rsidP="00040CBE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Återbesök </w:t>
       </w:r>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BE9DEC" w14:textId="6D06E5DF" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008E72FE">
+    <w:p w14:paraId="06BE9DEC" w14:textId="580D09B5" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008E72FE">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Om patienten ej vill till protesmakare, besök till undersköterska på ögon</w:t>
       </w:r>
       <w:r w:rsidR="00D73D86">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve">mottagningen efter cirka 6 veckor för protesutprovning. Tid bokas och kallelse läggs i journalen som följer patienten eller skrivs på </w:t>
-      </w:r>
+        <w:t xml:space="preserve">mottagningen efter cirka </w:t>
+      </w:r>
+      <w:r w:rsidR="00655012">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000253E9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veckor för protesutprovning. Tid bokas och kallelse läggs i journalen som följer patienten eller skrivs på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>. informationslappen. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59BD2E11" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008E72FE">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Om protesmakare, kommer kallelse från Skövde. Operatör dikterar remiss på operationsdagen. </w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="499D1904" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="008E72FE">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Ny doseringslista för </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Waranbehandlade</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> patienter ska skickas med patienten hem. Doseringslistan fås av AK-mottagningen.</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD9F463" w14:textId="7F8F9B32" w:rsidR="00A24B24" w:rsidRPr="000253E9" w:rsidRDefault="00A24B24" w:rsidP="00040CBE">
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="000253E9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -2267,305 +2461,331 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Skelningsoperation av vuxna patienter (CEC00, CEC10, CEC20, CEC30, CEC50, CED00, CEW99)</w:t>
       </w:r>
       <w:r w:rsidRPr="00040CBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6095EA67" w14:textId="78B59840" w:rsidR="008E0152" w:rsidRPr="008E0152" w:rsidRDefault="008E0152" w:rsidP="008E0152">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E0152">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="493C2334" w14:textId="58B6CB72" w:rsidR="00A24B24" w:rsidRPr="008958E0" w:rsidRDefault="00A24B24" w:rsidP="00492E56">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ögonläkaren gör inskrivningsanteckning i samband med narkosbedömningsbesöket. Patientens ordinarie mediciner och </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> läkemedel skrivs in i läkemedelsmodulen i </w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231F6074" w14:textId="59FCBD60" w:rsidR="00A24B24" w:rsidRPr="008958E0" w:rsidRDefault="00A24B24" w:rsidP="00492E56">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vid öppenvård: </w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinationer skrivs in i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>, operationsanmälan och ögonmall. När patienten är helt klarbedömd av operatör ska fas operations</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, operationsanmälan och ögonmall. När patienten är helt klarbedömd av operatör ska </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008958E0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>fas operations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00961031">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>anmälan klarmarkeras (fliken blir grön).</w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C3FE76" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="008958E0" w:rsidRDefault="00A24B24" w:rsidP="00492E56">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Normalt ges inga ögondroppar </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>preop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B05B0CF" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="008958E0" w:rsidRDefault="00A24B24" w:rsidP="00492E56">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Använder patienten blodförtunnande ska detta vara utsatt enligt PM, vid </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Waran</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>-behandling ska INR tas (ska vara ”dagsfärskt”). </w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345CDB07" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="008958E0" w:rsidRDefault="00A24B24" w:rsidP="00492E56">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Operationen kan ej startas innan provsvar kommit, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>akutmärk</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> provet (tar cirka en timme).</w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694B6F9C" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="00D009E4" w:rsidRDefault="00A24B24" w:rsidP="00D009E4">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D009E4">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D009E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D009E4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E05AC3C" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="008958E0" w:rsidRDefault="00A24B24" w:rsidP="00492E56">
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Operatören fyller i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> ordinationer i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, ordinationer till UVA, torg och avd. </w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AAD373E" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="008958E0" w:rsidRDefault="00A24B24" w:rsidP="00492E56">
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -2607,94 +2827,100 @@
     </w:p>
     <w:p w14:paraId="0208CA4C" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="00D009E4" w:rsidRDefault="00A24B24" w:rsidP="00D009E4">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D009E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Återbesök </w:t>
       </w:r>
       <w:r w:rsidRPr="00D009E4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264578F0" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="008958E0" w:rsidRDefault="00A24B24" w:rsidP="00492E56">
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Till operatör </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="contextualspellingandgrammarerror"/>
         </w:rPr>
         <w:t>3-10</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> dagar </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>postop</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>. Återbesökstiden får patienten ihop med operationstiden.</w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523D52ED" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="008958E0" w:rsidRDefault="00A24B24" w:rsidP="00492E56">
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Ny doseringslista för </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
         </w:rPr>
         <w:t>Waranbehandlade</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> patienter ska skickas med patienten hem. Doseringslistan fås av AK-mottagningen.</w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A3205F" w14:textId="77777777" w:rsidR="00A24B24" w:rsidRPr="008958E0" w:rsidRDefault="00A24B24" w:rsidP="00492E56">
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vid slutenvård:</w:t>
       </w:r>
       <w:r w:rsidRPr="008958E0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -2727,215 +2953,215 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AA233F" w14:textId="4FA3BBC4" w:rsidR="009C6C0C" w:rsidRPr="00585038" w:rsidRDefault="009C6C0C" w:rsidP="00585038"/>
     <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="00585038" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="40A4A853" w14:textId="77777777" w:rsidR="00155ECF" w:rsidRDefault="00155ECF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5CD8F6D5" w14:textId="77777777" w:rsidR="00155ECF" w:rsidRDefault="00155ECF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="40AA2931" w14:textId="77777777" w:rsidR="00155ECF" w:rsidRDefault="00155ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2964,51 +3190,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3042,73 +3268,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7D209901" w14:textId="77777777" w:rsidR="00155ECF" w:rsidRDefault="00155ECF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="56DB9549" w14:textId="77777777" w:rsidR="00155ECF" w:rsidRDefault="00155ECF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="78E6EEC4" w14:textId="77777777" w:rsidR="00155ECF" w:rsidRDefault="00155ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3186,51 +3412,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3393,51 +3619,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5785,53 +6011,54 @@
   <w:num w:numId="15" w16cid:durableId="378163441">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2028210724">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1050304099">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1332567868">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1164515711">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1460415274">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="839582872">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -5891,68 +6118,70 @@
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00155ECF"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="001656EB"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A0AB9"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="00207963"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00237407"/>
     <w:rsid w:val="00242DF9"/>
     <w:rsid w:val="00244B1B"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00285FA3"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00292A36"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B0C8F"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C7904"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E2113"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00301F1C"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
@@ -5978,117 +6207,121 @@
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E179E"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E61DF"/>
     <w:rsid w:val="003E70E4"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004104D9"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00432CE8"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="004471CA"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00470920"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00492E56"/>
     <w:rsid w:val="004A28B7"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D167E"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E0372"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="0052783A"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00585038"/>
     <w:rsid w:val="005908F9"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D09C6"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D4638"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E170F"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065047B"/>
+    <w:rsid w:val="00655012"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="0068042E"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A2E9E"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
@@ -6136,50 +6369,51 @@
     <w:rsid w:val="008D4B24"/>
     <w:rsid w:val="008E0152"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E72FE"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="0092227B"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00923C57"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00955033"/>
     <w:rsid w:val="00957640"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00961031"/>
     <w:rsid w:val="009637A1"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0097344D"/>
     <w:rsid w:val="00974DA9"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B651C"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D3331"/>
     <w:rsid w:val="009D3584"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E31CB"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
@@ -6199,50 +6433,51 @@
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55949"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A96843"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC5BF4"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE10F6"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B23478"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B62D40"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
@@ -6268,92 +6503,94 @@
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF2C63"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D009E4"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D22E4A"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D73D86"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DD1064"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E40D6B"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E84631"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA0654"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA1C95"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF1ED2"/>
     <w:rsid w:val="00F01063"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F514C4"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F7648C"/>
     <w:rsid w:val="00F84AD5"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -6363,51 +6600,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{0EE0A6DC-EB11-4354-BF5F-FFDC3B71522E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6900,51 +7137,50 @@
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -8898,51 +9134,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00A24B24"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00A24B24"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="spellingerror">
     <w:name w:val="spellingerror"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00A24B24"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="contextualspellingandgrammarerror">
     <w:name w:val="contextualspellingandgrammarerror"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00A24B24"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10171,50 +10407,128 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1731072721">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2030637368">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="597952952">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1941597097">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1504051898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="846480382">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10102-675416934-169/surrogate/Katarakt%20-%20luxerad%20eller%20subluxerad%20IOL.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10102-675416934-118/surrogate/F%c3%b6rberedelser%20inf%c3%b6r%20kataraktoperation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
@@ -10516,76 +10830,76 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1114</Words>
-  <Characters>8033</Characters>
+  <Words>1110</Words>
+  <Characters>8018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9129</CharactersWithSpaces>
+  <CharactersWithSpaces>9110</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4587527</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10102-675416934-169/surrogate/Katarakt - luxerad eller subluxerad IOL.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>131167</vt:i4>
       </vt:variant>
@@ -10593,34 +10907,34 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10102-675416934-118/surrogate/F%c3%b6rberedelser inf%c3%b6r kataraktoperation.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Narkos - Handhavande vid narkosoperationer på ögonoperation</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Amanda Karlsson</dc:creator>
   <keywords/>
-  <lastModifiedBy>Pernilla Edvinsson</lastModifiedBy>
-  <revision>80</revision>
+  <lastModifiedBy>Amanda Karlsson</lastModifiedBy>
+  <revision>5</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>