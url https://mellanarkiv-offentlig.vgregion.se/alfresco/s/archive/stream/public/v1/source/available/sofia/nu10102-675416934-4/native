--- v1 (2026-02-25)
+++ v2 (2026-06-06)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="010EE653" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00FA6A5E" w:rsidSect="00FA6A5E">
-          <w:headerReference w:type="default" r:id="rId12"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="even" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="7B46A016" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F785497" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
@@ -180,59 +180,61 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>21693</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -270,59 +272,61 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>21693</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -368,95 +372,89 @@
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00FA6A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adenovirus - hygien vid infektion och smittomisstanke</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="557483C4" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ED11DC6" w14:textId="585803E0" w:rsidR="001A4555" w:rsidRPr="001A4555" w:rsidRDefault="001A4555" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="4ED11DC6" w14:textId="6B6C9CBA" w:rsidR="001A4555" w:rsidRPr="001A4555" w:rsidRDefault="001A4555" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1161"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Reviderat i denna version</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00524451">
+      <w:r w:rsidR="003E044B">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>Hela rutinen är uppdaterad</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Uppdatering under åtgärd och arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71EFC879" w14:textId="60DE64E2" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1161"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
@@ -556,250 +554,157 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>k (</w:t>
       </w:r>
       <w:r w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>upprättad i samråd med Vårdhygien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0183064E" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="715FCCFD" w14:textId="77777777" w:rsidR="003E044B" w:rsidRDefault="003E044B" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1161"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA6A5E">
+    </w:p>
+    <w:p w14:paraId="2786B87C" w14:textId="40C56FD3" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="1161"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Ansvar</w:t>
-[...8 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
-        <w:rPr>
-[...10 lines deleted...]
-        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>Åtgärder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76603619" w14:textId="01AF9DFD" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="76603619" w14:textId="1815C47A" w:rsidR="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:t xml:space="preserve">För att avdöda viruset används </w:t>
       </w:r>
       <w:r w:rsidR="00EC6A05">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="006F53AC">
         <w:t xml:space="preserve">ristel </w:t>
       </w:r>
       <w:r w:rsidR="00EC6A05">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="006F53AC">
         <w:t>uo</w:t>
       </w:r>
       <w:r w:rsidR="00490B73">
-        <w:t xml:space="preserve"> på</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00010934">
+        <w:t>pelotter</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6A5E">
-        <w:t xml:space="preserve"> instrument </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00490B73">
         <w:t xml:space="preserve">och linser </w:t>
       </w:r>
       <w:r w:rsidR="00C82DD3">
-        <w:t xml:space="preserve">m m </w:t>
+        <w:t xml:space="preserve">mm </w:t>
       </w:r>
       <w:r w:rsidR="00490B73">
         <w:t>och Virkon till ytor</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6A5E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6408611B" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="47006531" w14:textId="4747550A" w:rsidR="00010934" w:rsidRPr="00FA6A5E" w:rsidRDefault="00010934" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FA6A5E">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t>Instrument diskas direkt i diskdesinfektor. Obs! ej i ultraljudsbad före disk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308224BF" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
-[...72 lines deleted...]
-    <w:p w14:paraId="0338B904" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="0338B904" w14:textId="6EC57D98" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FA6A5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="321E7245" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5512942A" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
@@ -858,387 +763,468 @@
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41D09525" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Vid besöket</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F67E7C" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="005F5748" w14:textId="2E25F495" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="009B5394" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
+          <w:strike/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA6A5E">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rengör händerna noggrant med tvål och vatten. Torka noga </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Basala </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>hygenrutiner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="005F5748" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="64A41EED" w14:textId="2055FB6D" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:strike/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Desinfektera händerna med handsprit</w:t>
+        <w:t>Vid risk för kontakt med tårvätska använd handskar. Desinfektera händerna före och efter handskanvändningen. Byt</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6438">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6A5E">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">handskarna ofta för att undvika kontamination av ytor och föremål. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A41EED" w14:textId="2055FB6D" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="074345AA" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:strike/>
-[...30 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Använd om möjligt engångsinstrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D587EF6" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="470BAEF5" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2643D621" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="2643D621" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Efter besöket</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137A83C3" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="75459F41" w14:textId="77777777" w:rsidR="009B5394" w:rsidRPr="00FA6A5E" w:rsidRDefault="009B5394" w:rsidP="009B5394">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA6A5E">
+    </w:p>
+    <w:p w14:paraId="137A83C3" w14:textId="2D19C59A" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00010934" w:rsidP="00FA6A5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ytdesinfektion </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esinfektion </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>av ytor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1D8629" w14:textId="39EDB52B" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="5E1D8629" w14:textId="32A90984" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Använd handskar. Fukta en engångsduk med </w:t>
       </w:r>
       <w:r w:rsidR="001F6438">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Virkon</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eller </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F6438">
+        <w:t xml:space="preserve"> och utför mekanisk bearbetning av de ytor som patient och personal kommit i kontakt med t</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA201C">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>spraya Tristel Duo</w:t>
+        <w:t>ill exempel</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och utför mekanisk bearbetning av de ytor som patient och personal kommit i kontakt med t</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB0C72F" w14:textId="6C0DD246" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="006F53AC">
+    <w:p w14:paraId="2DB0C72F" w14:textId="13474A29" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="006F53AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71D62C50" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Armstöd på patientstol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406EFBE3" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="406EFBE3" w14:textId="41F3C6FA" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="009B5394" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Mikroskåp: Hakstöd, pannband, joystick samt övriga skruvar på mikroskåpet, mikroskopsbord</w:t>
+        <w:t>Mikroskop</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Hakstöd, pannband, joystick samt övriga skruvar på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6A5E">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>mikroskopet</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6A5E">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>mikroskopbord</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC212FF" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Tangentbord, mus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5FB12E" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Dörrhandtag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1D04F5" w14:textId="6948C54F" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="3E1D04F5" w14:textId="6948C54F" w:rsidR="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Övriga tag</w:t>
       </w:r>
       <w:r w:rsidR="006F53AC">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ytor i rummet som kan vara kontaminerade och ev. förberedelserum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A53FD46" w14:textId="77777777" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
+    <w:p w14:paraId="176F7BBD" w14:textId="77777777" w:rsidR="00010934" w:rsidRDefault="00010934" w:rsidP="00010934">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C73EBF8" w14:textId="03E8DCE9" w:rsidR="00010934" w:rsidRPr="00FA6A5E" w:rsidRDefault="00010934" w:rsidP="009B5394">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00010934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Instrument</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> diskas direkt i diskdesinfektor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010934">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Obs!</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ej i ultraljudsbad före disk!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A53FD46" w14:textId="40253B37" w:rsidR="00FA6A5E" w:rsidRPr="009B5394" w:rsidRDefault="00010934" w:rsidP="009B5394">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6A5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03285135" w14:textId="06A45B9D" w:rsidR="00FA6A5E" w:rsidRPr="00FA6A5E" w:rsidRDefault="00FA6A5E" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
-          <w:szCs w:val="26"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6A5E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Pelott- och instrumentdesinfektion</w:t>
+        <w:t xml:space="preserve">Pelott- och </w:t>
+      </w:r>
+      <w:r w:rsidR="00010934">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>lins-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6A5E">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>desinfektion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC00B96" w14:textId="128F261D" w:rsidR="00FA6A5E" w:rsidRDefault="006F53AC" w:rsidP="00FA6A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="44" w:right="0" w:firstLine="676"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Rengör med Tristel D</w:t>
       </w:r>
       <w:r w:rsidR="00824089">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>uo</w:t>
@@ -1358,65 +1344,65 @@
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00FA6A5E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="579AC1C0" w14:textId="77777777" w:rsidR="00D75626" w:rsidRDefault="00D75626">
+    <w:p w14:paraId="079AE4BF" w14:textId="77777777" w:rsidR="008350DA" w:rsidRDefault="008350DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30E5E6FE" w14:textId="77777777" w:rsidR="00D75626" w:rsidRDefault="00D75626">
+    <w:p w14:paraId="0BCC0CC3" w14:textId="77777777" w:rsidR="008350DA" w:rsidRDefault="008350DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="415FE774" w14:textId="77777777" w:rsidR="00D75626" w:rsidRDefault="00D75626">
+    <w:p w14:paraId="0CB550E3" w14:textId="77777777" w:rsidR="008350DA" w:rsidRDefault="008350DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1457,51 +1443,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -1666,61 +1651,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41EE52AD" w14:textId="77777777" w:rsidR="00D75626" w:rsidRDefault="00D75626"/>
+    <w:p w14:paraId="0D35D430" w14:textId="77777777" w:rsidR="008350DA" w:rsidRDefault="008350DA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="207CE844" w14:textId="77777777" w:rsidR="00D75626" w:rsidRDefault="00D75626">
+    <w:p w14:paraId="2EBE4289" w14:textId="77777777" w:rsidR="008350DA" w:rsidRDefault="008350DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="293AB686" w14:textId="77777777" w:rsidR="00D75626" w:rsidRDefault="00D75626">
+    <w:p w14:paraId="4E4B54F2" w14:textId="77777777" w:rsidR="008350DA" w:rsidRDefault="008350DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -4665,140 +4650,144 @@
   <w:num w:numId="19" w16cid:durableId="1262572005">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="400103752">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="602765633">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="58672522">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2099209397">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="611399295">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="00010934"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
+    <w:rsid w:val="00103488"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001635D3"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00177505"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="00197B82"/>
     <w:rsid w:val="001A4555"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F6438"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
@@ -4815,50 +4804,51 @@
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003E044B"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00422C06"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="00490B73"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
@@ -4934,87 +4924,89 @@
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B04C2"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00824089"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="009028A2"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B5394"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F5969"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
@@ -5067,54 +5059,56 @@
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C82DD3"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D47739"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D75626"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D9065A"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E45B63"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E94CD2"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA201C"/>
     <w:rsid w:val="00EA2904"/>
@@ -7651,51 +7645,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7991,71 +7985,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>280</Words>
-  <Characters>1759</Characters>
+  <Words>293</Words>
+  <Characters>1556</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Mall för riktlinje</vt:lpstr>
+      <vt:lpstr>Adenovirus - vid infektion och smittomisstanke</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2003</CharactersWithSpaces>
+  <CharactersWithSpaces>1846</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Adenovirus - vid infektion och smittomisstanke</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Pernilla Edvinsson</lastModifiedBy>
-  <revision>20</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>2</revision>
+  <lastPrinted>2026-05-26T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>