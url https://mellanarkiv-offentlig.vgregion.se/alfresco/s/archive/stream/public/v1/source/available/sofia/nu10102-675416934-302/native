--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -80,51 +80,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291362">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9460A7" w14:textId="2D0B7375" w:rsidR="00291362" w:rsidRPr="00291362" w:rsidRDefault="00291362" w:rsidP="00291362">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291362">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4F663D" wp14:editId="6BA17B7E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4F663D" wp14:editId="6BA17B7E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1244600" cy="222885"/>
                         </a:xfrm>
@@ -224,51 +224,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7A4F663D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="53122E8A" w14:textId="77777777" w:rsidR="00291362" w:rsidRPr="003D37FD" w:rsidRDefault="00291362" w:rsidP="00291362">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
@@ -310,277 +310,288 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00291362" w:rsidRPr="00291362" w14:paraId="749B3DB1" w14:textId="77777777" w:rsidTr="005B467B">
+      <w:tr w:rsidR="00291362" w:rsidRPr="00291362" w14:paraId="749B3DB1" w14:textId="77777777" w:rsidTr="00CC2880">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="570"/>
+          <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="594CDBDB" w14:textId="52D411A3" w:rsidR="00291362" w:rsidRPr="00291362" w:rsidRDefault="00291362" w:rsidP="00291362">
+          <w:p w14:paraId="594CDBDB" w14:textId="56AC4A66" w:rsidR="00291362" w:rsidRPr="00291362" w:rsidRDefault="00291362" w:rsidP="00291362">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00291362">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Ögonklinikens konsult</w:t>
             </w:r>
             <w:r w:rsidR="00C6436B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>verksamhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="029AA70A" w14:textId="3549F8E0" w:rsidR="00291362" w:rsidRPr="00291362" w:rsidRDefault="00291362" w:rsidP="00291362">
+    <w:p w14:paraId="0088E0BA" w14:textId="0DE0B913" w:rsidR="00CC2880" w:rsidRPr="0009118E" w:rsidRDefault="00291362" w:rsidP="0009118E">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="1161"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="1162"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291362">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Revidering i denna version</w:t>
       </w:r>
-      <w:r w:rsidR="00486FB0">
+      <w:r w:rsidRPr="00291362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00585986">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konsulttid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00585986">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på NÄL bokas </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3780">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>vid</w:t>
+      </w:r>
+      <w:r w:rsidR="00585986">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31323B78" w14:textId="41988173" w:rsidR="0046115D" w:rsidRPr="00D5279A" w:rsidRDefault="00291362" w:rsidP="005B0942">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="1162"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D5279A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:br/>
-[...20 lines deleted...]
-        <w:br/>
+        <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D769B2B" w14:textId="77777777" w:rsidR="002E3460" w:rsidRDefault="00291362" w:rsidP="002E3460">
+    <w:p w14:paraId="4E273CDC" w14:textId="5F9D3EDA" w:rsidR="002E3460" w:rsidRDefault="002E3460" w:rsidP="002E3460">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1162"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291362">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Bakgrund</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Se även </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="002E3460" w:rsidRPr="005B0942">
+        <w:r w:rsidRPr="005B0942">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:t>Konsultverksamhet i NU-sjukvården (läkare)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002E3460">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0697B68A" w14:textId="6D3F0D73" w:rsidR="00CF002B" w:rsidRPr="00291362" w:rsidRDefault="002E3460" w:rsidP="002E3460">
+    <w:p w14:paraId="0206E84E" w14:textId="4F2628BE" w:rsidR="00CF002B" w:rsidRPr="00291362" w:rsidRDefault="002E3460" w:rsidP="002E3460">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1162"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291362">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ögonkliniken </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>är lokaliserad till Uddevalla sjukhus, där en bred kompetens samt all utrustning för undersökning och behandling finns. Det är därför i patientens intresse att undersökning utförs i Uddevalla när så är möjligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0A9842" w14:textId="5F6B8B09" w:rsidR="00291362" w:rsidRPr="00291362" w:rsidRDefault="00291362" w:rsidP="00291362">
+    <w:p w14:paraId="2269AF49" w14:textId="76205788" w:rsidR="00291362" w:rsidRPr="00291362" w:rsidRDefault="00291362" w:rsidP="00291362">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1161"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291362">
+      <w:r w:rsidRPr="00D5279A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00291362">
+      <w:r w:rsidRPr="00D5279A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002E3460">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00291362">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ydliggöra </w:t>
       </w:r>
       <w:r w:rsidR="00CA286A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>arbetssätt för ögonklinikens konsultverksamhet som en komplettering till sjukhusövergripande rutin</w:t>
       </w:r>
       <w:r w:rsidRPr="00291362">
@@ -631,282 +642,318 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007F539D">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>prematuritetsretinopati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007F539D">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>) styrs</w:t>
       </w:r>
       <w:r w:rsidR="00CD775B">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> av separat rutin)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00291362">
+        <w:t xml:space="preserve"> av separat rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="0009118E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AA1778" w14:textId="77777777" w:rsidR="00CC2880" w:rsidRDefault="00CC2880" w:rsidP="00291362">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="1161"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">                                 </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="577FF4FC" w14:textId="60ACAB30" w:rsidR="00291362" w:rsidRPr="00291362" w:rsidRDefault="00223BD2" w:rsidP="00291362">
-[...4 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="577FF4FC" w14:textId="25195076" w:rsidR="00291362" w:rsidRPr="00291362" w:rsidRDefault="00223BD2" w:rsidP="005B0942">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Remisshantering</w:t>
       </w:r>
-      <w:r w:rsidR="00291362" w:rsidRPr="00291362">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6B6CD692" w14:textId="77777777" w:rsidR="0082269B" w:rsidRDefault="0082269B" w:rsidP="0082269B">
+    <w:p w14:paraId="10CC4429" w14:textId="323DEF38" w:rsidR="0082269B" w:rsidRDefault="004F58FD" w:rsidP="0082269B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F58FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Konsultremiss </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004F58FD">
+        <w:t>Konsultremiss</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>ankomstregistreras</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004F58FD">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="0082269B" w:rsidRPr="004F58FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> av sekreterare och läggs därefter till bakjour</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0082269B" w:rsidRPr="004F58FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> för bedömning</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004F58FD">
+        <w:t>ankomstregistreras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0082269B" w:rsidRPr="004F58FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> av sekreterare och läggs därefter till bakjour</w:t>
+      </w:r>
+      <w:r w:rsidR="0082269B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> för bedömning</w:t>
+      </w:r>
+      <w:r w:rsidR="0082269B" w:rsidRPr="004F58FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0082269B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Bakjouren bedömer när patienten </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2AFC">
+      <w:r w:rsidR="0082269B" w:rsidRPr="00EB2AFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>senast</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2AFC">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0082269B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>behöver undersökas.</w:t>
+        <w:t xml:space="preserve"> behöver undersökas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4970A16A" w14:textId="596E806D" w:rsidR="0082269B" w:rsidRPr="004F58FD" w:rsidRDefault="0082269B" w:rsidP="0082269B">
+    <w:p w14:paraId="10136871" w14:textId="2F97DB52" w:rsidR="0082269B" w:rsidRPr="004F58FD" w:rsidRDefault="0082269B" w:rsidP="0082269B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Efter bedömning lämnas remissen till joursköterska</w:t>
       </w:r>
       <w:r w:rsidR="00F8366B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Viktigt med muntlig rapportering om det är brådskande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00ED3B73" w14:textId="16CBC3AA" w:rsidR="0082269B" w:rsidRPr="005B0942" w:rsidRDefault="0082269B" w:rsidP="0082269B">
+    <w:p w14:paraId="3C85D5D9" w14:textId="05A5BF67" w:rsidR="0082269B" w:rsidRPr="005B0942" w:rsidRDefault="0082269B" w:rsidP="0082269B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Konsultationen</w:t>
       </w:r>
       <w:r w:rsidRPr="004F58FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ska vara nödvändig för</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291362" w:rsidRPr="004F58FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> patientens</w:t>
+        <w:t>skall</w:t>
       </w:r>
       <w:r w:rsidRPr="004F58FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aktuella </w:t>
+        <w:t xml:space="preserve"> vara nödvändig för</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>inneliggande vård</w:t>
+        <w:t xml:space="preserve"> patientens</w:t>
       </w:r>
       <w:r w:rsidRPr="004F58FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>, alternativt ske på grund av akut ögonsjukdom</w:t>
+        <w:t xml:space="preserve"> aktuella </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>inneliggande vård</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F58FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, alternativt ske på grund av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3780">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>akut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F58FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ögonsjukdom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280E5962" w14:textId="77777777" w:rsidR="0082269B" w:rsidRPr="00755BE0" w:rsidRDefault="0082269B" w:rsidP="0082269B">
+    <w:p w14:paraId="26117DEC" w14:textId="63EBEE2E" w:rsidR="0082269B" w:rsidRPr="00755BE0" w:rsidRDefault="0082269B" w:rsidP="0082269B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="001337B1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
@@ -943,75 +990,93 @@
         </w:rPr>
         <w:t xml:space="preserve">medicinska skäl </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>inte är</w:t>
       </w:r>
       <w:r w:rsidRPr="00755BE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> möjlig att undersöka i Uddevalla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4987DDB1" w14:textId="77777777" w:rsidR="0082269B" w:rsidRPr="00F053E3" w:rsidRDefault="0082269B" w:rsidP="0082269B">
+    <w:p w14:paraId="17F2F9EF" w14:textId="415CC399" w:rsidR="00F053E3" w:rsidRPr="00585986" w:rsidRDefault="00755BE0" w:rsidP="00575183">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Om undersökning på NÄL är nödvändig </w:t>
-[...5 lines deleted...]
-        <w:t>före</w:t>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidR="00575183">
+        <w:t>undersökning på NÄL</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> nästa ordinarie konsulttillfälle kontaktar bakjour schemaläggare för hantering.</w:t>
+        <w:t xml:space="preserve"> är nödvändig </w:t>
+      </w:r>
+      <w:r w:rsidR="00585986" w:rsidRPr="00585986">
+        <w:t xml:space="preserve">kontaktar </w:t>
+      </w:r>
+      <w:r w:rsidR="00585986" w:rsidRPr="00585986">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>joursköterskan</w:t>
+      </w:r>
+      <w:r w:rsidR="00585986" w:rsidRPr="00585986">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00585986" w:rsidRPr="00585986">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>schemaläggare</w:t>
+      </w:r>
+      <w:r w:rsidR="00585986" w:rsidRPr="00585986">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C50B384" w14:textId="77777777" w:rsidR="0082269B" w:rsidRDefault="0082269B" w:rsidP="0082269B">
+    <w:p w14:paraId="32184F71" w14:textId="63D3E4F8" w:rsidR="0082269B" w:rsidRDefault="0082269B" w:rsidP="0082269B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00156482">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">m patienten </w:t>
@@ -1032,491 +1097,422 @@
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> tuberkulos) bör det framgå av remissen om patienten fortfarande är</w:t>
       </w:r>
       <w:r w:rsidRPr="00156482">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> smittsam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Om inte detta framgår behöver telefonkontakt tas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DD578F" w14:textId="77777777" w:rsidR="00E77AD5" w:rsidRPr="004F58FD" w:rsidRDefault="00E77AD5" w:rsidP="00E77AD5">
+    <w:p w14:paraId="0BA53BB8" w14:textId="77777777" w:rsidR="00E77AD5" w:rsidRPr="004F58FD" w:rsidRDefault="00E77AD5" w:rsidP="00E77AD5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F03B9CD" w14:textId="77777777" w:rsidR="0082269B" w:rsidRPr="004F58FD" w:rsidRDefault="0082269B" w:rsidP="0082269B">
+    <w:p w14:paraId="6D5B9C99" w14:textId="774578D4" w:rsidR="0082269B" w:rsidRPr="004F58FD" w:rsidRDefault="0082269B" w:rsidP="0082269B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F58FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Konsult</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>besök</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="03493517" w14:textId="77777777" w:rsidR="002F7DC6" w:rsidRDefault="002F7DC6" w:rsidP="002F7DC6">
+    <w:p w14:paraId="69D8E700" w14:textId="728BEE5B" w:rsidR="000D6283" w:rsidRDefault="000D6283" w:rsidP="008504A7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:right="0" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>konsulttid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> i Uddevalla är avsatt varje vardag, vid ytterligare behov kan jourtider användas.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3780">
+        <w:t xml:space="preserve">på dagjouren </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i Uddevalla </w:t>
+      </w:r>
+      <w:r w:rsidR="00F053E3">
+        <w:t>är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7128">
+        <w:t xml:space="preserve">avsatt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>varje vardag,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7128">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F053E3">
+        <w:t xml:space="preserve">vid </w:t>
+      </w:r>
+      <w:r w:rsidR="004149C6">
+        <w:t xml:space="preserve">ytterligare </w:t>
+      </w:r>
+      <w:r w:rsidR="00F053E3">
+        <w:t xml:space="preserve">behov kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jourti</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0866">
+        <w:t>der användas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F053E3">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8658D2" w14:textId="77777777" w:rsidR="002F7DC6" w:rsidRDefault="002F7DC6" w:rsidP="002F7DC6">
+    <w:p w14:paraId="5FA8D259" w14:textId="5CA794FE" w:rsidR="00A476E9" w:rsidRDefault="00585986" w:rsidP="008504A7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:right="0" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Resursläkare</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Konsult</w:t>
+      </w:r>
+      <w:r w:rsidR="00A476E9">
+        <w:t xml:space="preserve">läkare för undersökning på NÄL </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> för undersökning på NÄL finns i schemat varje tisdag förmiddag. En motsvarande tidbok med </w:t>
-[...6 lines deleted...]
-        <w:t>spärrade</w:t>
+        <w:t xml:space="preserve">arrangeras när behovet uppstår. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585986">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>Schemaläggare</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> tider läggs upp av schemaläggare.</w:t>
+        <w:t xml:space="preserve"> i samråd med bakjour och vid behov chef planerar när detta görs. Brådskandegraden avgör när konsulttiden planeras</w:t>
+      </w:r>
+      <w:r w:rsidR="004149C6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6283">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0A433C" w14:textId="77777777" w:rsidR="002F7DC6" w:rsidRPr="007F6A7D" w:rsidRDefault="002F7DC6" w:rsidP="002F7DC6">
-[...218 lines deleted...]
-    <w:p w14:paraId="692B4CD4" w14:textId="77777777" w:rsidR="002F7DC6" w:rsidRDefault="002F7DC6" w:rsidP="002F7DC6">
+    <w:p w14:paraId="26CC4017" w14:textId="48BCEDF2" w:rsidR="007A39BF" w:rsidRDefault="007A39BF" w:rsidP="008504A7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:right="0" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>I vissa fall kan konsultundersökning på NÄL utföras av barnögonläkare i samband med ROP-screening (torsdag).</w:t>
+        <w:t xml:space="preserve">I vissa fall kan konsultundersökning på NÄL utföras av barnögonläkare i samband med ROP-screening </w:t>
+      </w:r>
+      <w:r w:rsidR="00755BE0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>torsdag</w:t>
+      </w:r>
+      <w:r w:rsidR="00755BE0">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00204861">
+        <w:t>, detta stäms av från gång till gång.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2F5CA6" w14:textId="77777777" w:rsidR="002F7DC6" w:rsidRDefault="002F7DC6" w:rsidP="002F7DC6">
+    <w:p w14:paraId="6ED2E3D3" w14:textId="1C41037E" w:rsidR="00204861" w:rsidRDefault="00204861" w:rsidP="00204861">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:right="0" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>K</w:t>
-[...2 lines deleted...]
-        <w:t>onsult</w:t>
+        <w:t xml:space="preserve">Om en separat lösning behövs skapar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00204861">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>schemaläggare</w:t>
       </w:r>
       <w:r>
-        <w:t>undersökning</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> på NÄL görs </w:t>
+        <w:t xml:space="preserve"> en tidbok </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00204861">
+        <w:t>med spärrade tider</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3780">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> meddelar läkaren </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3780">
+        <w:t>som ska undersöka</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, samt ändrar i schemat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC43C7E" w14:textId="4FCD3D79" w:rsidR="00585986" w:rsidRDefault="009C594B" w:rsidP="009C594B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Konsultpatienter, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00942766">
-        <w:t>bedside</w:t>
+      <w:r>
+        <w:t>inkl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00942766">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>expeditionen. Om undersökning ändå behöver utföras där ska personal från aktuell vårdavdelning följa med av säkerhetsskäl.</w:t>
+        <w:t xml:space="preserve"> NÄL-patienter, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00585986">
+        <w:t>äggs in</w:t>
+      </w:r>
+      <w:r w:rsidR="00585986" w:rsidRPr="007F6A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00585986">
+        <w:t>i tidboken</w:t>
+      </w:r>
+      <w:r w:rsidR="00585986" w:rsidRPr="007F6A7D">
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidR="00585986" w:rsidRPr="003C6203">
+        <w:rPr>
+          <w:color w:val="009900"/>
+        </w:rPr>
+        <w:t>sekreterare i grön reception</w:t>
+      </w:r>
+      <w:r w:rsidR="00585986" w:rsidRPr="007F6A7D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D021AE7" w14:textId="77777777" w:rsidR="002F7DC6" w:rsidRDefault="002F7DC6" w:rsidP="002F7DC6">
+    <w:p w14:paraId="1BEE6113" w14:textId="15643E09" w:rsidR="002F7DC6" w:rsidRDefault="002F7DC6" w:rsidP="002F7DC6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:right="0" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Akut konsultation på Uddevalla sjukhus kväll/helg utförs av primärjour.</w:t>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942766">
+        <w:t>onsult</w:t>
+      </w:r>
+      <w:r>
+        <w:t>undersökning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942766">
+        <w:t xml:space="preserve"> på NÄL görs </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00942766">
+        <w:t>bedside</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00942766">
+        <w:t xml:space="preserve"> då det saknas både assisterande personal och larm på ögon</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">expeditionen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00942766">
+        <w:t>Om undersökning</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3780">
+        <w:t xml:space="preserve"> av någon anledning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ändå behöver utföras där </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3780">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> personal från aktuell vårdavdelning följa med av säkerhetsskäl.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CEFE83" w14:textId="77777777" w:rsidR="002F7DC6" w:rsidRPr="00536A5A" w:rsidRDefault="002F7DC6" w:rsidP="002F7DC6">
+    <w:p w14:paraId="08BB6E50" w14:textId="4BD98D80" w:rsidR="002F7DC6" w:rsidRDefault="002F7DC6" w:rsidP="002F7DC6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:right="0" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
+        <w:t>Akut konsultation på Uddevalla sjukhus kväll/helg utförs av primärjour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026A2B41" w14:textId="3D61556A" w:rsidR="00291362" w:rsidRPr="00536A5A" w:rsidRDefault="002F7DC6" w:rsidP="0077034D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="0" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Akut konsultation på NÄL kväll/helg utförs av lokal bakjour om sådan finns, annars av primärjour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DBC876" w14:textId="77777777" w:rsidR="00291362" w:rsidRPr="00291362" w:rsidRDefault="00291362" w:rsidP="00223BD2">
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="00291362" w:rsidRPr="00291362" w:rsidSect="00291362">
+    <w:sectPr w:rsidR="00291362" w:rsidRPr="00536A5A" w:rsidSect="00291362">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49ADA827" w14:textId="77777777" w:rsidR="008877D4" w:rsidRDefault="008877D4">
+    <w:p w14:paraId="380FE7A3" w14:textId="77777777" w:rsidR="006D4AE5" w:rsidRDefault="006D4AE5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="201A3414" w14:textId="77777777" w:rsidR="008877D4" w:rsidRDefault="008877D4">
+    <w:p w14:paraId="19FA6278" w14:textId="77777777" w:rsidR="006D4AE5" w:rsidRDefault="006D4AE5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1FE90A0C" w14:textId="77777777" w:rsidR="008877D4" w:rsidRDefault="008877D4">
+    <w:p w14:paraId="6347F061" w14:textId="77777777" w:rsidR="006D4AE5" w:rsidRDefault="006D4AE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1775,85 +1771,85 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49ED7782" w14:textId="77777777" w:rsidR="008877D4" w:rsidRDefault="008877D4"/>
+    <w:p w14:paraId="761B7439" w14:textId="77777777" w:rsidR="006D4AE5" w:rsidRDefault="006D4AE5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65FF01C3" w14:textId="77777777" w:rsidR="008877D4" w:rsidRDefault="008877D4">
+    <w:p w14:paraId="3043B74F" w14:textId="77777777" w:rsidR="006D4AE5" w:rsidRDefault="006D4AE5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="531E14B5" w14:textId="77777777" w:rsidR="008877D4" w:rsidRDefault="008877D4">
+    <w:p w14:paraId="05323057" w14:textId="77777777" w:rsidR="006D4AE5" w:rsidRDefault="006D4AE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1883,100 +1879,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2006,87 +2002,87 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -3814,50 +3810,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BA11E05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95D8EAE2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3926,51 +4035,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4040,51 +4149,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="554A35A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29BC6B62"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4153,51 +4375,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4266,51 +4488,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4379,51 +4601,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4493,114 +4715,120 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="454176873">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1015227573">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1476490923">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1681352449">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="991636274">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1086338902">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1113398981">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="430514663">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1449205397">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="898439018">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="205994819">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1004170098">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="217329424">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1803576215">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="634064276">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1720782872">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="570430327">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1607075488">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1326666312">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="184486626">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="448819298">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1256594407">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1091047072">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="85738208">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
@@ -4609,103 +4837,122 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00021955"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="0004564C"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
+    <w:rsid w:val="00056B81"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="0006509E"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="0009118E"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000B026B"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D6283"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
+    <w:rsid w:val="0010341D"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001302CC"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
+    <w:rsid w:val="001337B1"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00156482"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="001920C1"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A4D6F"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B5893"/>
+    <w:rsid w:val="001B5A80"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C4E5F"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="00204861"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00221525"/>
     <w:rsid w:val="00223BD2"/>
+    <w:rsid w:val="00232699"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00291362"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C3FD4"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E3460"/>
     <w:rsid w:val="002E6F81"/>
@@ -4715,354 +4962,429 @@
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="002F7DC6"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00311A20"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B4CBB"/>
+    <w:rsid w:val="003C6203"/>
     <w:rsid w:val="003D099E"/>
+    <w:rsid w:val="003D1099"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D3334"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="004149C6"/>
+    <w:rsid w:val="00417711"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="00443D2E"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00447DBE"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="0046115D"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00486FB0"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F58FD"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00533440"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00552022"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="0055798F"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00575183"/>
     <w:rsid w:val="00576A08"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="00585986"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
+    <w:rsid w:val="005A3780"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B0942"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F3D08"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00607BFD"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00640815"/>
+    <w:rsid w:val="00643C48"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00657A35"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00662860"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006913C1"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A5A0D"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D4AE5"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E6C49"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="007052C2"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
+    <w:rsid w:val="00726024"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00755BE0"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="007654A7"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="0077034D"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A19B1"/>
+    <w:rsid w:val="007A39BF"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F2A39"/>
     <w:rsid w:val="007F539D"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F6A7D"/>
+    <w:rsid w:val="00801F96"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="0082269B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="008504A7"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="008772A3"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="008877D4"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="009325AB"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00942766"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953FB3"/>
+    <w:rsid w:val="009702A9"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0099271C"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C594B"/>
+    <w:rsid w:val="009D559B"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A37573"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A476E9"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A71B96"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
+    <w:rsid w:val="00AB0B39"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF0866"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7128"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B127AE"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B5181C"/>
+    <w:rsid w:val="00B60578"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB7FC1"/>
+    <w:rsid w:val="00BC148B"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C61E1C"/>
     <w:rsid w:val="00C6436B"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C96D3C"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA286A"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC2880"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD1712"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD775B"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF002B"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D02CE9"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D16095"/>
+    <w:rsid w:val="00D1642B"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D42B82"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D5132E"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D5279A"/>
+    <w:rsid w:val="00D6775A"/>
     <w:rsid w:val="00D76B7E"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E13274"/>
+    <w:rsid w:val="00E23D4C"/>
+    <w:rsid w:val="00E40894"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E5444D"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E564BE"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E62916"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77AD5"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E83EFB"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB2AFC"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F053E3"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F320FB"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F65106"/>
     <w:rsid w:val="00F711D8"/>
+    <w:rsid w:val="00F74293"/>
     <w:rsid w:val="00F8366B"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA03D5"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE6113"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7479,50 +7801,73 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B4CBB"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B4CBB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -7895,71 +8240,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>530</Words>
-  <Characters>2809</Characters>
+  <Words>358</Words>
+  <Characters>2315</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3333</CharactersWithSpaces>
+  <CharactersWithSpaces>2646</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Ögonklinikens konsultverksamhet</dc:title>
+  <dc:title>Ögonklinikens riktlinjer för konsultbegäran</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Pernilla Edvinsson</lastModifiedBy>
-  <revision>22</revision>
+  <revision>25</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>