--- v0 (2025-12-13)
+++ v1 (2026-04-12)
@@ -6,109 +6,109 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009D416A" w:rsidP="00F35B05" w:rsidRDefault="009D416A" w14:paraId="2CD2741E" w14:textId="77777777">
+    <w:p w14:paraId="2CD2741E" w14:textId="77777777" w:rsidR="009D416A" w:rsidRDefault="009D416A" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="009D416A" w:rsidSect="009D416A">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="079A0DF2" w14:textId="77777777">
+    <w:p w14:paraId="079A0DF2" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="3C15A5AD" w14:textId="77777777">
+    <w:p w14:paraId="3C15A5AD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="2581B07F" w14:textId="77777777">
+    <w:p w14:paraId="2581B07F" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D416A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="7B5CB905" w14:textId="34577E97">
+    <w:p w14:paraId="7B5CB905" w14:textId="34577E97" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D416A">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BBE4601" wp14:editId="57495BE7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
@@ -135,51 +135,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="003D37FD" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="6D905DA4" w14:textId="77777777">
+                          <w:p w14:paraId="6D905DA4" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="003D37FD" w:rsidRDefault="009D416A" w:rsidP="009D416A">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
@@ -216,51 +216,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="4182AC9C">
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1BBE4601">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 1" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w:rsidRPr="003D37FD" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="49A3FDDE" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
@@ -308,10112 +308,8796 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="00735FCF" w14:paraId="52A93EA5" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="52A93EA5" w14:textId="77777777" w:rsidTr="00735FCF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="2F33008F" w14:textId="77777777">
+          <w:p w14:paraId="2F33008F" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_1314629194" w:id="1"/>
-            <w:bookmarkStart w:name="Rubrik" w:id="2"/>
+            <w:bookmarkStart w:id="1" w:name="_1314629194"/>
+            <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Remisskriterier – bedömning av vårdbegäran ögonkliniken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="41D531D5" w14:textId="77777777">
+    <w:p w14:paraId="41D531D5" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A7116" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="4F89761F" w14:textId="67067D41">
+    <w:p w14:paraId="2B5F3233" w14:textId="2FA60885" w:rsidR="004C71B3" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="361EF416">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reviderat i denna version: </w:t>
+        <w:t xml:space="preserve">Reviderat i denna version </w:t>
       </w:r>
-      <w:r w:rsidR="00576176">
-        <w:t>Nya orsaker/åtgärder</w:t>
+      <w:r w:rsidR="004C71B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
-      <w:r w:rsidR="00B51C08">
-        <w:t xml:space="preserve"> samt definition av grad</w:t>
+      <w:r w:rsidR="004C71B3">
+        <w:t>Remisskriterier för trycknivåer hos optiker.</w:t>
       </w:r>
-      <w:r w:rsidR="14149029">
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="009D416A" w:rsidR="004A7116" w:rsidP="009D416A" w:rsidRDefault="004A7116" w14:paraId="026B5EF5" w14:textId="77777777">
+    <w:p w14:paraId="4F89761F" w14:textId="1E6CFFE0" w:rsidR="004A7116" w:rsidRDefault="004C71B3" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
+      <w:r>
+        <w:t>Myambutol-behandling.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="5E038D98" w14:textId="77777777">
+    <w:p w14:paraId="75C8E96B" w14:textId="0F161D9B" w:rsidR="003D7EF0" w:rsidRDefault="003D7EF0" w:rsidP="009D416A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Körkortsärenden och generella remisskrav från andra vårdgivare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026B5EF5" w14:textId="77777777" w:rsidR="004A7116" w:rsidRPr="009D416A" w:rsidRDefault="004A7116" w:rsidP="009D416A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E038D98" w14:textId="0FA19AE1" w:rsidR="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D416A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Aktuellt:</w:t>
+        <w:t>Aktuellt</w:t>
       </w:r>
       <w:r w:rsidRPr="009D416A">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1997">
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="009D416A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alla bilder som skickas med i remissen behöver granskas och ingår i remissbedömningen. Vid begäran om oftalmologiskt status ska ett läkarbesök bokas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="004A7116" w14:paraId="495BE06D" w14:textId="7CFD5A9B">
+    <w:p w14:paraId="7C755BD9" w14:textId="77777777" w:rsidR="0085718A" w:rsidRDefault="0085718A" w:rsidP="009D416A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C447F0D" w14:textId="309CA978" w:rsidR="0085718A" w:rsidRDefault="0085718A" w:rsidP="009D416A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gradera om möjligt patienten enligt PM.</w:t>
+      </w:r>
+      <w:r w:rsidR="0016763F">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0016763F" w:rsidRPr="00E52CD5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grad 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0016763F">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska ses som normalfallet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A346C5" w14:textId="7DE6607D" w:rsidR="0016763F" w:rsidRDefault="0016763F" w:rsidP="009D416A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CD5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grad 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om det av någon anledning kan tolkas som att patienten kräver extra tid vid undersökningarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385FDCAE" w14:textId="6D108DDD" w:rsidR="0016763F" w:rsidRDefault="0016763F" w:rsidP="009D416A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Inom glaukom ska alla med tolkbehov vara grad 3 men det varierar i de olika processerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562DE02C" w14:textId="77777777" w:rsidR="00E52CD5" w:rsidRDefault="00E52CD5" w:rsidP="009D416A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF9F6BA" w14:textId="1B98DD5E" w:rsidR="00E52CD5" w:rsidRDefault="00E52CD5" w:rsidP="009D416A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Remisser där frågeställningen gäller körkortsärenden exempelvis efter stroke hänvisas till privat ögonläkare/optiker i remissvar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59992DA2" w14:textId="77777777" w:rsidR="00E52CD5" w:rsidRDefault="00E52CD5" w:rsidP="009D416A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C181606" w14:textId="60F2F78A" w:rsidR="00E52CD5" w:rsidRPr="009D416A" w:rsidRDefault="00E52CD5" w:rsidP="009D416A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Generella krav på remisser från andra vårdgivare är att de ska innehålla ett enkelt visus monokulärt med egna eventuella avståndsglasögon.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D669C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Plastikremisser är undantagna detta utom när frågeställningen är pterygium, där ska alltid visus finnas med.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495BE06D" w14:textId="640F5C12" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="004A7116" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="45A549F5" w:rsidR="004A7116">
-[...54 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9045" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2512"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="4823"/>
         <w:gridCol w:w="1702"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="4AAE0FF0" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4AAE0FF0" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="64BD9820" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64BD9820" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Sjukdom/tillstånd:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="5881FE5B" w14:textId="77777777">
+          <w:p w14:paraId="5881FE5B" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="0E07D722" w14:textId="77777777">
+          <w:p w14:paraId="0E07D722" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Närmare klassificering:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="5DD4E04F" w14:textId="77777777">
+          <w:p w14:paraId="5DD4E04F" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Prio</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prio: 14,30,</w:t>
+            </w:r>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>: 14,30,</w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:br/>
-            </w:r>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="32509A69" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="32509A69" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="12A650D8" w14:textId="77777777">
+          <w:p w14:paraId="12A650D8" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ALLMÄNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="11781C1A" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11781C1A" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="47DADCAC" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47DADCAC" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="768A6CD4" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="768A6CD4" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00492556" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00492556" w14:paraId="59408582" w14:textId="0E9F3010">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59408582" w14:textId="0E9F3010" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00492556" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00492556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>AAENDO/</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00492556">
+              <w:t>AAENDO/orbita</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4EC47D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lättare endokrin orbitopati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37D4B758" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1FB9A28C" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="377DF442" w14:textId="4C472FA3" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00492556" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>orbita</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00492556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Som ovan</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="1B4EC47D" w14:textId="77777777">
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="76104989" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Svår endokrin orbitopati</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="37D4B758" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 90</w:t>
+          <w:p w14:paraId="69E20A7F" w14:textId="228D9CF7" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 14   (1 v.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="1FB9A28C" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="2779E25A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00492556" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00492556" w14:paraId="377DF442" w14:textId="4C472FA3">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F9DAABB" w14:textId="625C24DD" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00492556">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Som ovan</w:t>
+              <w:t>AAM/neuro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="76104989" w14:textId="77777777">
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="4EAB818E" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Huvudvärksutredning vuxen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="69E20A7F" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 14        (1 v.)</w:t>
+          <w:p w14:paraId="2495F237" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="2779E25A" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6509F22A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00492556" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00BD274C" w14:paraId="2F9DAABB" w14:textId="625C24DD">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09ED5D48" w14:textId="0806CD13" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>AAM/</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>AAM/främre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72204AAD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kronisk blefarit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BDDBF8A" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4AE81668" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="499C17B7" w14:textId="7F27F3AD" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>neuro</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>AAM/främre</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="4EAB818E" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Huvudvärksutredning vuxen</w:t>
+          <w:p w14:paraId="044694E3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Torra ögon, rinner utomhus, måttliga besvär</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="2495F237" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 30</w:t>
+          <w:p w14:paraId="22CA6DEE" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="6509F22A" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="51F0CF9D" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00492556" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00BD274C" w14:paraId="09ED5D48" w14:textId="0806CD13">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44B0708B" w14:textId="2541005D" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>AAM/främre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="72204AAD" w14:textId="77777777">
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="3FDA5964" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Torra ögon, rinner inomhus, kraftigare besvär</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="5BDDBF8A" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 90</w:t>
+          <w:p w14:paraId="36A42373" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="4AE81668" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="24209474" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00492556" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00BD274C" w14:paraId="499C17B7" w14:textId="7F27F3AD">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E5995E6" w14:textId="475A39C6" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>AAM/främre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="044694E3" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Torra ögon, rinner utomhus, måttliga besvär</w:t>
+          <w:p w14:paraId="6DD8668D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Torra ögon för utredning Sjögren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="22CA6DEE" w14:textId="77777777">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> 90</w:t>
+          <w:p w14:paraId="21E332CD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="51F0CF9D" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3692ABB5" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00492556" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00BD274C" w14:paraId="44B0708B" w14:textId="2541005D">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10EBDF8A" w14:textId="719EFE94" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>AAM/främre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="3FDA5964" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Torra ögon, rinner inomhus, kraftigare besvär</w:t>
+          <w:p w14:paraId="43EB69DB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Torra ögon, smärta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="36A42373" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 90</w:t>
+          <w:p w14:paraId="3948BD4B" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="24209474" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4C47264B" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00492556" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00BD274C" w14:paraId="1E5995E6" w14:textId="475A39C6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33D200D7" w14:textId="5ED5E53E" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="007436F2" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>AAM/främre</w:t>
+              <w:t>AAM/jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="6DD8668D" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Torra ögon för utredning Sjögren</w:t>
+          <w:p w14:paraId="1A7719E4" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Plötslig synnedsättning/snabb synförsämring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="21E332CD" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 90</w:t>
+          <w:p w14:paraId="6628F4E0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk Akut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="3692ABB5" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="18894454" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00492556" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00BD274C" w14:paraId="10EBDF8A" w14:textId="719EFE94">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6094DAD1" w14:textId="13B35FCB" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="007436F2" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>AAM/främre</w:t>
+              <w:t>AAM/synn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="43EB69DB" w14:textId="77777777">
-[...197 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="499B8062" w14:textId="77777777">
+          <w:p w14:paraId="499B8062" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sakta synförsämring, ej förenad med andra symptom;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="6D98FE20" w14:textId="77777777">
+          <w:p w14:paraId="6D98FE20" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:t>Visus 0,6 el bättre på sämsta öga</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="2159F941" w14:textId="77777777">
+          <w:p w14:paraId="2159F941" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:t>Visus 0,3-0,5 på sämsta öga el sämre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...54 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="00945B06" w:rsidP="009D416A" w:rsidRDefault="00945B06" w14:paraId="21C187F3" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13BBEE2F" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BAD4410" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3118DC20" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>Läk prio 90</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="357D8606" w14:textId="77777777" w:rsidR="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>Läk prio 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C187F3" w14:textId="77777777" w:rsidR="00945B06" w:rsidRPr="009D416A" w:rsidRDefault="00945B06" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="6F89D30D" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6F89D30D" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00492556" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="002236DD" w14:paraId="650F1631" w14:textId="1DFACDC2">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="650F1631" w14:textId="1DFACDC2" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="002236DD" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>REAM/retina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ED3412D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Långsam synförsämring med metamorfopsier</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> 30</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="597819FD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="02E06731" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="02E06731" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00492556" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="002236DD" w14:paraId="15729941" w14:textId="589BE715">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15729941" w14:textId="589BE715" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="002236DD" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>OPFUSK/kat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="686E0C15" w14:textId="77777777">
+          <w:p w14:paraId="686E0C15" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Synnedsättning med grumlingar i linsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="60D267AE" w14:textId="77777777">
-[...28 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="60D267AE" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Enl kat-prio</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="3B65D525" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3B65D525" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00492556" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="002236DD" w14:paraId="75E36245" w14:textId="09EBE00A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75E36245" w14:textId="09EBE00A" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="002236DD" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>AALAS/CJ</w:t>
             </w:r>
             <w:r w:rsidR="0082251F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="2F3DD600" w14:textId="77777777">
+          <w:p w14:paraId="2F3DD600" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Synnedsättning p g a efterstarr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="1BBE4D62" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="00945B06" w:rsidP="009D416A" w:rsidRDefault="00945B06" w14:paraId="72477BD0" w14:textId="77777777">
+          <w:p w14:paraId="1BBE4D62" w14:textId="77777777" w:rsidR="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YAG, se kat-prio</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72477BD0" w14:textId="77777777" w:rsidR="00945B06" w:rsidRPr="009D416A" w:rsidRDefault="00945B06" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="42E1AC0A" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="42E1AC0A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="4CAECC93" w14:textId="77777777">
+          <w:p w14:paraId="4CAECC93" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>KERATOCONUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="68EAFEF6" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68EAFEF6" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="1A442239" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A442239" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="609B66DA" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="609B66DA" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00950FE2" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00950FE2" w14:paraId="6691D279" w14:textId="46C51FB6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6691D279" w14:textId="2240A8C5" w:rsidR="009D416A" w:rsidRPr="00950FE2" w:rsidRDefault="00950FE2" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950FE2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>AACORN/</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00950FE2">
+              <w:t>AACORN/keco</w:t>
+            </w:r>
+            <w:r w:rsidR="006B3819">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>keco</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="006B3819">
+              <w:br/>
+              <w:t xml:space="preserve">ALLTID gr3 vid </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3C84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:br/>
+              <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="006B3819">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALLTID gr3 vid </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="006B3819">
+              <w:t>entacam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="034459CE" w14:textId="49ADBA07" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specifik misstanke om keratoconus hos patient under </w:t>
+            </w:r>
+            <w:r w:rsidR="005B790E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> år (med eller utan progress)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7035F240" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk prio 30 AACORN </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1FA480F0" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44C5B5CD" w14:textId="365F37E7" w:rsidR="009D416A" w:rsidRPr="00950FE2" w:rsidRDefault="00EE3CA0" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Pentacam</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>AACORN/keco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ALLTID gr3 vid </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3C84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>entacam</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="034459CE" w14:textId="49ADBA07">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> år (med eller utan progress)</w:t>
+          <w:p w14:paraId="6FDC55EE" w14:textId="0AADD165" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specifik misstanke om keratoconus hos </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92A49">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pat</w:t>
+            </w:r>
+            <w:r w:rsidR="00215986">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ient</w:t>
+            </w:r>
+            <w:r w:rsidR="00F92A49">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F64D23">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>≥20 år</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>utan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uppgifter som tyder på aktuell progress (senaste 3-6 mån)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="7035F240" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 30 AACORN </w:t>
+          <w:p w14:paraId="72D99135" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 90 AACORN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="1FA480F0" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="025B980B" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00950FE2" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00EE3CA0" w14:paraId="44C5B5CD" w14:textId="67CEACC2">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04F33336" w14:textId="0A8F43C0" w:rsidR="009D416A" w:rsidRPr="00950FE2" w:rsidRDefault="00EE3CA0" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>AACORN/</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">AACORN/keco ALLTID gr3 vid </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3C84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>keco</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>p</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>entacam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01003EB1" w14:textId="44810073" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Specifik misstanke om keratoconus hos</w:t>
+            </w:r>
+            <w:r w:rsidR="00215986">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> patient ≥20 år</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>med</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uppgifter som tyder på aktuell progress (senaste 3-6 mån)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0171B5E4" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 30 AACORN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="51A1B09A" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EE47D0E" w14:textId="2CA79766" w:rsidR="009D416A" w:rsidRPr="00950FE2" w:rsidRDefault="00A60542" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALLTID gr3 vid </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Pentacam</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">AACORN/keco ALLTID gr 3 vid </w:t>
+            </w:r>
+            <w:r w:rsidR="006A3C84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>entacam.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="6FDC55EE" w14:textId="0AADD165">
-[...58 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6E9E3CE0" w14:textId="40A7C7B9" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Övrigt: Pat &gt;40 år med känd keratoconus behöver normalt endast komma till korneamottagn</w:t>
+            </w:r>
+            <w:r w:rsidR="00511104">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">.vid: Tydlig misstanke om progress eller </w:t>
+            </w:r>
+            <w:r w:rsidR="00423155">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ornealt orsakad synnedsättning som skulle kunna utgöra indikation för kornealtransplantation. Regelbundna kontroller behövs ej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47924659" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="25F91965" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4300EFD8" w14:textId="4F624636" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="001227ED" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>AACORN/</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Myambutol</w:t>
+            </w:r>
+            <w:r w:rsidR="00E452C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>keco</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>/TBC-beh.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FDFA87" w14:textId="02DBBD29" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B80C457" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001227ED" w:rsidRPr="009D416A" w14:paraId="562D4738" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="686B8233" w14:textId="3F07307D" w:rsidR="001227ED" w:rsidRPr="00E452C2" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ALLTID gr3 vid </w:t>
-[...2 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00E452C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Pentacam</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>AAMSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...47 lines deleted...]
-              <w:rPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F6ECF4A" w14:textId="49139558" w:rsidR="001227ED" w:rsidRPr="009D416A" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Enligt PM.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5913583F" w14:textId="5B8F6553" w:rsidR="001227ED" w:rsidRPr="009D416A" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SSK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>P30,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>SYN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E452C2" w:rsidRPr="009D416A" w14:paraId="4C08DB66" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61F430C1" w14:textId="77777777" w:rsidR="00E452C2" w:rsidRPr="009D416A" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FFF5173" w14:textId="77777777" w:rsidR="00E452C2" w:rsidRPr="009D416A" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30E493DA" w14:textId="77777777" w:rsidR="00E452C2" w:rsidRPr="009D416A" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="5CB53083" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="604FFEB9" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>BARN/Ortoptik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77EBE089" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Se separat PM för barnprocessen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F11E61A" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="76CDB899" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E12ECDB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>AACORN/</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27154A2D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76CB7829" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="62A5DA55" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D2FC196" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>RETINA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C228902" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>keco</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13EEF2B0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50E0FF10" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="58962814" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FB5E0B3" w14:textId="58841062" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ALLTID gr 3 vid </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Pentacam</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Diabetes</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA3A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00BA3A3E" w:rsidRPr="00BA3A3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>REFODI/diab</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="6E9E3CE0" w14:textId="40A7C7B9">
-[...85 lines deleted...]
-              <w:t>. Regelbundna kontroller behövs ej.</w:t>
+          <w:p w14:paraId="4F79E321" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Graviditet hos diabetiker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="120B5A5C" w14:textId="1AE64538" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Foto ssk,       prio 14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="25F91965" w14:textId="77777777">
-[...446 lines deleted...]
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="646293E4" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="646293E4" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00BA3A3E" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00656D02" w14:paraId="138C6B00" w14:textId="61A870AA">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="138C6B00" w14:textId="61A870AA" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="00656D02" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>REFODI/</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>REFODI/diab</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="001F7706" w14:paraId="0CF1896A" w14:textId="6932D110">
+          <w:p w14:paraId="0CF1896A" w14:textId="6932D110" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="001F7706" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nyupptäckt diabetes hos barn under 16 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="003F634F" w14:paraId="293153A4" w14:textId="7A878A7F">
+          <w:p w14:paraId="293153A4" w14:textId="7A878A7F" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="003F634F" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Foto </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Foto ssk,</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ssk</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:br/>
-            </w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 90</w:t>
+              <w:t>prio 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="00265FA1" w:rsidTr="7E00B8BD" w14:paraId="475B100D" w14:textId="77777777">
+      <w:tr w:rsidR="00265FA1" w:rsidRPr="009D416A" w14:paraId="475B100D" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00BA3A3E" w:rsidR="00265FA1" w:rsidP="009D416A" w:rsidRDefault="00265FA1" w14:paraId="6D0AF33A" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D0AF33A" w14:textId="77777777" w:rsidR="00265FA1" w:rsidRPr="00BA3A3E" w:rsidRDefault="00265FA1" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="00265FA1" w:rsidP="009D416A" w:rsidRDefault="00E8643E" w14:paraId="5821E205" w14:textId="32FE22BE">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5821E205" w14:textId="32FE22BE" w:rsidR="00265FA1" w:rsidRPr="009D416A" w:rsidRDefault="00E8643E" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes både alla typer, fyllda 16 år och äldre </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Diabetes både alla typer, fyllda 16 år och äldre inkl vuxna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26E8ADAA" w14:textId="10D48039" w:rsidR="00265FA1" w:rsidRPr="009D416A" w:rsidRDefault="00E8643E" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>inkl</w:t>
-[...31 lines deleted...]
-              </w:rPr>
               <w:t>Remiss i retur</w:t>
             </w:r>
             <w:r w:rsidR="009E5336">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">, hänvisning till </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, hänvisning till Digifundus</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="00265FA1" w:rsidTr="7E00B8BD" w14:paraId="4AE964E8" w14:textId="77777777">
+      <w:tr w:rsidR="00265FA1" w:rsidRPr="009D416A" w14:paraId="4AE964E8" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00BA3A3E" w:rsidR="00265FA1" w:rsidP="009D416A" w:rsidRDefault="009E5336" w14:paraId="6AF4BF05" w14:textId="627828A9">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AF4BF05" w14:textId="627828A9" w:rsidR="00265FA1" w:rsidRPr="00BA3A3E" w:rsidRDefault="009E5336" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>REAM/jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="00265FA1" w:rsidP="009D416A" w:rsidRDefault="00265FA1" w14:paraId="4A510772" w14:textId="18FE897A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A510772" w14:textId="18FE897A" w:rsidR="00265FA1" w:rsidRPr="009D416A" w:rsidRDefault="00265FA1" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Misstänkt glaskroppsblödning, ej laserbehandlad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="00265FA1" w:rsidP="009D416A" w:rsidRDefault="00FE141B" w14:paraId="21977828" w14:textId="53C68703">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21977828" w14:textId="53C68703" w:rsidR="00265FA1" w:rsidRPr="009D416A" w:rsidRDefault="00FE141B" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Akut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="5B00A378" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="5B00A378" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00BA3A3E" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009E5336" w14:paraId="34D07F73" w14:textId="04F34B54">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34D07F73" w14:textId="04F34B54" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="009E5336" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>REM/</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>REM/glasb</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="3DB62EA7" w14:textId="77777777">
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="3DB62EA7" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Recidiverande glaskroppsblödning, helt scatterbehandlad</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="11288846" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 14)</w:t>
+          <w:p w14:paraId="11288846" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk inom 1 vecka (prio 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="20ED1B22" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="20ED1B22" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00BA3A3E" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00FE141B" w14:paraId="428C1BB8" w14:textId="5BC7F749">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="428C1BB8" w14:textId="5BC7F749" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="00FE141B" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>REM/</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>REM/diab</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="1410359E" w14:textId="77777777">
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="1410359E" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Synförsämring vid känd diabetesmakulopati</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="4CE5A4B9" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 30</w:t>
+          <w:p w14:paraId="4CE5A4B9" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk REM prio 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="56413FD3" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="56413FD3" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00BA3A3E" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00FE141B" w14:paraId="4336BD98" w14:textId="1537D78D">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4336BD98" w14:textId="1537D78D" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="00FE141B" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>REM/</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>REM/diab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26144CAF" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ögonläkarremiss, synförsämring med ödem trots tidigare grid/fokal behandling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73CE8E98" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk REM prio 30  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="219BB932" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="203A5CFE" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A0E3FDB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FB4AE9F" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="51D2CA71" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E1C65D0" w14:textId="3E3695D4" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="00A22FBD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>diab</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>REAM/retina</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="26144CAF" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t>/fokal behandling</w:t>
+          <w:p w14:paraId="527AD4AC" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Synnedsättning och metamorfopsier, ej plötslig (längre än 1 mån eller vid okänd duration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="73CE8E98" w14:textId="77777777">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 30  </w:t>
+          <w:p w14:paraId="4D3DAAEB" w14:textId="3B06F707" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="219BB932" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4AAB09B0" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EAD3F6C" w14:textId="1EF4283D" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="00830BA2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>REAM/retina</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7766DB10" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Metamorfopsier 1 mån eller kortare</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEEE3EE" w14:textId="727EAC1B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="51D2CA71" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="21C8FA69" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00BA3A3E" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00A22FBD" w14:paraId="6E1C65D0" w14:textId="3E3695D4">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9F71D1" w14:textId="73304AE9" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00900325" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ma</w:t>
+            </w:r>
+            <w:r w:rsidR="00633D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ula</w:t>
+            </w:r>
+            <w:r w:rsidR="0047330F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00F81ED1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00F81ED1" w:rsidRPr="00F81ED1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>REKOMBI/MNV</w:t>
+            </w:r>
+            <w:r w:rsidR="007F2C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65DE2056" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ögonläkarremiss, ödem i makula vid AMD, ej diabetiker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="158B730A" w14:textId="7532EA6F" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00900325" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vecka (prio 14)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1E0D2109" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="363B5554" w14:textId="63238409" w:rsidR="009D416A" w:rsidRPr="00F81ED1" w:rsidRDefault="00F81ED1" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F81ED1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>REAM/retina</w:t>
+              <w:t>REKOMBI/MNV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="527AD4AC" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t>, ej plötslig (längre än 1 mån eller vid okänd duration)</w:t>
+          <w:p w14:paraId="1D45406C" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ögonläkarremiss, makulaödem vid misstänkt våt AMD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="4D3DAAEB" w14:textId="3B06F707">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 30</w:t>
+          <w:p w14:paraId="04C53EF6" w14:textId="4464F5B3" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1 vecka (prio 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="4AAB09B0" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="79AA272B" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00BA3A3E" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00830BA2" w14:paraId="1EAD3F6C" w14:textId="1EF4283D">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78B91C8D" w14:textId="4ABCF511" w:rsidR="009D416A" w:rsidRPr="00F81ED1" w:rsidRDefault="008C3636" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>REAM/retina</w:t>
+              <w:t>REKOMBI/MNV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="7766DB10" w14:textId="77777777">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 1 mån eller kortare</w:t>
+          <w:p w14:paraId="70893598" w14:textId="6A523617" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00AB4571" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Optikerremiss med bildmaterial som visar blödningar/ödem i makula vid misstanke om våt AMD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="3FEEE3EE" w14:textId="727EAC1B">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 14</w:t>
+          <w:p w14:paraId="5ADA0978" w14:textId="2C48E06D" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00265A5E" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1 vecka</w:t>
+            </w:r>
+            <w:r w:rsidR="00A70F60">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (prio 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="21C8FA69" w14:textId="77777777">
+      <w:tr w:rsidR="00AB4571" w:rsidRPr="009D416A" w14:paraId="1B3B752A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...36 lines deleted...]
-              <w:t>REKOMBI/MNV</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F2C7867" w14:textId="09DE0DCE" w:rsidR="00AB4571" w:rsidRPr="00F81ED1" w:rsidRDefault="0066471E" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>REAM/retina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7813DD82" w14:textId="3895365A" w:rsidR="00AB4571" w:rsidRPr="009D416A" w:rsidRDefault="00AB4571" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ögonläkarremiss, makula pucker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D25B91E" w14:textId="72DFD4FE" w:rsidR="00AB4571" w:rsidRPr="009D416A" w:rsidRDefault="00AB4571" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk prio 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3905910D" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="65DE2056" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> vid AMD, ej diabetiker</w:t>
+          <w:p w14:paraId="0FAD9004" w14:textId="4188FEA1" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Trombos</w:t>
+            </w:r>
+            <w:r w:rsidR="007F2C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="005554F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="005554F8" w:rsidRPr="005554F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>REAM/ cvt el gvt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="107A9271" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ögonläkarremiss trombos &lt;1år, visus 0,5 eller sämre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00900325" w14:paraId="158B730A" w14:textId="7532EA6F">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> 14)</w:t>
+          <w:p w14:paraId="4950BA3D" w14:textId="5D3CC5E8" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk</w:t>
+            </w:r>
+            <w:r w:rsidR="00F84265">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">prio 30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F84265">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(2-4 v.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="1E0D2109" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="479AA5DD" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00F81ED1" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00F81ED1" w14:paraId="363B5554" w14:textId="63238409">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="259A5FDD" w14:textId="0D59B35A" w:rsidR="009D416A" w:rsidRPr="00790E12" w:rsidRDefault="00790E12" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F81ED1">
+            <w:r w:rsidRPr="00790E12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>REKOMBI/MNV</w:t>
+              <w:t>REAM/cvt el gvt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="1D45406C" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Ögonläkarremiss, makulaödem vid misstänkt våt AMD</w:t>
+          <w:p w14:paraId="2E5C6758" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ögonläkarremiss trombos &lt;1år, visus 0,6 el bättre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="04C53EF6" w14:textId="4464F5B3">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 14)</w:t>
+          <w:p w14:paraId="29F56E71" w14:textId="241722C2" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00792FB3" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prio 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="79AA272B" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="611EE598" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00F81ED1" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="008C3636" w14:paraId="78B91C8D" w14:textId="4ABCF511">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12D9EDB3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anmärkning:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D809A68" w14:textId="6F9019EF" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00CD3E99" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">REKOMBI (tidigare </w:t>
+            </w:r>
+            <w:r w:rsidR="00603F64">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>FAI</w:t>
+            </w:r>
+            <w:r w:rsidR="00603F64">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, endast AMD-</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>patienter</w:t>
+            </w:r>
+            <w:r w:rsidR="00603F64">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. REFOFI (tidigare FAI)</w:t>
+            </w:r>
+            <w:r w:rsidR="001113CA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till övriga.</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Retinamottagning endast inför intravitreal behandling, tromboser/diabetes, Läk</w:t>
+            </w:r>
+            <w:r w:rsidR="001113CA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> REAM/REM </w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>till övriga.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59B07254" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="37804136" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="795AD354" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C6A38ED" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="021695DF" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4697C4AB" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E528D1C" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FFC4982" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C9CCE01" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="0AF43ECF" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4760B8D3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>GLAUKOM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="649F5549" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F97BB2B" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6F6E4E6F" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="571A4B09" w14:textId="0488AC83" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="000E0683" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4709">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>GLM/jour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26BD8F2F" w14:textId="252CDE3B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tryck lika el</w:t>
+            </w:r>
+            <w:r w:rsidR="002C45F0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ler</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> över 35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="512ABBAA" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Akut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="050C08DC" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75C3E4D1" w14:textId="3C1CA752" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="000E0683" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4709">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>GLM/jour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="772E26B9" w14:textId="7C18F5C4" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tryck &gt;3</w:t>
+            </w:r>
+            <w:r w:rsidR="00D93FB1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44430">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">t o m </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>35 och nedsatt syn eller rött öga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="409090B3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Akut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1121ACFC" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39BC8DA1" w14:textId="7EB21342" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="008A4709" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4709">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>GLKOMBI/glaususp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11922BB0" w14:textId="317B9DFF" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tryck &gt;3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44430">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">0, upp till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>35 och normal syn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA2BC61" w14:textId="5CD1807A" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3D2DBBB2" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53F5E78F" w14:textId="6A3A975A" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="00504262" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>GLKOMBI/glaususp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC132A4" w14:textId="23477CA3" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tryck 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44430">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="005545FE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC08150" w14:textId="5012AD24" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="61A02BAD" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68565421" w14:textId="56AF495E" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="00504262" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>GLKOMBI/glaususp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52E659DE" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tryckskillnad &gt;5 mellan ögonen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A12785B" w14:textId="283CADA5" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3B2DA8A6" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58B865E9" w14:textId="32A5EA79" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="00504262" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>GLM/glauinst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="352A8239" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Synförsämring vid mångårigt glaukom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD291BC" w14:textId="62C39488" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="71A0DB9C" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61ABA97E" w14:textId="0C692F87" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="009D20F3" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>GLKOMBI/glaususp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="119221AA" w14:textId="1CE3227E" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tung glaukomhereditet, minst 2 av förälder el</w:t>
+            </w:r>
+            <w:r w:rsidR="009D20F3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ler</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> syskon, ålder ≥ 50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2236E6" w14:textId="183F10EF" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="42D81D85" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4315E981" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AABE131" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Glaukomhereditet vid avlägsen släkting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEADAC8" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tas ej omhand - standardbrev</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="7D0460D4" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77F162B0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anmärkning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61B8E312" w14:textId="77777777" w:rsidR="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Remis med frågeställning operativa åtgärder läggs alltid till glaukomkirurg för bedömning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0263DEF2" w14:textId="77777777" w:rsidR="00F4232D" w:rsidRPr="009D416A" w:rsidRDefault="00F4232D" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C6C97B2" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="359F6BF2" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C039BB4" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">POLOP/PLASTIK </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21791771" w14:textId="613D3033" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="005E0831" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Visus på pterygiumremisser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D8515BB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="521EEC51" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFCE18E" w14:textId="036EF38A" w:rsidR="009D416A" w:rsidRPr="00080924" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00080924">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Konjunktiva/tårväg</w:t>
+            </w:r>
+            <w:r w:rsidR="005E0831">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00080924" w:rsidRPr="00080924">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>OPMOPF1/pteryg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6365D8BB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pterygium – synhotande påväxt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55385719" w14:textId="0ED14C6F" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>prio 30</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6A88">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D7239C3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="30186657" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="075CD0A5" w14:textId="3F88A2C7" w:rsidR="009D416A" w:rsidRPr="00726BEF" w:rsidRDefault="00080924" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>OPMOPF</w:t>
+            </w:r>
+            <w:r w:rsidR="00726BEF" w:rsidRPr="00726BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/pteryg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EBD0F07" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pterygium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05F64528" w14:textId="7AE3B581" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t xml:space="preserve">prio </w:t>
+            </w:r>
+            <w:r w:rsidR="00874DAF">
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C7B931" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="2188B91D" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="331AF3C5" w14:textId="68CD3D0D" w:rsidR="009D416A" w:rsidRPr="00726BEF" w:rsidRDefault="00726BEF" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00726BEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>REKOMBI/MNV</w:t>
+              <w:t>OPMOPF</w:t>
+            </w:r>
+            <w:r w:rsidR="00F67366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00532921">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>CBB10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00AB4571" w14:paraId="70893598" w14:textId="6A523617">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2C069014" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Konjunktival tumör av osäker dignitet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12D21BFF" w14:textId="554A2838" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00AF3429" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> 14)</w:t>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t>rio 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="00AB4571" w:rsidTr="7E00B8BD" w14:paraId="1B3B752A" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="7F96A0D9" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00F81ED1" w:rsidR="00AB4571" w:rsidP="009D416A" w:rsidRDefault="0066471E" w14:paraId="4F2C7867" w14:textId="09DE0DCE">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15325F36" w14:textId="7B1FCECA" w:rsidR="009D416A" w:rsidRPr="00726BEF" w:rsidRDefault="00F67366" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>REAM/retina</w:t>
+              <w:t>AAM2/jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...10 lines deleted...]
-                <w:bCs/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="487B4DA5" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Akut dakryocystit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D5E812B" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D8E1A5F" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>Akut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1A397D6A" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50A5AC3A" w14:textId="6AF31723" w:rsidR="009D416A" w:rsidRPr="00726BEF" w:rsidRDefault="00F67366" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:bCs/>
-[...133 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>OPMOPF1/epifora</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="107A9271" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Ögonläkarremiss trombos &lt;1år, visus 0,5 eller sämre</w:t>
+          <w:p w14:paraId="7ECD0F99" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kroniskt recidiv dakryocystit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...23 lines deleted...]
-              </w:rPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BDC5B51" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FA7FA48" w14:textId="71236B5E" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>prio 30</w:t>
+            </w:r>
+            <w:r w:rsidR="004F755C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="479AA5DD" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="56551B8E" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...12 lines deleted...]
-                <w:bCs/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A8D1CA8" w14:textId="30942D8F" w:rsidR="009D416A" w:rsidRPr="00346C83" w:rsidRDefault="00346C83" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00346C83">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>OPMOPF1/epifora</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="2E5C6758" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Ögonläkarremiss trombos &lt;1år, visus 0,6 el bättre</w:t>
+          <w:p w14:paraId="02912802" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tidigare diagnostiserad tårkanalstenos med inflammation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15B89970" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65E326D1" w14:textId="54E56001" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>prio 30</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5971">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="44D2FE43" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A0F0B8D" w14:textId="49325F63" w:rsidR="009D416A" w:rsidRPr="00902674" w:rsidRDefault="00902674" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00902674">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>OPMOPF1/epifora</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00792FB3" w14:paraId="29F56E71" w14:textId="241722C2">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4E3AE874" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tidigare diagnostiserad tårkanalstenos utan inflammation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44F487E0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="740D7F21" w14:textId="2C6DF130" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>prio 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6D096D5D" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D71321E" w14:textId="411DFA21" w:rsidR="009D416A" w:rsidRPr="00C13A03" w:rsidRDefault="00C13A03" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13A03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>OPMOPF2/CBBEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9CAAAD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Chalazion (om duration &gt; 6 mån. annars återsända remiss)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="574C7966" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BDA33FE" w14:textId="02DAAC3D" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>usk prio 90</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF61A3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="104241ED" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DB57DAD" w14:textId="79EB08BB" w:rsidR="009D416A" w:rsidRPr="00C13A03" w:rsidRDefault="00E542CB" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:bCs/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> 30</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>AAM2/jour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56A3171C" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Akut ptos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49BA6F07" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Akut (samma dag)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="611EE598" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="0C5B7DC6" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58E7E787" w14:textId="30907A5E" w:rsidR="009D416A" w:rsidRPr="00C13A03" w:rsidRDefault="00E542CB" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00641083">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>OPMOPF</w:t>
+            </w:r>
+            <w:r w:rsidR="00641083" w:rsidRPr="00641083">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00641083">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00641083" w:rsidRPr="00641083">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ögonlock</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="12D9EDB3" w14:textId="77777777">
+          <w:p w14:paraId="53AA1C5B" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Bilat ptos, täcker mer än hälften av pupillen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="400EA1A1" w14:textId="73425DDD" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="328BE003" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CF4D811" w14:textId="4D24394B" w:rsidR="009D416A" w:rsidRPr="00360239" w:rsidRDefault="00360239" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00360239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>OPMOPF1/ögonlock</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4811D46C" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ensidig (senil) ptos – täcker mer än hälften av pupillen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0F21AD" w14:textId="42613C50" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3AF53325" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B1D97CD" w14:textId="702991EE" w:rsidR="009D416A" w:rsidRPr="00360239" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79555C99" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Senil) ptos, täcker hälften av pupillen eller mindre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACE6493" w14:textId="60BA1ADC" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tas ej omhand</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED038E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/remiss i retur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="76B2DFE9" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB7E0D0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anmärkning:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00CD3E99" w14:paraId="4D809A68" w14:textId="6F9019EF">
+          <w:p w14:paraId="08388B9E" w14:textId="7A159022" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">REKOMBI (tidigare </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00603F64">
+              <w:t>Blefarochalsis tas ej omhand – återsänd remiss med standardbrev.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15483">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>p</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> Undantag om det blef orsakar sår/eksem</w:t>
+            </w:r>
+            <w:r w:rsidR="0071755C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009D416A" w:rsidR="009D416A">
+              <w:t xml:space="preserve"> eller ger så uttalad synfältsinskränkning så att bilkörning är olämpligt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C50F035" w14:textId="259D7BE8" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00603F64">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D416A" w:rsidR="009D416A">
+              </w:rPr>
+              <w:t>Begär foto för dessa bedömningar: blef, ptos, entropion, ektropion, vårta/tumör om inte diagnos tydligt framgår.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F717D5">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00603F64">
+              </w:rPr>
+              <w:t xml:space="preserve"> Även enkelt visus om det inte finns med på remiss från VC/optiker.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="481C09DB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>. REFOFI (tidigare FAI)</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="01375A94" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4744E72E" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...67 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="2C6A38ED" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39659B2A" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="021695DF" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09FE70BB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="4697C4AB" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="776CD698" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="4E528D1C" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="666D3101" w14:textId="2CF50E66" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ögonlock</w:t>
+            </w:r>
+            <w:r w:rsidR="00240138">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00240138" w:rsidRPr="00240138">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>OPMOPF2/CBB10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05FDF3F2" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Basaliom</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C99E82D" w14:textId="0DA827A2" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>prio 14</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60691">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="0AF43ECF" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="45E1EDD3" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...26 lines deleted...]
-              <w:t>GLAUKOM</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="257173AA" w14:textId="4CFD942B" w:rsidR="009D416A" w:rsidRPr="00DD3F19" w:rsidRDefault="00240138" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD3F19">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>OPMOPF2/CBB10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6F10B6" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tumör av osäker dignitet</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="188BCA70" w14:textId="588D704B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> prio 14</w:t>
+            </w:r>
+            <w:r w:rsidR="007A5CD4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="6F6E4E6F" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="41AD691B" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...18 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="076D87E8" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00240138" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="26BD8F2F" w14:textId="252CDE3B">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> över 35</w:t>
+          <w:p w14:paraId="10037101" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Godartad hudförändring, endast kosmetiskt störande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="512ABBAA" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Akut</w:t>
+          <w:p w14:paraId="6F12DCCC" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>Tas ej omhand - standardbrev</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="050C08DC" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="2AFC8896" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...18 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34A61956" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00240138" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="772E26B9" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Tryck &gt;32 och &lt;35 och nedsatt syn eller rött öga</w:t>
+          <w:p w14:paraId="6326BAA0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Xantelasma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="409090B3" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Akut</w:t>
+          <w:p w14:paraId="5FD289C7" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>Tas ej omhand - standardbrev</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="1121ACFC" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="18497733" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3510AE8C" w14:textId="1FA2207F" w:rsidR="009D416A" w:rsidRPr="004E3207" w:rsidRDefault="004E3207" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3207">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>OPMOPF1/ögonlock</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="11922BB0" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Tryck &gt;32 och &lt;35 och normal syn</w:t>
+          <w:p w14:paraId="5C04F258" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Entropion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1111 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49D8ABF3" w14:textId="176EC5EF" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00DD3F19" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
             <w:r>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D416A" w:rsidR="009D416A">
-[...1394 lines deleted...]
-              <w:t xml:space="preserve"> 14</w:t>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t>ri</w:t>
             </w:r>
             <w:r w:rsidR="007A5CD4">
-              <w:t xml:space="preserve"> </w:t>
-[...238 lines deleted...]
-            <w:r w:rsidRPr="009D416A" w:rsidR="009D416A">
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="009706EC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="00017928" w14:paraId="0588CAB5" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="0588CAB5" w14:textId="77777777" w:rsidTr="00017928">
         <w:trPr>
           <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00240138" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="556EA4E9" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="556EA4E9" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00240138" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="10B96021" w14:textId="77777777">
-[...62 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="10B96021" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lätt ektropion med eversion av punctum lacrimalis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...11 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="2E40C315" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32A99187" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E40C315" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:t>Tas ej omhand</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="516679A8" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="516679A8" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00017928" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00017928" w14:paraId="6BD53F91" w14:textId="4FFE6076">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BD53F91" w14:textId="4FFE6076" w:rsidR="009D416A" w:rsidRPr="00017928" w:rsidRDefault="00017928" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>OPMOPF1/ögonlock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="6EF49842" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> med recidiverande konjunktiviter</w:t>
+          <w:p w14:paraId="6EF49842" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Måttlig ektropion med recidiverande konjunktiviter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DB199CF" w14:textId="45746B8A" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="008B4CE6" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
             <w:r>
               <w:t>prio</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009D416A" w:rsidR="009D416A">
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
               <w:t xml:space="preserve"> 90</w:t>
             </w:r>
             <w:r w:rsidR="00E56A42">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="2272E2DB" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="2272E2DB" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00017928" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00017928" w14:paraId="63560BC1" w14:textId="37A4CE50">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63560BC1" w14:textId="37A4CE50" w:rsidR="009D416A" w:rsidRPr="00017928" w:rsidRDefault="00017928" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>OPMOPF1/ögonlock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="770DD043" w14:textId="77777777">
-[...48 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="770DD043" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kraftigt ektropion med keratinisering av konjunktiva</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> 30</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BA0CA05" w14:textId="2BCDF58F" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:t>prio 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="7A7DE3B7" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="7A7DE3B7" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="2C75B883" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C75B883" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="3B3441F9" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B3441F9" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="5ED3B2C4" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ED3B2C4" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="6042140A" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6042140A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="4A95CD81" w14:textId="77777777">
+          <w:p w14:paraId="4A95CD81" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>KATARAKT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="6FF9A899" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF9A899" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="57C5F482" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57C5F482" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="5635596A" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="5635596A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="00E8758F" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00E8758F" w14:paraId="6207A44A" w14:textId="1D3859EC">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6207A44A" w14:textId="1D3859EC" w:rsidR="009D416A" w:rsidRPr="00E8758F" w:rsidRDefault="00E8758F" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8758F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>OPKFUS/kat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="5A3690DC" w14:textId="3C6B44B3">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A3690DC" w14:textId="3C6B44B3" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Om misstänkt katarakt är den enda remissorsaken </w:t>
             </w:r>
             <w:r w:rsidR="00E8758F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">och visus 0,7 eller sämre </w:t>
             </w:r>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">sätts </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> 90</w:t>
+              <w:t>sätts prio generellt på prio 90</w:t>
             </w:r>
             <w:r w:rsidR="00D37E08">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>. Visus &gt;</w:t>
             </w:r>
             <w:r w:rsidR="00793906">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>0,7 opereras generellt inte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 90</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A6029ED" w14:textId="0DBDEBBB" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="0D87378A" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="0D87378A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009400BD" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009400BD" w14:paraId="57B41C23" w14:textId="16978100">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57B41C23" w14:textId="16978100" w:rsidR="009D416A" w:rsidRPr="009400BD" w:rsidRDefault="009400BD" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009400BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>OPKFUS/kat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> 90: visus bästa öga &lt;0,5</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33A84262" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Undantag från prio 90: visus bästa öga &lt;0,5</w:t>
             </w:r>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Mycket subjektiv påverkan i det dagliga livet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 30</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59077102" w14:textId="63C9077B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="081F084A" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="081F084A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="176A6C7F" w14:textId="2014A31B">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="176A6C7F" w14:textId="2014A31B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Katarakt läk-FUS</w:t>
             </w:r>
             <w:r w:rsidR="00B706D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00B706D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-            <w:r w:rsidR="00B706D9">
+              <w:t>Glöm inte att sätta grad 2 eller 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68D102ED" w14:textId="7CEE4060" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alla remisser från andra vårdgivare än ögonläkare.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Patienter där det behövs ett beslut om när operationen ska ske med hänsyn till övriga ögonsjukdomar (ex pågående anti-VEGF behandling, kronisk irit eller korneala sjukdomar som kan påverka operationen).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Patienter med handikapp eller sjukdomar som påverkar operationen eller förundersökningen (ex demens, svårt fysiskt handikapp som permobil eller svår Bechterews sjd).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>patienter där en läkare behöver ta ställning till eller ge specifik information om operation eller narkos (ex ung patient eller speciallins nämnd i remissen eller i journalanteckning).</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF47BE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Patienter med astigmatism över -2,5 D i remissen, då det ofta behövs mer tid för bedömning av detta och ev corneal tomografi (Pentacam).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356A202E" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="436155A2" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="293CEFAD" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="298DA998" w14:textId="47136B06" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7E00B8BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Katarakt</w:t>
+            </w:r>
+            <w:r w:rsidR="643724DF" w:rsidRPr="7E00B8BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SOF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7E00B8BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>-FUS</w:t>
+            </w:r>
+            <w:r w:rsidR="00322368">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00322368">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00322368" w:rsidRPr="00322368">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Glöm inte att sätta grad 2 eller 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="009D416A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AAFF43A" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alla remisser från ögonläkare externt eller internt som inte faller under ovanstående kriterier.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B391DE7" w14:textId="06BA911E" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00A6640C" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prio 30 </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...188 lines deleted...]
-            </w:pPr>
+              <w:t>Op-anmälan i Orbit</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6F23">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, enl separat rutin.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="293CEFAD" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="18702AF4" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...193 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="21C381A3" w14:textId="77777777">
+          <w:p w14:paraId="21C381A3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anmärkning:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="6451101F" w14:textId="59EF6265">
+          <w:p w14:paraId="6451101F" w14:textId="4917A6F9" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ny remiss på katarakt andra ögat, följer samma </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009D416A">
+              <w:t>Ny remiss på katarakt andra ögat, följer samma prio som första ögat.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6F23">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>prio</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> Läg</w:t>
+            </w:r>
+            <w:r w:rsidR="00336FE3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> som första ögat.</w:t>
+              <w:t>gs</w:t>
             </w:r>
             <w:r w:rsidR="00BB6F23">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Lägg till operatören, om hen är kvar på kliniken, för </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BB6F23">
+              <w:t xml:space="preserve"> till operatören, om hen är kvar på kliniken, för ev uppsättning till op direkt. Annars till annan kat-operatör. Om FUS 5 år eller äldre, ny FUS</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47DB8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ev</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> direkt. Annars till annan kat-operatör. Om FUS 5 år eller äldre, ny FUS:</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="14E46129" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E46129" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="64C14486" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="64C14486" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="222C89F1" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="222C89F1" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="21B497FA" w14:textId="77777777">
+          <w:p w14:paraId="21B497FA" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Barn med avsaknad av röd reflex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="283718DB" w14:textId="77777777">
+          <w:p w14:paraId="283718DB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Akut (inom 2 dygn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidTr="7E00B8BD" w14:paraId="7A115D91" w14:textId="77777777">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="7A115D91" w14:textId="77777777" w:rsidTr="00F47DB8">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="656EC702" w14:textId="77777777">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49DCC90D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+            <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="49DCC90D" w14:textId="77777777">
+              <w:t>Efterstarr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3619E2F2" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Efterstarr, visus 0,8 eller bättre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2434FC" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Behandlas ej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="193BA325" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="073F8275" w14:textId="6A886980" w:rsidR="009D416A" w:rsidRPr="005A52C0" w:rsidRDefault="00BB6F23" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A52C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>AALAS/CJYAG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7C82DE" w14:textId="6051302C" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Efterstarr, visus </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB727D">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">sämre än </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0,7 på det aktuella ögat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05B5599E" w14:textId="15E320F0" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3E34BCFE" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D967EC5" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D416A">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...190 lines deleted...]
-          <w:p w:rsidRPr="0020427B" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00BB6F23" w14:paraId="718A2481" w14:textId="7AA6DF81">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="718A2481" w14:textId="7AA6DF81" w:rsidR="009D416A" w:rsidRPr="0020427B" w:rsidRDefault="00BB6F23" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0020427B">
               <w:t>Efterstarr visus 0,7 eller bättre på aktuellt öga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="00BB6F23" w14:paraId="5BA75A01" w14:textId="4C9A12F5">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BA75A01" w14:textId="4C9A12F5" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00BB6F23" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Behandlas inte, remiss i retur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="084333F1" w14:textId="77777777">
+    <w:p w14:paraId="084333F1" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009D416A" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="152C6BF6" w14:textId="77777777">
+    <w:p w14:paraId="152C6BF6" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00536A5A" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="009D416A">
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="009D416A">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00635F10" w:rsidRDefault="00635F10" w14:paraId="09EEBB82" w14:textId="77777777">
+    <w:p w14:paraId="09EEBB82" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00635F10" w:rsidRDefault="00635F10" w14:paraId="506E1A11" w14:textId="77777777">
+    <w:p w14:paraId="506E1A11" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00635F10" w:rsidRDefault="00635F10" w14:paraId="10B568E0" w14:textId="77777777">
+    <w:p w14:paraId="10B568E0" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10481,162 +9165,162 @@
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
+      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -10671,311 +9355,311 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00635F10" w:rsidRDefault="00635F10" w14:paraId="2CD1BAD9" w14:textId="77777777"/>
+    <w:p w14:paraId="2CD1BAD9" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00635F10" w:rsidRDefault="00635F10" w14:paraId="01C6DCDA" w14:textId="77777777">
+    <w:p w14:paraId="01C6DCDA" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00635F10" w:rsidRDefault="00635F10" w14:paraId="11272E86" w14:textId="77777777">
+    <w:p w14:paraId="11272E86" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="44A2EAF9">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="7B2DBBC8">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
+    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -11011,220 +9695,220 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
+    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="046304E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="840E8AE0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11283,1900 +9967,1900 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="379130239">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1484851681">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1466968906">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="829248695">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1820685354">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="474302629">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1076897293">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2081247107">
@@ -13227,70 +11911,69 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -13304,65 +11987,67 @@
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00080924"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E0683"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001113CA"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001227ED"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001444B5"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0016763F"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B2E34"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F7706"/>
     <w:rsid w:val="0020427B"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00215986"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002236DD"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00240138"/>
     <w:rsid w:val="00240A68"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
@@ -13376,261 +12061,277 @@
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00291094"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C45F0"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00307E4B"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00322368"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00336FE3"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00346C83"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00352A84"/>
     <w:rsid w:val="00360239"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D7CF8"/>
+    <w:rsid w:val="003D7EF0"/>
     <w:rsid w:val="003E03CF"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F634F"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00423155"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="0047330F"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492556"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A7116"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C6A88"/>
+    <w:rsid w:val="004C71B3"/>
+    <w:rsid w:val="004D669C"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E3207"/>
+    <w:rsid w:val="004E34C9"/>
     <w:rsid w:val="004F356E"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F755C"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00504262"/>
     <w:rsid w:val="00511104"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00532921"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="005545FE"/>
     <w:rsid w:val="005554F8"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="0056703A"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00576176"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A52C0"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A6928"/>
     <w:rsid w:val="005B790E"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D427E"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E0831"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="00603F64"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00633D66"/>
     <w:rsid w:val="00635F10"/>
     <w:rsid w:val="00641083"/>
     <w:rsid w:val="00646E10"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656D02"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="0066471E"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A3C84"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B3819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00702DFB"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0071755C"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00726BEF"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007436F2"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00781B93"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00787449"/>
+    <w:rsid w:val="00790E12"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00792FB3"/>
     <w:rsid w:val="00793906"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A5CD4"/>
     <w:rsid w:val="007C4326"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F2C32"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="0080055D"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="0082251F"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00830BA2"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00854BFD"/>
+    <w:rsid w:val="0085718A"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00864F61"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00874DAF"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4709"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B4CE6"/>
     <w:rsid w:val="008C3636"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D1487"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F6515"/>
     <w:rsid w:val="00900325"/>
     <w:rsid w:val="00902674"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="00937B1A"/>
     <w:rsid w:val="009400BD"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00945B06"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="00950FE2"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009706EC"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00973FA2"/>
     <w:rsid w:val="009A0D02"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D20F3"/>
     <w:rsid w:val="009D416A"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E5336"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
@@ -13657,331 +12358,340 @@
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB4571"/>
     <w:rsid w:val="00AB727D"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF3429"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B15483"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B4242D"/>
+    <w:rsid w:val="00B44430"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B51C08"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B706D9"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA3A3E"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BB6F23"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD274C"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF5F17"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C13A03"/>
+    <w:rsid w:val="00C206DB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD3E99"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E08"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D60691"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D93FB1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD3F19"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00E0204D"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E42501"/>
+    <w:rsid w:val="00E452C2"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E52CD5"/>
     <w:rsid w:val="00E542CB"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E56A42"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E8643E"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E8758F"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED038E"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED6EBA"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE3CA0"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F23455"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F4232D"/>
+    <w:rsid w:val="00F47DB8"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F64D23"/>
     <w:rsid w:val="00F67366"/>
     <w:rsid w:val="00F717D5"/>
     <w:rsid w:val="00F73EB7"/>
     <w:rsid w:val="00F81ED1"/>
     <w:rsid w:val="00F84265"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F92A49"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC5971"/>
+    <w:rsid w:val="00FD1997"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE0825"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE141B"/>
     <w:rsid w:val="00FF47BE"/>
     <w:rsid w:val="00FF61A3"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="10A22E8F"/>
     <w:rsid w:val="10A56A80"/>
     <w:rsid w:val="14149029"/>
     <w:rsid w:val="26F43314"/>
     <w:rsid w:val="361EF416"/>
     <w:rsid w:val="45A549F5"/>
     <w:rsid w:val="643724DF"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6AF16958"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6E2B695C"/>
     <w:rsid w:val="7E00B8BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14006,75 +12716,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -14109,57 +12819,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -14217,700 +12927,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -14974,609 +13684,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -15585,94 +14295,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -15681,496 +14391,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -16237,51 +14947,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C4326"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
@@ -16336,51 +15046,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10102-675416934-57/surrogate/Barn%c3%b6gon%20Prioritering%20av%20v%c3%a5rdbeg%c3%a4ran.pdf" TargetMode="External" Id="Ra5d8564abbc7452b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -16672,53 +15382,60 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Dok_med_omslag_sd_red</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>1185</Words>
+  <Characters>7284</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>485</Lines>
+  <Paragraphs>282</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>8187</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Remisskriterier - bedömning av vårdbegäran ögonkliniken</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Pernilla Edvinsson</lastModifiedBy>
-  <revision>118</revision>
+  <revision>147</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>