--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -180,151 +180,151 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>29521</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1BBE4601">
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1BBE4601" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 1" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;">
+              <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="003D37FD" w:rsidR="009D416A" w:rsidP="009D416A" w:rsidRDefault="009D416A" w14:paraId="49A3FDDE" w14:textId="77777777">
+                    <w:p w14:paraId="6D905DA4" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="003D37FD" w:rsidRDefault="009D416A" w:rsidP="009D416A">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>29521</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -340,130 +340,115 @@
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2F33008F" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_1314629194"/>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Remisskriterier – bedömning av vårdbegäran ögonkliniken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41D531D5" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_1314629194"/>
+      <w:bookmarkStart w:id="2" w:name="Rubrik"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="2B5F3233" w14:textId="2FA60885" w:rsidR="004C71B3" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+    <w:p w14:paraId="24AE7E4F" w14:textId="77777777" w:rsidR="00DE5830" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="361EF416">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reviderat i denna version </w:t>
-[...12 lines deleted...]
-        <w:t>Remisskriterier för trycknivåer hos optiker.</w:t>
+        <w:t>Reviderat i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F89761F" w14:textId="1E6CFFE0" w:rsidR="004A7116" w:rsidRDefault="004C71B3" w:rsidP="009D416A">
+    <w:p w14:paraId="4245D32F" w14:textId="77777777" w:rsidR="00DE5830" w:rsidRPr="00DE5830" w:rsidRDefault="00DE5830" w:rsidP="00DE5830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>Körkortsärenden och generella remisskrav från andra vårdgivare.</w:t>
+      <w:r w:rsidRPr="00DE5830">
+        <w:t>Plastikremisser till bakjour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026B5EF5" w14:textId="77777777" w:rsidR="004A7116" w:rsidRPr="009D416A" w:rsidRDefault="004A7116" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E038D98" w14:textId="0FA19AE1" w:rsidR="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D416A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Aktuellt</w:t>
@@ -644,81 +629,78 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2512"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="4823"/>
         <w:gridCol w:w="1702"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4AAE0FF0" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64BD9820" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="64BD9820" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D416A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Sjukdom/tillstånd:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5881FE5B" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5881FE5B" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E07D722" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -733,7325 +715,7898 @@
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Närmare klassificering:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DD4E04F" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="5DD4E04F" w14:textId="43E5CD97" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Prio: 14,30,</w:t>
-            </w:r>
+              <w:t>Prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:br/>
+              <w:t>: 14,</w:t>
+            </w:r>
+            <w:r w:rsidR="003D7A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>30,</w:t>
+            </w:r>
+            <w:r w:rsidR="003D7A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="32509A69" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12A650D8" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="12A650D8" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ALLMÄNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11781C1A" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47DADCAC" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ALLMÄNT</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="768A6CD4" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59408582" w14:textId="0E9F3010" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00492556" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>AAENDO/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>orbita</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4EC47D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lättare endokrin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>orbitopati</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37D4B758" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="768A6CD4" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1FB9A28C" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59408582" w14:textId="0E9F3010" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00492556" w:rsidP="009D416A">
-[...15 lines deleted...]
-              <w:t>AAENDO/orbita</w:t>
+          <w:p w14:paraId="377DF442" w14:textId="4C472FA3" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00492556" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>Som ovan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B4EC47D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="76104989" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Svår endokrin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>orbitopati</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37D4B758" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk prio 90</w:t>
+          <w:p w14:paraId="69E20A7F" w14:textId="228D9CF7" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1 v.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1FB9A28C" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="2779E25A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="377DF442" w14:textId="4C472FA3" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00492556" w:rsidP="009D416A">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2F9DAABB" w14:textId="625C24DD" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>AAM/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>neuro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76104989" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Svår endokrin orbitopati</w:t>
+          <w:p w14:paraId="4EAB818E" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Huvudvärksutredning vuxen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69E20A7F" w14:textId="228D9CF7" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk prio 14   (1 v.)</w:t>
+          <w:p w14:paraId="2495F237" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="2779E25A" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6509F22A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F9DAABB" w14:textId="625C24DD" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
-[...15 lines deleted...]
-              <w:t>AAM/neuro</w:t>
+          <w:p w14:paraId="09ED5D48" w14:textId="0806CD13" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>AAM/främre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EAB818E" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="72204AAD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kronisk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>blefarit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2495F237" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk prio 30</w:t>
+          <w:p w14:paraId="5BDDBF8A" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6509F22A" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4AE81668" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09ED5D48" w14:textId="0806CD13" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="499C17B7" w14:textId="7F27F3AD" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>AAM/främre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72204AAD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Kronisk blefarit</w:t>
+          <w:p w14:paraId="044694E3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Torra ögon, rinner utomhus, måttliga besvär</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BDDBF8A" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk prio 90</w:t>
+          <w:p w14:paraId="22CA6DEE" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4AE81668" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="51F0CF9D" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="499C17B7" w14:textId="7F27F3AD" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="44B0708B" w14:textId="2541005D" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>AAM/främre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDA5964" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Torra ögon, rinner inomhus, kraftigare besvär</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36A42373" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="24209474" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E5995E6" w14:textId="475A39C6" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:lastRenderedPageBreak/>
               <w:t>AAM/främre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="044694E3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Torra ögon, rinner utomhus, måttliga besvär</w:t>
+          <w:p w14:paraId="6DD8668D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Torra ögon för utredning Sjögren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22CA6DEE" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...8 lines deleted...]
-              <w:t>Läk prio 90</w:t>
+          <w:p w14:paraId="21E332CD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="51F0CF9D" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3692ABB5" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44B0708B" w14:textId="2541005D" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="10EBDF8A" w14:textId="719EFE94" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>AAM/främre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FDA5964" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Torra ögon, rinner inomhus, kraftigare besvär</w:t>
+          <w:p w14:paraId="43EB69DB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Torra ögon, smärta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36A42373" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk prio 90</w:t>
+          <w:p w14:paraId="3948BD4B" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="24209474" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4C47264B" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E5995E6" w14:textId="475A39C6" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
-[...15 lines deleted...]
-              <w:t>AAM/främre</w:t>
+          <w:p w14:paraId="33D200D7" w14:textId="5ED5E53E" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="007436F2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>AAM/jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DD8668D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Torra ögon för utredning Sjögren</w:t>
+          <w:p w14:paraId="1A7719E4" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Plötslig synnedsättning/snabb synförsämring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21E332CD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk prio 90</w:t>
+          <w:p w14:paraId="6628F4E0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk Akut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3692ABB5" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="18894454" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10EBDF8A" w14:textId="719EFE94" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="00BD274C" w:rsidP="009D416A">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6094DAD1" w14:textId="13B35FCB" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="007436F2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>AAM/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>synn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43EB69DB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...181 lines deleted...]
-            <w:r w:rsidRPr="009D416A">
+          <w:p w14:paraId="499B8062" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sakta synförsämring, ej förenad med andra symptom;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D98FE20" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="6D98FE20" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D416A">
+            <w:r w:rsidRPr="00BB755E">
               <w:t>Visus 0,6 el bättre på sämsta öga</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2159F941" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="2159F941" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D416A">
-              <w:t>Visus 0,3-0,5 på sämsta öga el sämre</w:t>
+            <w:r w:rsidRPr="00BB755E">
+              <w:t xml:space="preserve">Visus </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:t>0,3-0,5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:t xml:space="preserve"> på sämsta öga el sämre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13BBEE2F" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...32 lines deleted...]
-          <w:p w14:paraId="21C187F3" w14:textId="77777777" w:rsidR="00945B06" w:rsidRPr="009D416A" w:rsidRDefault="00945B06" w:rsidP="009D416A">
+          <w:p w14:paraId="3118DC20" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:t xml:space="preserve"> 90</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="357D8606" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:t xml:space="preserve"> 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C187F3" w14:textId="77777777" w:rsidR="00945B06" w:rsidRPr="00BB755E" w:rsidRDefault="00945B06" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6F89D30D" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="650F1631" w14:textId="1DFACDC2" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="002236DD" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="650F1631" w14:textId="1DFACDC2" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="002236DD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>REAM/retina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ED3412D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0ED3412D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Långsam synförsämring med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>metamorfopsier</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="597819FD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk prio 30</w:t>
+          <w:p w14:paraId="597819FD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="02E06731" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15729941" w14:textId="589BE715" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="002236DD" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="15729941" w14:textId="589BE715" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="002236DD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>OPFUSK/kat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="686E0C15" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009D416A">
+          <w:p w14:paraId="686E0C15" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Synnedsättning med grumlingar i linsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60D267AE" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="60D267AE" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Enl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kat-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3B65D525" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75E36245" w14:textId="09EBE00A" w:rsidR="009D416A" w:rsidRPr="00492556" w:rsidRDefault="002236DD" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="75E36245" w14:textId="09EBE00A" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="002236DD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>AALAS/CJ</w:t>
             </w:r>
-            <w:r w:rsidR="0082251F">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="0082251F" w:rsidRPr="00225740">
               <w:t>Y</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>AG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F3DD600" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009D416A">
+          <w:p w14:paraId="2F3DD600" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Synnedsättning p g a efterstarr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BBE4D62" w14:textId="77777777" w:rsidR="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...14 lines deleted...]
-          <w:p w14:paraId="72477BD0" w14:textId="77777777" w:rsidR="00945B06" w:rsidRPr="009D416A" w:rsidRDefault="00945B06" w:rsidP="009D416A">
+          <w:p w14:paraId="1BBE4D62" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YAG, se kat-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="72477BD0" w14:textId="77777777" w:rsidR="00945B06" w:rsidRPr="00BB755E" w:rsidRDefault="00945B06" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="42E1AC0A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CAECC93" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4CAECC93" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D416A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>KERATOCONUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68EAFEF6" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="68EAFEF6" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A442239" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="1A442239" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="609B66DA" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6691D279" w14:textId="2240A8C5" w:rsidR="009D416A" w:rsidRPr="00950FE2" w:rsidRDefault="00950FE2" w:rsidP="009D416A">
-[...22 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6691D279" w14:textId="2240A8C5" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00950FE2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>AACORN/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>keco</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006B3819" w:rsidRPr="00225740">
               <w:br/>
               <w:t xml:space="preserve">ALLTID gr3 vid </w:t>
             </w:r>
-            <w:r w:rsidR="006A3C84">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006A3C84" w:rsidRPr="00225740">
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="006B3819">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="006B3819" w:rsidRPr="00225740">
               <w:t>entacam</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="034459CE" w14:textId="49ADBA07" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...13 lines deleted...]
-            <w:r w:rsidR="005B790E">
+          <w:p w14:paraId="034459CE" w14:textId="49ADBA07" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specifik misstanke om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>keratoconus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hos patient under </w:t>
+            </w:r>
+            <w:r w:rsidR="005B790E" w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D416A">
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> år (med eller utan progress)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7035F240" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Läk prio 30 AACORN </w:t>
+          <w:p w14:paraId="7035F240" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 AACORN </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1FA480F0" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44C5B5CD" w14:textId="365F37E7" w:rsidR="009D416A" w:rsidRPr="00950FE2" w:rsidRDefault="00EE3CA0" w:rsidP="009D416A">
-[...22 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="44C5B5CD" w14:textId="365F37E7" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00EE3CA0" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>AACORN/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>keco</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00225740">
               <w:br/>
               <w:t xml:space="preserve">ALLTID gr3 vid </w:t>
             </w:r>
-            <w:r w:rsidR="006A3C84">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006A3C84" w:rsidRPr="00225740">
               <w:t>p</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>entacam</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FDC55EE" w14:textId="0AADD165" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...13 lines deleted...]
-            <w:r w:rsidR="00F92A49">
+          <w:p w14:paraId="6FDC55EE" w14:textId="0AADD165" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specifik misstanke om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>keratoconus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hos </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92A49" w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>pat</w:t>
             </w:r>
-            <w:r w:rsidR="00215986">
+            <w:r w:rsidR="00215986" w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>ient</w:t>
             </w:r>
-            <w:r w:rsidR="00F92A49">
+            <w:r w:rsidR="00F92A49" w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F64D23">
+            <w:r w:rsidR="00F64D23" w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>≥20 år</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D416A">
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D416A">
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>utan</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D416A">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> uppgifter som tyder på aktuell progress (senaste 3-6 mån)</w:t>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uppgifter som tyder på aktuell progress (senaste </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3-6</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mån)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72D99135" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk prio 90 AACORN</w:t>
+          <w:p w14:paraId="72D99135" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90 AACORN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="025B980B" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04F33336" w14:textId="0A8F43C0" w:rsidR="009D416A" w:rsidRPr="00950FE2" w:rsidRDefault="00EE3CA0" w:rsidP="009D416A">
-[...22 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="04F33336" w14:textId="0A8F43C0" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00EE3CA0" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>AACORN/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>keco</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t xml:space="preserve"> ALLTID gr3 vid </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006A3C84" w:rsidRPr="00225740">
               <w:t>p</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>entacam</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01003EB1" w14:textId="44810073" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...13 lines deleted...]
-            <w:r w:rsidR="00215986">
+          <w:p w14:paraId="01003EB1" w14:textId="44810073" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specifik misstanke om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>keratoconus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hos</w:t>
+            </w:r>
+            <w:r w:rsidR="00215986" w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> patient ≥20 år</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D416A">
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D416A">
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>med</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D416A">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> uppgifter som tyder på aktuell progress (senaste 3-6 mån)</w:t>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uppgifter som tyder på aktuell progress (senaste </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3-6</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mån)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0171B5E4" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk prio 30 AACORN</w:t>
+          <w:p w14:paraId="0171B5E4" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 AACORN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="51A1B09A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EE47D0E" w14:textId="2CA79766" w:rsidR="009D416A" w:rsidRPr="00950FE2" w:rsidRDefault="00A60542" w:rsidP="009D416A">
-[...22 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0EE47D0E" w14:textId="2CA79766" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00A60542" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>AACORN/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>keco</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t xml:space="preserve"> ALLTID gr 3 vid </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006A3C84" w:rsidRPr="00225740">
               <w:t>p</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>entacam.</w:t>
+            <w:r w:rsidRPr="00225740">
+              <w:t>entacam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E9E3CE0" w14:textId="40A7C7B9" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...13 lines deleted...]
-            <w:r w:rsidR="00511104">
+          <w:p w14:paraId="6E9E3CE0" w14:textId="40A7C7B9" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Övrigt: Pat &gt;40 år med känd </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>keratoconus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> behöver normalt endast komma till </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>korneamottagn</w:t>
+            </w:r>
+            <w:r w:rsidR="00511104" w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D416A">
-[...5 lines deleted...]
-            <w:r w:rsidR="00423155">
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.vid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Tydlig misstanke om progress eller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00423155" w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D416A">
-[...3 lines deleted...]
-              <w:t>ornealt orsakad synnedsättning som skulle kunna utgöra indikation för kornealtransplantation. Regelbundna kontroller behövs ej.</w:t>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ornealt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> orsakad synnedsättning som skulle kunna utgöra indikation för </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>kornealtransplantation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. Regelbundna kontroller behövs ej.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47924659" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="47924659" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="25F91965" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4300EFD8" w14:textId="4F624636" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="001227ED" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4300EFD8" w14:textId="4F624636" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="001227ED" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Myambutol</w:t>
             </w:r>
-            <w:r w:rsidR="00E452C2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E452C2" w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-[...2 lines deleted...]
-              <w:t>/TBC-beh.</w:t>
+              </w:rPr>
+              <w:t>/TBC-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E452C2" w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>beh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E452C2" w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15FDFA87" w14:textId="02DBBD29" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="15FDFA87" w14:textId="02DBBD29" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B80C457" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="4B80C457" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001227ED" w:rsidRPr="009D416A" w14:paraId="562D4738" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="686B8233" w14:textId="3F07307D" w:rsidR="001227ED" w:rsidRPr="00E452C2" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
-[...24 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="686B8233" w14:textId="3F07307D" w:rsidR="001227ED" w:rsidRPr="00225740" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t xml:space="preserve">AAMSO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>2-3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F6ECF4A" w14:textId="49139558" w:rsidR="001227ED" w:rsidRPr="009D416A" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7F6ECF4A" w14:textId="49139558" w:rsidR="001227ED" w:rsidRPr="00BB755E" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Enligt PM.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5913583F" w14:textId="5B8F6553" w:rsidR="001227ED" w:rsidRPr="009D416A" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
-[...17 lines deleted...]
-              <w:br/>
+          <w:p w14:paraId="5913583F" w14:textId="6B184A59" w:rsidR="001227ED" w:rsidRPr="00BB755E" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00A6007C" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>sk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A6007C" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
               <w:t>P30,</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:br/>
+            <w:r w:rsidR="00A6007C" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
               <w:t>SYN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E452C2" w:rsidRPr="009D416A" w14:paraId="4C08DB66" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61F430C1" w14:textId="77777777" w:rsidR="00E452C2" w:rsidRPr="009D416A" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="61F430C1" w14:textId="77777777" w:rsidR="00E452C2" w:rsidRPr="00225740" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FFF5173" w14:textId="77777777" w:rsidR="00E452C2" w:rsidRPr="009D416A" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+          <w:p w14:paraId="6FFF5173" w14:textId="77777777" w:rsidR="00E452C2" w:rsidRPr="00BB755E" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30E493DA" w14:textId="77777777" w:rsidR="00E452C2" w:rsidRPr="009D416A" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
+          <w:p w14:paraId="30E493DA" w14:textId="77777777" w:rsidR="00E452C2" w:rsidRPr="00BB755E" w:rsidRDefault="00E452C2" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="5CB53083" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="604FFEB9" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="604FFEB9" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D416A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>BARN/Ortoptik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77EBE089" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009D416A">
+          <w:p w14:paraId="77EBE089" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Se separat PM för barnprocessen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F11E61A" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="2F11E61A" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="76CDB899" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E12ECDB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2E12ECDB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27154A2D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="27154A2D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76CB7829" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="76CB7829" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="62A5DA55" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D2FC196" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4D2FC196" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D416A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RETINA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C228902" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3C228902" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13EEF2B0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="13EEF2B0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50E0FF10" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="50E0FF10" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="58962814" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FB5E0B3" w14:textId="58841062" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0FB5E0B3" w14:textId="58841062" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Diabetes</w:t>
             </w:r>
-            <w:r w:rsidR="00BA3A3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00BA3A3E" w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00BA3A3E" w:rsidRPr="00BA3A3E">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00BA3A3E" w:rsidRPr="00225740">
+              <w:t>REFODI/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BA3A3E" w:rsidRPr="00225740">
+              <w:t>diab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F79E321" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009D416A">
+          <w:p w14:paraId="4F79E321" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Graviditet hos diabetiker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="120B5A5C" w14:textId="1AE64538" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Foto ssk,       prio 14</w:t>
+          <w:p w14:paraId="120B5A5C" w14:textId="1AE64538" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foto </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="646293E4" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="138C6B00" w14:textId="61A870AA" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="00656D02" w:rsidP="009D416A">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="138C6B00" w14:textId="61A870AA" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00656D02" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>REFODI/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>diab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CF1896A" w14:textId="6932D110" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="001F7706" w:rsidP="009D416A">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0CF1896A" w14:textId="6932D110" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="001F7706" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nyupptäckt diabetes hos barn under 16 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="293153A4" w14:textId="7A878A7F" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="003F634F" w:rsidP="009D416A">
-[...13 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="293153A4" w14:textId="7A878A7F" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="003F634F" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foto </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
-              <w:t>prio 90</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00265FA1" w:rsidRPr="009D416A" w14:paraId="475B100D" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D0AF33A" w14:textId="77777777" w:rsidR="00265FA1" w:rsidRPr="00BA3A3E" w:rsidRDefault="00265FA1" w:rsidP="009D416A">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6D0AF33A" w14:textId="77777777" w:rsidR="00265FA1" w:rsidRPr="00225740" w:rsidRDefault="00265FA1" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5821E205" w14:textId="32FE22BE" w:rsidR="00265FA1" w:rsidRPr="009D416A" w:rsidRDefault="00E8643E" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Diabetes både alla typer, fyllda 16 år och äldre inkl vuxna</w:t>
+          <w:p w14:paraId="5821E205" w14:textId="32FE22BE" w:rsidR="00265FA1" w:rsidRPr="00BB755E" w:rsidRDefault="00E8643E" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes både alla typer, fyllda 16 år och äldre </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>inkl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vuxna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26E8ADAA" w14:textId="10D48039" w:rsidR="00265FA1" w:rsidRPr="009D416A" w:rsidRDefault="00E8643E" w:rsidP="009D416A">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="26E8ADAA" w14:textId="10D48039" w:rsidR="00265FA1" w:rsidRPr="00BB755E" w:rsidRDefault="00E8643E" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Remiss i retur</w:t>
             </w:r>
-            <w:r w:rsidR="009E5336">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="009E5336" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, hänvisning till </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E5336" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Digifundus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00265FA1" w:rsidRPr="009D416A" w14:paraId="4AE964E8" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AF4BF05" w14:textId="627828A9" w:rsidR="00265FA1" w:rsidRPr="00BA3A3E" w:rsidRDefault="009E5336" w:rsidP="009D416A">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6AF4BF05" w14:textId="627828A9" w:rsidR="00265FA1" w:rsidRPr="00225740" w:rsidRDefault="009E5336" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>REAM/jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A510772" w14:textId="18FE897A" w:rsidR="00265FA1" w:rsidRPr="009D416A" w:rsidRDefault="00265FA1" w:rsidP="009D416A">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4A510772" w14:textId="18FE897A" w:rsidR="00265FA1" w:rsidRPr="00BB755E" w:rsidRDefault="00265FA1" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Misstänkt glaskroppsblödning, ej laserbehandlad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21977828" w14:textId="53C68703" w:rsidR="00265FA1" w:rsidRPr="009D416A" w:rsidRDefault="00FE141B" w:rsidP="009D416A">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="21977828" w14:textId="53C68703" w:rsidR="00265FA1" w:rsidRPr="00BB755E" w:rsidRDefault="00FE141B" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Akut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="5B00A378" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D07F73" w14:textId="04F34B54" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="009E5336" w:rsidP="009D416A">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="34D07F73" w14:textId="04F34B54" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009E5336" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>REM/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>glasb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DB62EA7" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3DB62EA7" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recidiverande glaskroppsblödning, helt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>scatterbehandlad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11288846" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk inom 1 vecka (prio 14)</w:t>
+          <w:p w14:paraId="11288846" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk inom 1 vecka (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="20ED1B22" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="428C1BB8" w14:textId="5BC7F749" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="00FE141B" w:rsidP="009D416A">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="428C1BB8" w14:textId="5BC7F749" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00FE141B" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>REM/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>diab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1410359E" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1410359E" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synförsämring vid känd </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>diabetesmakulopati</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CE5A4B9" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk REM prio 30</w:t>
+          <w:p w14:paraId="4CE5A4B9" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk REM </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="56413FD3" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4336BD98" w14:textId="1537D78D" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="00FE141B" w:rsidP="009D416A">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4336BD98" w14:textId="1537D78D" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00FE141B" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>REM/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>diab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26144CAF" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Ögonläkarremiss, synförsämring med ödem trots tidigare grid/fokal behandling</w:t>
+          <w:p w14:paraId="26144CAF" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ögonläkarremiss, synförsämring med ödem trots tidigare </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>grid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/fokal behandling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73CE8E98" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="73CE8E98" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D416A">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Läk REM prio 30  </w:t>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk REM </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="219BB932" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="51D2CA71" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203A5CFE" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6E1C65D0" w14:textId="3E3695D4" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00A22FBD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:lastRenderedPageBreak/>
+              <w:t>REAM/retina</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="527AD4AC" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synnedsättning och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>metamorfopsier</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, ej plötslig (längre än 1 mån eller vid okänd duration)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3DAAEB" w14:textId="3B06F707" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="51D2CA71" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4AAB09B0" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E1C65D0" w14:textId="3E3695D4" w:rsidR="009D416A" w:rsidRPr="00BA3A3E" w:rsidRDefault="00A22FBD" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1EAD3F6C" w14:textId="1EF4283D" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00830BA2" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>REAM/retina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="527AD4AC" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Synnedsättning och metamorfopsier, ej plötslig (längre än 1 mån eller vid okänd duration)</w:t>
+          <w:p w14:paraId="7766DB10" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Metamorfopsier</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 mån eller kortare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D3DAAEB" w14:textId="3B06F707" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk prio 30</w:t>
+          <w:p w14:paraId="3FEEE3EE" w14:textId="727EAC1B" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4AAB09B0" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="21C8FA69" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>REAM/retina</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9F71D1" w14:textId="73304AE9" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00900325" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ma</w:t>
+            </w:r>
+            <w:r w:rsidR="00633D66" w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ula</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0047330F" w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00F81ED1" w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00F81ED1" w:rsidRPr="00225740">
+              <w:t>REKOMBI/MNV</w:t>
+            </w:r>
+            <w:r w:rsidR="007F2C32" w:rsidRPr="00225740">
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7766DB10" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Metamorfopsier 1 mån eller kortare</w:t>
+          <w:p w14:paraId="65DE2056" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ögonläkarremiss, ödem i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>makula</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vid AMD, ej diabetiker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FEEE3EE" w14:textId="727EAC1B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Läk prio 14</w:t>
+          <w:p w14:paraId="158B730A" w14:textId="7532EA6F" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="00900325" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vecka (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="21C8FA69" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1E0D2109" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...54 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="363B5554" w14:textId="63238409" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00F81ED1" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>REKOMBI/MNV</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65DE2056" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Ögonläkarremiss, ödem i makula vid AMD, ej diabetiker</w:t>
+          <w:p w14:paraId="1D45406C" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ögonläkarremiss, makulaödem vid misstänkt våt AMD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="158B730A" w14:textId="7532EA6F" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00900325" w:rsidP="009D416A">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> vecka (prio 14)</w:t>
+          <w:p w14:paraId="04C53EF6" w14:textId="4464F5B3" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1 vecka (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1E0D2109" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="79AA272B" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="363B5554" w14:textId="63238409" w:rsidR="009D416A" w:rsidRPr="00F81ED1" w:rsidRDefault="00F81ED1" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="78B91C8D" w14:textId="4ABCF511" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="008C3636" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>REKOMBI/MNV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D45406C" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Ögonläkarremiss, makulaödem vid misstänkt våt AMD</w:t>
+          <w:p w14:paraId="70893598" w14:textId="6A523617" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="00AB4571" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optikerremiss med bildmaterial som visar blödningar/ödem i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>makula</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vid misstanke om våt AMD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04C53EF6" w14:textId="4464F5B3" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>1 vecka (prio 14)</w:t>
+          <w:p w14:paraId="5ADA0978" w14:textId="2C48E06D" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="00265A5E" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1 vecka</w:t>
+            </w:r>
+            <w:r w:rsidR="00A70F60" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="79AA272B" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="00AB4571" w:rsidRPr="009D416A" w14:paraId="1B3B752A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B91C8D" w14:textId="4ABCF511" w:rsidR="009D416A" w:rsidRPr="00F81ED1" w:rsidRDefault="008C3636" w:rsidP="009D416A">
-[...15 lines deleted...]
-              <w:t>REKOMBI/MNV</w:t>
+          <w:p w14:paraId="4F2C7867" w14:textId="09DE0DCE" w:rsidR="00AB4571" w:rsidRPr="00225740" w:rsidRDefault="0066471E" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>REAM/retina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7813DD82" w14:textId="3895365A" w:rsidR="00AB4571" w:rsidRPr="00BB755E" w:rsidRDefault="00AB4571" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ögonläkarremiss, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>makula</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pucker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D25B91E" w14:textId="72DFD4FE" w:rsidR="00AB4571" w:rsidRPr="00BB755E" w:rsidRDefault="00AB4571" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Läk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3905910D" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70893598" w14:textId="6A523617" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00AB4571" w:rsidP="009D416A">
-[...83 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0FAD9004" w14:textId="4188FEA1" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Trombos</w:t>
+            </w:r>
+            <w:r w:rsidR="007F2C32" w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="005554F8" w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="005554F8" w:rsidRPr="00225740">
+              <w:t xml:space="preserve">REAM/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005554F8" w:rsidRPr="00225740">
+              <w:t>cvt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005554F8" w:rsidRPr="00225740">
+              <w:t xml:space="preserve"> el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005554F8" w:rsidRPr="00225740">
+              <w:t>gvt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-              <w:t>Ögonläkarremiss, makula pucker</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="107A9271" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ögonläkarremiss trombos &lt;1år, visus 0,5 eller sämre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-              <w:t>Läk prio 30</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4950BA3D" w14:textId="5D3CC5E8" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Läk</w:t>
+            </w:r>
+            <w:r w:rsidR="00F84265" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F84265" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2-4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3905910D" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="479AA5DD" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...40 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="259A5FDD" w14:textId="0D59B35A" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00790E12" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>REAM/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>cvt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t xml:space="preserve"> el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>gvt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="107A9271" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Ögonläkarremiss trombos &lt;1år, visus 0,5 eller sämre</w:t>
+          <w:p w14:paraId="2E5C6758" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ögonläkarremiss trombos &lt;1år, visus 0,6 el bättre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4950BA3D" w14:textId="5D3CC5E8" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009D416A">
+          <w:p w14:paraId="29F56E71" w14:textId="241722C2" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="00792FB3" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Läk</w:t>
             </w:r>
-            <w:r w:rsidR="00F84265">
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D416A">
-[...15 lines deleted...]
-              <w:t>(2-4 v.)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="479AA5DD" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="611EE598" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>REAM/cvt el gvt</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12D9EDB3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Anmärkning:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E5C6758" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Ögonläkarremiss trombos &lt;1år, visus 0,6 el bättre</w:t>
+          <w:p w14:paraId="4D809A68" w14:textId="6F9019EF" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="00CD3E99" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">REKOMBI (tidigare </w:t>
+            </w:r>
+            <w:r w:rsidR="00603F64" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>FAI</w:t>
+            </w:r>
+            <w:r w:rsidR="00603F64" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, endast AMD-</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>patienter</w:t>
+            </w:r>
+            <w:r w:rsidR="00603F64" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. REFOFI (tidigare FAI)</w:t>
+            </w:r>
+            <w:r w:rsidR="001113CA" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till övriga.</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Retinamottagning endast inför intravitreal behandling, tromboser/diabetes, Läk</w:t>
+            </w:r>
+            <w:r w:rsidR="001113CA" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> REAM/REM </w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>till övriga.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...20 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="59B07254" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="611EE598" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4697C4AB" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E528D1C" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FFC4982" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C9CCE01" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="0AF43ECF" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D809A68" w14:textId="6F9019EF" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00CD3E99" w:rsidP="009D416A">
+          <w:p w14:paraId="4760B8D3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00225740">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">REKOMBI (tidigare </w:t>
-[...117 lines deleted...]
-            </w:pPr>
+              <w:t>GLAUKOM</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C6A38ED" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="649F5549" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="021695DF" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4F97BB2B" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="4697C4AB" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6F6E4E6F" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E528D1C" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="571A4B09" w14:textId="0488AC83" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="000E0683" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>GLM/jour</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26BD8F2F" w14:textId="252CDE3B" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tryck lika el</w:t>
+            </w:r>
+            <w:r w:rsidR="002C45F0" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ler</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> över 35</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="512ABBAA" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Akut</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="0AF43ECF" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="050C08DC" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...21 lines deleted...]
-              <w:t>GLAUKOM</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="75C3E4D1" w14:textId="3C1CA752" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="000E0683" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>GLM/jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="772E26B9" w14:textId="7C18F5C4" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tryck &gt;3</w:t>
+            </w:r>
+            <w:r w:rsidR="00D93FB1" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44430" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">t o m </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>35 och nedsatt syn eller rött öga</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="409090B3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Akut</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6F6E4E6F" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1121ACFC" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="571A4B09" w14:textId="0488AC83" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="000E0683" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="39BC8DA1" w14:textId="7EB21342" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="008A4709" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>GLKOMBI/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>glaususp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26BD8F2F" w14:textId="252CDE3B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> över 35</w:t>
+          <w:p w14:paraId="11922BB0" w14:textId="317B9DFF" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tryck &gt;3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44430" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">0, upp till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>35 och normal syn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="512ABBAA" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Akut</w:t>
+          <w:p w14:paraId="2FA2BC61" w14:textId="1349BFEF" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="050C08DC" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3D2DBBB2" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75C3E4D1" w14:textId="3C1CA752" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="000E0683" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="53F5E78F" w14:textId="6A3A975A" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00504262" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>GLKOMBI/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>glaususp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="772E26B9" w14:textId="7C18F5C4" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...36 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1BC132A4" w14:textId="23477CA3" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tryck </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44430" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="005545FE" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-30</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="409090B3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Akut</w:t>
+          <w:p w14:paraId="5DC08150" w14:textId="489BD6BD" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1121ACFC" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="61A02BAD" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39BC8DA1" w14:textId="7EB21342" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="008A4709" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="68565421" w14:textId="56AF495E" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00504262" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>GLKOMBI/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>glaususp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11922BB0" w14:textId="317B9DFF" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...23 lines deleted...]
-              <w:t>35 och normal syn</w:t>
+          <w:p w14:paraId="52E659DE" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tryckskillnad &gt;5 mellan ögonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FA2BC61" w14:textId="5CD1807A" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>prio 14</w:t>
+          <w:p w14:paraId="6A12785B" w14:textId="4DAB710B" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3D2DBBB2" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3B2DA8A6" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53F5E78F" w14:textId="6A3A975A" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="00504262" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="58B865E9" w14:textId="32A5EA79" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00504262" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>GLM/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>glauinst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BC132A4" w14:textId="23477CA3" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...23 lines deleted...]
-              <w:t>-30</w:t>
+          <w:p w14:paraId="352A8239" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Synförsämring vid mångårigt glaukom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DC08150" w14:textId="5012AD24" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>prio 30</w:t>
+          <w:p w14:paraId="3AD291BC" w14:textId="754AC8C7" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="61A02BAD" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="71A0DB9C" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68565421" w14:textId="56AF495E" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="00504262" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="61ABA97E" w14:textId="0C692F87" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D20F3" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>GLKOMBI/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>glaususp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52E659DE" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Tryckskillnad &gt;5 mellan ögonen</w:t>
+          <w:p w14:paraId="119221AA" w14:textId="1CE3227E" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tung glaukomhereditet, minst 2 av förälder el</w:t>
+            </w:r>
+            <w:r w:rsidR="009D20F3" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ler</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> syskon, ålder ≥ 50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A12785B" w14:textId="283CADA5" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>prio 30</w:t>
+          <w:p w14:paraId="2E2236E6" w14:textId="5B4FFF43" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3B2DA8A6" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="42D81D85" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58B865E9" w14:textId="32A5EA79" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="00504262" w:rsidP="009D416A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4315E981" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="352A8239" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>Synförsämring vid mångårigt glaukom</w:t>
+          <w:p w14:paraId="3AABE131" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Glaukomhereditet vid avlägsen släkting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AD291BC" w14:textId="62C39488" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>prio 30</w:t>
+          <w:p w14:paraId="6EEADAC8" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tas ej omhand - standardbrev</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="71A0DB9C" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="7D0460D4" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61ABA97E" w14:textId="0C692F87" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="009D20F3" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>GLKOMBI/glaususp</w:t>
+          <w:p w14:paraId="77F162B0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Anmärkning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> syskon, ålder ≥ 50.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0263DEF2" w14:textId="1DE916AB" w:rsidR="00F4232D" w:rsidRPr="00BB755E" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Remis</w:t>
+            </w:r>
+            <w:r w:rsidR="00A6007C" w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB755E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med frågeställning operativa åtgärder läggs alltid till glaukomkirurg för bedömning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...14 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="4C6C97B2" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="42D81D85" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="003F7901" w:rsidRPr="009D416A" w14:paraId="2F2879FD" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4315E981" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="008A4709" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="23FC314A" w14:textId="77777777" w:rsidR="003F7901" w:rsidRPr="00225740" w:rsidRDefault="003F7901" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CFB9B8F" w14:textId="77777777" w:rsidR="003F7901" w:rsidRPr="00A6007C" w:rsidRDefault="003F7901" w:rsidP="00A6007C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B8B6ED9" w14:textId="77777777" w:rsidR="003F7901" w:rsidRPr="009D416A" w:rsidRDefault="003F7901" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="69400487" w14:textId="77777777" w:rsidR="003F7901" w:rsidRDefault="003F7901">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9045" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2512"/>
+        <w:gridCol w:w="4831"/>
+        <w:gridCol w:w="1702"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="359F6BF2" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AABE131" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...59 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2C039BB4" w14:textId="1143988D" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Anmärkning</w:t>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">POLOP/PLASTIK </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="61B8E312" w14:textId="77777777" w:rsidR="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BFD918E" w14:textId="77777777" w:rsidR="003F7901" w:rsidRDefault="00A6007C" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009D416A">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A6007C">
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Faxade plastikremisser för</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7901">
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...41 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A6007C">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">bakjoursbedömning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">POLOP/PLASTIK </w:t>
-[...17 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A6007C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve"> läggas i plastiklådan (helst i röd plastficka) om bakjouren inte är plastikläkare.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7901">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21791771" w14:textId="37809C6B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="005E0831" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Visus på pterygiumremisser</w:t>
+              <w:t xml:space="preserve">Visus på </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pterygiumremisser</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003F7901">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D8515BB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="521EEC51" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FFCE18E" w14:textId="036EF38A" w:rsidR="009D416A" w:rsidRPr="00080924" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3FFCE18E" w14:textId="381EFE9D" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Konjunktiva/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>tårväg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00080924" w:rsidRPr="00225740">
               <w:br/>
-            </w:r>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>OPMOPF1/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00080924" w:rsidRPr="00225740">
+              <w:t>pteryg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6365D8BB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Pterygium – synhotande påväxt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55385719" w14:textId="0ED14C6F" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...5 lines deleted...]
-              <w:t>prio 30</w:t>
+          <w:p w14:paraId="55385719" w14:textId="5D933BBF" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
             <w:r w:rsidR="004C6A88">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D7239C3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="30186657" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="075CD0A5" w14:textId="3F88A2C7" w:rsidR="009D416A" w:rsidRPr="00726BEF" w:rsidRDefault="00080924" w:rsidP="009D416A">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="075CD0A5" w14:textId="3F88A2C7" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00080924" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>OPMOPF</w:t>
             </w:r>
-            <w:r w:rsidR="00726BEF" w:rsidRPr="00726BEF">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00726BEF" w:rsidRPr="00225740">
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00726BEF">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00225740">
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>pteryg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EBD0F07" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Pterygium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05F64528" w14:textId="7AE3B581" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">prio </w:t>
+          <w:p w14:paraId="05F64528" w14:textId="5574FA81" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00874DAF">
               <w:t>90</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53C7B931" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="2188B91D" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="331AF3C5" w14:textId="68CD3D0D" w:rsidR="009D416A" w:rsidRPr="00726BEF" w:rsidRDefault="00726BEF" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="331AF3C5" w14:textId="63FCDA4B" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00726BEF" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>OPMOPF</w:t>
             </w:r>
-            <w:r w:rsidR="00F67366">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00F67366" w:rsidRPr="00225740">
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00726BEF">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00532921">
-[...5 lines deleted...]
-              <w:t>CBB10</w:t>
+            <w:r w:rsidR="00532921" w:rsidRPr="00225740">
+              <w:t>CBB</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7901" w:rsidRPr="00225740">
+              <w:t>IO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C069014" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Konjunktival tumör av osäker dignitet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12D21BFF" w14:textId="554A2838" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00AF3429" w:rsidP="009D416A">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="12D21BFF" w14:textId="37A3D03D" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>p</w:t>
+              <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
-              <w:t>rio 14</w:t>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="7F96A0D9" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15325F36" w14:textId="7B1FCECA" w:rsidR="009D416A" w:rsidRPr="00726BEF" w:rsidRDefault="00F67366" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="15325F36" w14:textId="7B1FCECA" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00F67366" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>AAM2/jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="487B4DA5" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Akut dakryocystit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D5E812B" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-          </w:p>
           <w:p w14:paraId="6D8E1A5F" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:t>Akut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="1A397D6A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50A5AC3A" w14:textId="6AF31723" w:rsidR="009D416A" w:rsidRPr="00726BEF" w:rsidRDefault="00F67366" w:rsidP="009D416A">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="50A5AC3A" w14:textId="6AF31723" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00F67366" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>OPMOPF1/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>epifora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECD0F99" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kroniskt recidiv dakryocystit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FA7FA48" w14:textId="01D05702" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:rPr>
-[...58 lines deleted...]
-              <w:t>prio 30</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
             <w:r w:rsidR="004F755C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="56551B8E" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A8D1CA8" w14:textId="30942D8F" w:rsidR="009D416A" w:rsidRPr="00346C83" w:rsidRDefault="00346C83" w:rsidP="009D416A">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2A8D1CA8" w14:textId="30942D8F" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00346C83" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>OPMOPF1/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>epifora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02912802" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tidigare diagnostiserad tårkanalstenos med inflammation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15B89970" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>prio 30</w:t>
+          <w:p w14:paraId="65E326D1" w14:textId="045D5765" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
             <w:r w:rsidR="00FC5971">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="44D2FE43" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A0F0B8D" w14:textId="49325F63" w:rsidR="009D416A" w:rsidRPr="00902674" w:rsidRDefault="00902674" w:rsidP="009D416A">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1A0F0B8D" w14:textId="49325F63" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00902674" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>OPMOPF1/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00225740">
+              <w:t>epifora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E3AE874" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tidigare diagnostiserad tårkanalstenos utan inflammation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44F487E0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>prio 90</w:t>
+          <w:p w14:paraId="740D7F21" w14:textId="547E3B8B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6D096D5D" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D71321E" w14:textId="411DFA21" w:rsidR="009D416A" w:rsidRPr="00C13A03" w:rsidRDefault="00C13A03" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6D71321E" w14:textId="411DFA21" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00C13A03" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>OPMOPF2/CBBEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A9CAAAD" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Chalazion (om duration &gt; 6 mån. annars återsända remiss)</w:t>
+              <w:t>Chalazion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (om </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>duration &gt;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6 mån. annars återsända remiss)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="574C7966" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>usk prio 90</w:t>
+          <w:p w14:paraId="2BDA33FE" w14:textId="05C0C7CE" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t>sk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> 90</w:t>
             </w:r>
             <w:r w:rsidR="00FF61A3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="104241ED" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DB57DAD" w14:textId="79EB08BB" w:rsidR="009D416A" w:rsidRPr="00C13A03" w:rsidRDefault="00E542CB" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1DB57DAD" w14:textId="79EB08BB" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00E542CB" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>AAM2/jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56A3171C" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Akut ptos</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Akut </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ptos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49BA6F07" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Akut (samma dag)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="0C5B7DC6" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58E7E787" w14:textId="30907A5E" w:rsidR="009D416A" w:rsidRPr="00C13A03" w:rsidRDefault="00E542CB" w:rsidP="009D416A">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="58E7E787" w14:textId="30907A5E" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00E542CB" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>OPMOPF</w:t>
             </w:r>
-            <w:r w:rsidR="00641083" w:rsidRPr="00641083">
-[...17 lines deleted...]
-              <w:t>ögonlock</w:t>
+            <w:r w:rsidR="00641083" w:rsidRPr="00225740">
+              <w:t>1/ögonlock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53AA1C5B" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Bilat ptos, täcker mer än hälften av pupillen</w:t>
+              <w:t xml:space="preserve">Bilat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ptos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, täcker mer än hälften av pupillen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="400EA1A1" w14:textId="73425DDD" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>prio 30</w:t>
+          <w:p w14:paraId="400EA1A1" w14:textId="3FAF90F4" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="328BE003" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CF4D811" w14:textId="4D24394B" w:rsidR="009D416A" w:rsidRPr="00360239" w:rsidRDefault="00360239" w:rsidP="009D416A">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2CF4D811" w14:textId="4D24394B" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00360239" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>OPMOPF1/ögonlock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4811D46C" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ensidig (senil) ptos – täcker mer än hälften av pupillen</w:t>
+              <w:t xml:space="preserve">Ensidig (senil) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ptos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – täcker mer än hälften av pupillen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F0F21AD" w14:textId="42613C50" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>prio 90</w:t>
+          <w:p w14:paraId="6F0F21AD" w14:textId="5F97F69F" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3AF53325" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B1D97CD" w14:textId="702991EE" w:rsidR="009D416A" w:rsidRPr="00360239" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3B1D97CD" w14:textId="702991EE" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79555C99" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(Senil) ptos, täcker hälften av pupillen eller mindre</w:t>
+              <w:t xml:space="preserve">(Senil) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ptos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, täcker hälften av pupillen eller mindre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ACE6493" w14:textId="60BA1ADC" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="5ACE6493" w14:textId="554E5A3D" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tas ej omhand</w:t>
             </w:r>
+            <w:r w:rsidR="00A6007C">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:r w:rsidR="00ED038E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>/remiss i retur</w:t>
+              <w:t>remiss i retur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="76B2DFE9" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BB7E0D0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6BB7E0D0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Anmärkning:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08388B9E" w14:textId="1EB36B6C" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...21 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              </w:rPr>
+              <w:t>Blefarochalsis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve"> tas ej omhand – återsänd remiss med standardbrev.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15483">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Undantag om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B15483">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>blef</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B15483">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> orsakar sår/eksem</w:t>
+            </w:r>
+            <w:r w:rsidR="0071755C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller ger</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7901">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> så </w:t>
+            </w:r>
+            <w:r w:rsidR="0071755C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>uttalad synfältsinskränkning att bilkörning är olämpligt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C50F035" w14:textId="259D7BE8" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00B15483">
+              </w:rPr>
+              <w:t xml:space="preserve">Begär foto för dessa bedömningar: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            <w:r w:rsidR="0071755C">
+              </w:rPr>
+              <w:t>blef</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
+              <w:t>ptos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Begär foto för dessa bedömningar: blef, ptos, entropion, ektropion, vårta/tumör om inte diagnos tydligt framgår.</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>entropion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ektropion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>, vårta/tumör om inte diagnos tydligt framgår.</w:t>
             </w:r>
             <w:r w:rsidR="00F717D5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Även enkelt visus om det inte finns med på remiss från VC/optiker.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="481C09DB" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...66 lines deleted...]
-                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="776CD698" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="666D3101" w14:textId="2CF50E66" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="666D3101" w14:textId="2BBF75AD" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ögonlock</w:t>
+            </w:r>
+            <w:r w:rsidR="00240138" w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00240138" w:rsidRPr="00225740">
+              <w:t>OPMOPF2/CBB</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7901" w:rsidRPr="00225740">
+              <w:t>IO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05FDF3F2" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...42 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Basaliom</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C99E82D" w14:textId="0DA827A2" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...5 lines deleted...]
-              <w:t>prio 14</w:t>
+          <w:p w14:paraId="3C99E82D" w14:textId="3523A150" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> 14</w:t>
             </w:r>
             <w:r w:rsidR="00D60691">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="45E1EDD3" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="257173AA" w14:textId="4CFD942B" w:rsidR="009D416A" w:rsidRPr="00DD3F19" w:rsidRDefault="00240138" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>OPMOPF2/CBB10</w:t>
+          <w:p w14:paraId="257173AA" w14:textId="58468703" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00240138" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>OPMOPF2/CBB</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7901" w:rsidRPr="00225740">
+              <w:t>IO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C6F10B6" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tumör av osäker dignitet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="188BCA70" w14:textId="588D704B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> prio 14</w:t>
+          <w:p w14:paraId="188BCA70" w14:textId="593B6929" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> 14</w:t>
             </w:r>
             <w:r w:rsidR="007A5CD4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="41AD691B" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="076D87E8" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00240138" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="076D87E8" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10037101" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+          <w:p w14:paraId="10037101" w14:textId="64F7CFB6" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Godartad hudförändring, endast kosmetiskt störande</w:t>
+            </w:r>
+            <w:r w:rsidR="00034EB3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00034EB3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Xantelasma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00034EB3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F12DCCC" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:t>Tas ej omhand - standardbrev</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="2AFC8896" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="18497733" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34A61956" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00240138" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3510AE8C" w14:textId="1FA2207F" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="004E3207" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>OPMOPF1/ögonlock</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6326BAA0" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5C04F258" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Xantelasma</w:t>
-            </w:r>
+              <w:t>Entropion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...81 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="49D8ABF3" w14:textId="05F93475" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>p</w:t>
+              <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
               <w:t>ri</w:t>
             </w:r>
             <w:r w:rsidR="007A5CD4">
-              <w:t xml:space="preserve">o </w:t>
+              <w:t>o</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007A5CD4">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="009706EC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="0588CAB5" w14:textId="77777777" w:rsidTr="00017928">
         <w:trPr>
           <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556EA4E9" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00240138" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="556EA4E9" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10B96021" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Lätt ektropion med eversion av punctum lacrimalis</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Lätt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ektropion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>eversion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>punctum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>lacrimalis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32A99187" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-          </w:p>
           <w:p w14:paraId="2E40C315" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:t>Tas ej omhand</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="516679A8" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BD53F91" w14:textId="4FFE6076" w:rsidR="009D416A" w:rsidRPr="00017928" w:rsidRDefault="00017928" w:rsidP="009D416A">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6BD53F91" w14:textId="4FFE6076" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00017928" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>OPMOPF1/ögonlock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EF49842" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Måttlig ektropion med recidiverande konjunktiviter</w:t>
+              <w:t xml:space="preserve">Måttlig </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ektropion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med recidiverande konjunktiviter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DB199CF" w14:textId="45746B8A" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="008B4CE6" w:rsidP="009D416A">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6DB199CF" w14:textId="67740F15" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>prio</w:t>
-            </w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="008B4CE6">
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
               <w:t xml:space="preserve"> 90</w:t>
             </w:r>
             <w:r w:rsidR="00E56A42">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="2272E2DB" w14:textId="77777777" w:rsidTr="7E00B8BD">
+      <w:tr w:rsidR="003F7901" w:rsidRPr="009D416A" w14:paraId="6D607C8D" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63560BC1" w14:textId="37A4CE50" w:rsidR="009D416A" w:rsidRPr="00017928" w:rsidRDefault="00017928" w:rsidP="009D416A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4249C042" w14:textId="1EC521D8" w:rsidR="003F7901" w:rsidRPr="00225740" w:rsidRDefault="003F7901" w:rsidP="003F7901">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:t>OPMOPF1/ögonlock</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22618396" w14:textId="0BB0256D" w:rsidR="003F7901" w:rsidRPr="009D416A" w:rsidRDefault="003F7901" w:rsidP="003F7901">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kraftigt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ektropion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>keratinisering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>konjunktiva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1201E2A5" w14:textId="6B8225AD" w:rsidR="003F7901" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="003F7901">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>OPMOPF1/ögonlock</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7901" w:rsidRPr="009D416A">
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003F7901" w:rsidRPr="009D416A">
+              <w:t xml:space="preserve"> 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5C79E322" w14:textId="77777777" w:rsidR="00C424FD" w:rsidRDefault="00C424FD">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9045" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2512"/>
+        <w:gridCol w:w="4831"/>
+        <w:gridCol w:w="1702"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="6042140A" w14:textId="77777777" w:rsidTr="7E00B8BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2512" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A95CD81" w14:textId="4C1854CC" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>KATARAKT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...148 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FF9A899" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8059,670 +8614,873 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57C5F482" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="5635596A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6207A44A" w14:textId="1D3859EC" w:rsidR="009D416A" w:rsidRPr="00E8758F" w:rsidRDefault="00E8758F" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6207A44A" w14:textId="1D3859EC" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00E8758F" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>OPKFUS/kat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A3690DC" w14:textId="3C6B44B3" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Om misstänkt katarakt är den enda remissorsaken </w:t>
             </w:r>
             <w:r w:rsidR="00E8758F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">och visus 0,7 eller sämre </w:t>
             </w:r>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>sätts prio generellt på prio 90</w:t>
+              <w:t xml:space="preserve">sätts </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> generellt på </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90</w:t>
             </w:r>
             <w:r w:rsidR="00D37E08">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>. Visus &gt;</w:t>
             </w:r>
             <w:r w:rsidR="00793906">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>0,7 opereras generellt inte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A6029ED" w14:textId="0DBDEBBB" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>prio 90</w:t>
+          <w:p w14:paraId="7A6029ED" w14:textId="13FC9E5E" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="0D87378A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57B41C23" w14:textId="16978100" w:rsidR="009D416A" w:rsidRPr="009400BD" w:rsidRDefault="009400BD" w:rsidP="009D416A">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="57B41C23" w14:textId="16978100" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009400BD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
               <w:t>OPKFUS/kat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33A84262" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Undantag från prio 90: visus bästa öga &lt;0,5</w:t>
+              <w:t xml:space="preserve">Undantag från </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90: visus bästa öga &lt;0,5</w:t>
             </w:r>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
               <w:t>Mycket subjektiv påverkan i det dagliga livet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59077102" w14:textId="63C9077B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>prio 30</w:t>
+          <w:p w14:paraId="59077102" w14:textId="01DC1CFE" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="081F084A" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="176A6C7F" w14:textId="2014A31B" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="176A6C7F" w14:textId="2014A31B" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Katarakt läk-FUS</w:t>
             </w:r>
-            <w:r w:rsidR="00B706D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B706D9" w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00B706D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B706D9" w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>Glöm inte att sätta grad 2 eller 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68D102ED" w14:textId="7CEE4060" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Alla remisser från andra vårdgivare än ögonläkare.</w:t>
             </w:r>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
-              <w:t>Patienter där det behövs ett beslut om när operationen ska ske med hänsyn till övriga ögonsjukdomar (ex pågående anti-VEGF behandling, kronisk irit eller korneala sjukdomar som kan påverka operationen).</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Patienter där det behövs ett beslut om när operationen ska ske med hänsyn till övriga ögonsjukdomar (ex pågående anti-VEGF behandling, kronisk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:t>irit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>korneala</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sjukdomar som kan påverka operationen).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
               <w:br/>
-              <w:t>Patienter med handikapp eller sjukdomar som påverkar operationen eller förundersökningen (ex demens, svårt fysiskt handikapp som permobil eller svår Bechterews sjd).</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Patienter med handikapp eller sjukdomar som påverkar operationen eller förundersökningen (ex demens, svårt fysiskt handikapp som permobil eller svår </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:t>Bechterews</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>sjd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
               <w:br/>
-              <w:t>patienter där en läkare behöver ta ställning till eller ge specifik information om operation eller narkos (ex ung patient eller speciallins nämnd i remissen eller i journalanteckning).</w:t>
+              <w:t xml:space="preserve">patienter där en läkare behöver ta ställning till eller ge specifik information om operation eller narkos (ex ung patient eller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>speciallins</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nämnd i remissen eller i journalanteckning).</w:t>
             </w:r>
             <w:r w:rsidR="00FF47BE">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
-              <w:t>Patienter med astigmatism över -2,5 D i remissen, då det ofta behövs mer tid för bedömning av detta och ev corneal tomografi (Pentacam).</w:t>
+              <w:t xml:space="preserve">Patienter med astigmatism över -2,5 D i remissen, då det ofta behövs mer tid för bedömning av detta och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FF47BE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FF47BE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FF47BE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>corneal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FF47BE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tomografi (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FF47BE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pentacam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FF47BE">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="356A202E" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="436155A2" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="293CEFAD" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="298DA998" w14:textId="47136B06" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="298DA998" w14:textId="47136B06" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Katarakt</w:t>
             </w:r>
-            <w:r w:rsidR="643724DF" w:rsidRPr="7E00B8BD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="643724DF" w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOF</w:t>
             </w:r>
-            <w:r w:rsidRPr="7E00B8BD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>-FUS</w:t>
             </w:r>
-            <w:r w:rsidR="00322368">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00322368" w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00322368">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00322368" w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Glöm inte att sätta grad 2 eller 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AAFF43A" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Alla remisser från ögonläkare externt eller internt som inte faller under ovanstående kriterier.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B391DE7" w14:textId="06BA911E" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00A6640C" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Prio 30 </w:t>
-            </w:r>
+              <w:t>Prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve"> 30 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
               <w:br/>
-              <w:t>Op-anmälan i Orbit</w:t>
-            </w:r>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Op</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">-anmälan i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Orbit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BB6F23">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>, enl separat rutin.</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BB6F23">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>enl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BB6F23">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> separat rutin.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="18702AF4" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21C381A3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="21C381A3" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Anmärkning:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6451101F" w14:textId="4917A6F9" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...21 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ny remiss på katarakt andra ögat, följer samma </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>prio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ny remiss på katarakt andra ögat, följer samma prio som första ögat.</w:t>
+              <w:t xml:space="preserve"> som första ögat.</w:t>
             </w:r>
             <w:r w:rsidR="00BB6F23">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Läg</w:t>
             </w:r>
             <w:r w:rsidR="00336FE3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>gs</w:t>
             </w:r>
             <w:r w:rsidR="00BB6F23">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> till operatören, om hen är kvar på kliniken, för ev uppsättning till op direkt. Annars till annan kat-operatör. Om FUS 5 år eller äldre, ny FUS</w:t>
+              <w:t xml:space="preserve"> till operatören, om hen är kvar på kliniken, för </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BB6F23">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BB6F23">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uppsättning till </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BB6F23">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>op</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BB6F23">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> direkt. Annars till annan kat-operatör. Om FUS 5 år eller äldre, ny FUS</w:t>
             </w:r>
             <w:r w:rsidR="00F47DB8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14E46129" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="64C14486" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="222C89F1" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="222C89F1" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21B497FA" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Barn med avsaknad av röd reflex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8745,76 +9503,69 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Akut (inom 2 dygn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="7A115D91" w14:textId="77777777" w:rsidTr="00F47DB8">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49DCC90D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="49DCC90D" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Efterstarr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3619E2F2" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Efterstarr, visus 0,8 eller bättre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8834,164 +9585,171 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Behandlas ej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="193BA325" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="073F8275" w14:textId="6A886980" w:rsidR="009D416A" w:rsidRPr="005A52C0" w:rsidRDefault="00BB6F23" w:rsidP="009D416A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="073F8275" w14:textId="6A886980" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="00BB6F23" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225740">
+              <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>AALAS/CJYAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A7C82DE" w14:textId="6051302C" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Efterstarr, visus </w:t>
             </w:r>
             <w:r w:rsidR="00AB727D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">sämre än </w:t>
             </w:r>
             <w:r w:rsidRPr="009D416A">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>0,7 på det aktuella ögat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05B5599E" w14:textId="15E320F0" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...11 lines deleted...]
-              <w:t>prio 90</w:t>
+          <w:p w14:paraId="05B5599E" w14:textId="5D138C91" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="00C424FD" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009D416A" w:rsidRPr="009D416A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D416A" w:rsidRPr="009D416A" w14:paraId="3E34BCFE" w14:textId="77777777" w:rsidTr="7E00B8BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D967EC5" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5D967EC5" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="00225740" w:rsidRDefault="009D416A" w:rsidP="009D416A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="718A2481" w14:textId="7AA6DF81" w:rsidR="009D416A" w:rsidRPr="0020427B" w:rsidRDefault="00BB6F23" w:rsidP="009D416A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0020427B">
               <w:t>Efterstarr visus 0,7 eller bättre på aktuellt öga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9004,100 +9762,91 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Behandlas inte, remiss i retur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="084333F1" w14:textId="77777777" w:rsidR="009D416A" w:rsidRPr="009D416A" w:rsidRDefault="009D416A" w:rsidP="009D416A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="009D416A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09EEBB82" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10">
+    <w:p w14:paraId="658D1AE9" w14:textId="77777777" w:rsidR="0039389F" w:rsidRDefault="0039389F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="506E1A11" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10">
+    <w:p w14:paraId="64167BFB" w14:textId="77777777" w:rsidR="0039389F" w:rsidRDefault="0039389F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10B568E0" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10">
+    <w:p w14:paraId="6E62BBC3" w14:textId="77777777" w:rsidR="0039389F" w:rsidRDefault="0039389F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9146,51 +9895,50 @@
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -9298,51 +10046,51 @@
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="188933099" name="Bildobjekt 188933099">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -9355,61 +10103,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CD1BAD9" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10"/>
+    <w:p w14:paraId="79904A40" w14:textId="77777777" w:rsidR="0039389F" w:rsidRDefault="0039389F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01C6DCDA" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10">
+    <w:p w14:paraId="7BEB45FC" w14:textId="77777777" w:rsidR="0039389F" w:rsidRDefault="0039389F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="11272E86" w14:textId="77777777" w:rsidR="00635F10" w:rsidRDefault="00635F10">
+    <w:p w14:paraId="7D874375" w14:textId="77777777" w:rsidR="0039389F" w:rsidRDefault="0039389F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -9457,60 +10205,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -9580,104 +10328,104 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bildobjekt 4">
+          <wp:docPr id="63545456" name="Bildobjekt 63545456">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -11914,228 +12662,240 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017928"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00034EB3"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00080924"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D431A"/>
     <w:rsid w:val="000E0683"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001113CA"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001227ED"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001444B5"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0016763F"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B2E34"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F7706"/>
+    <w:rsid w:val="00203F21"/>
     <w:rsid w:val="0020427B"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00215986"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002236DD"/>
+    <w:rsid w:val="00225740"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00240138"/>
     <w:rsid w:val="00240A68"/>
+    <w:rsid w:val="002423A6"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00265A5E"/>
     <w:rsid w:val="00265FA1"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00291094"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C45F0"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00307E4B"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00322368"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00336FE3"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00346C83"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00352A84"/>
     <w:rsid w:val="00360239"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00366F14"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00373EB1"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="0039389F"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B53AE"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D7A4B"/>
     <w:rsid w:val="003D7CF8"/>
     <w:rsid w:val="003D7EF0"/>
     <w:rsid w:val="003E03CF"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F634F"/>
+    <w:rsid w:val="003F7901"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00423155"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="0047330F"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492556"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A7116"/>
     <w:rsid w:val="004B2183"/>
@@ -12299,181 +13059,189 @@
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F6515"/>
     <w:rsid w:val="00900325"/>
     <w:rsid w:val="00902674"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00937B1A"/>
     <w:rsid w:val="009400BD"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00945B06"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="00950FE2"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009706EC"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00973FA2"/>
+    <w:rsid w:val="009835AE"/>
     <w:rsid w:val="009A0D02"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D20F3"/>
     <w:rsid w:val="009D416A"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E5336"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A22FBD"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A475F8"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A6007C"/>
     <w:rsid w:val="00A60542"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A6640C"/>
     <w:rsid w:val="00A70F60"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB4571"/>
     <w:rsid w:val="00AB727D"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD60DA"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF3429"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B15483"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B4242D"/>
     <w:rsid w:val="00B44430"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B51C08"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B706D9"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA3A3E"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BB6F23"/>
+    <w:rsid w:val="00BB755E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD274C"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF5F17"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C13A03"/>
     <w:rsid w:val="00C206DB"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C424FD"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD3E99"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E08"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D60691"/>
+    <w:rsid w:val="00D6746E"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D93FB1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD3F19"/>
     <w:rsid w:val="00DE4447"/>
+    <w:rsid w:val="00DE5830"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF6FB7"/>
     <w:rsid w:val="00E0204D"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E42501"/>
     <w:rsid w:val="00E452C2"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E52CD5"/>
     <w:rsid w:val="00E542CB"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E56A42"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E8643E"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E8758F"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
@@ -14989,101 +15757,209 @@
     <w:rsid w:val="007C4326"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="132451486">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="593516911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="228268165">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="695929640">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1126772421">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="39716429">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1598060076">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="215316901">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
@@ -15386,56 +16262,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1185</Words>
-  <Characters>7284</Characters>
+  <Words>1208</Words>
+  <Characters>7240</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>485</Lines>
-  <Paragraphs>282</Paragraphs>
+  <Lines>452</Lines>
+  <Paragraphs>272</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Remisskriterier - bedömning av vårdbegäran ögonkliniken</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8187</CharactersWithSpaces>
+  <CharactersWithSpaces>8176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Remisskriterier - bedömning av vårdbegäran ögonkliniken</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Pernilla Edvinsson</lastModifiedBy>
-  <revision>147</revision>
+  <revision>2</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>