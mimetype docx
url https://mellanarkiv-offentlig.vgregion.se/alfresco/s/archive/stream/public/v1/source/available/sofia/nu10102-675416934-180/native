--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4641E1EF" w14:textId="77777777" w:rsidR="001103B0" w:rsidRDefault="001103B0" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="001103B0" w:rsidSect="001103B0">
-          <w:headerReference w:type="default" r:id="rId7"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="33FD7EDF" w14:textId="77777777" w:rsidR="001103B0" w:rsidRPr="001103B0" w:rsidRDefault="001103B0" w:rsidP="001103B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EF90B61" w14:textId="77777777" w:rsidR="001103B0" w:rsidRPr="001103B0" w:rsidRDefault="001103B0" w:rsidP="001103B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
@@ -272,59 +272,61 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>34822</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -561,78 +563,98 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2882D3E6" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00DC108A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00374EC7">
         <w:t>Ändringar i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4536666A" w14:textId="4597E656" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="007A5537" w:rsidP="00374EC7">
+    <w:p w14:paraId="4536666A" w14:textId="573E7492" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="007A5537" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ändrad bokningsorsak </w:t>
       </w:r>
       <w:r w:rsidR="006E6737">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(AAMOPT3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> till optikermottagningen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00924305">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00924305">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tilläg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00924305">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av länk till nationell riktlinje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255DA2F4" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14412B28" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00DC108A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
@@ -743,51 +765,50 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BA85880" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sjukdomens utveckling är enligt det etablerade synsättet inte associerad med inflammation (även om detta ifrågasätts). Kända riskfaktorer för utveckling av KC är allergisk/atopisk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>keratokonjunktivit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, gnuggning av ögonen, hereditet (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8-10</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00374EC7">
@@ -1663,87 +1684,87 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Undersökningar med K-max-indikator (vitt ”ruter-tecken”) nära yttre kanten av undersökningsområdet bör ifrågasättas (gör om undersökningen).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602C366E" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Maximalt 0,3 D skillnad i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>anteriort</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Km (medel-K-värde) mellan de tre undersökningarna. (Upprepa tills tre undersökningar inom detta intervall uppnås.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B310868" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Max 0,2 mm skillnad i ”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pupil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> center Y” (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fixation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
@@ -2744,97 +2765,103 @@
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>corneal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>crosslinking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (CXL). Det finns dock ingen tydlig nationell eller internationell definition av vad som är att beteckna som signifikant progress. Den definition som läggs fram av Gomes </w:t>
+        <w:t xml:space="preserve"> (CXL). Det finns dock ingen tydlig nationell eller internationell definition av vad som är att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">beteckna som signifikant progress. Den definition som läggs fram av Gomes </w:t>
       </w:r>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">et al </w:t>
       </w:r>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i ”Global consensus.” [1] innebär att två av tre nedanstående kriterier ska vara uppfyllda:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A012CD" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BFE0023" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ökad lutning av den </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>anteriora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
@@ -3518,85 +3545,79 @@
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nybesök</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677455F3" w14:textId="326F5EB5" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Keratoconus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> diagnosticeras och följs i första hand på klinikens </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B32D81">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>orneamottagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. (Konkret misstanke ska finnas, remissfall med synnedsättning ska först undersökas på allmänmottagning.) Brådskandegraden styrs av patientens ålder (yngre – högre risk för progress) och om anamnes eller status inger misstanke om aktuell progress. </w:t>
-[...6 lines deleted...]
-        <w:t>Progressionsrisken vid pediatrisk KC är uppåt 90 % och påverkas även av hur avancerad sjukdomen är vid upptäckt. [8,9]</w:t>
+        <w:t>. (Konkret misstanke ska finnas, remissfall med synnedsättning ska först undersökas på allmänmottagning.) Brådskandegraden styrs av patientens ålder (yngre – högre risk för progress) och om anamnes eller status inger misstanke om aktuell progress. Progressionsrisken vid pediatrisk KC är uppåt 90 % och påverkas även av hur avancerad sjukdomen är vid upptäckt. [8,9]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751240D6" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="584E51B8" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
@@ -3918,53 +3939,67 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2-3</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> år hos vuxen pat</w:t>
       </w:r>
       <w:r w:rsidR="00FC24AC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ient</w:t>
       </w:r>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kan kontrollerna avslutas, men detta kan anpassas individuell bl.a. beroende på ålder. Se rutin från SU/Mölndal med förslag till uppföljning </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+        <w:t xml:space="preserve"> kan kontrollerna avslutas, men detta kan anpassas individuell </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00374EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00374EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beroende på ålder. Se rutin från SU/Mölndal med förslag till uppföljning </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00374EC7">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>här</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D778DA4" w14:textId="22601283" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:i/>
@@ -4292,228 +4327,316 @@
       <w:r w:rsidR="00DF6D39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC8CC73" w14:textId="03ECA2B6" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="007A5537" w:rsidP="00374EC7">
+    <w:p w14:paraId="3E947ADF" w14:textId="77777777" w:rsidR="00E86476" w:rsidRDefault="007A5537" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Efter läkarbedömning på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>corneamottagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ska o</w:t>
+        <w:t xml:space="preserve"> ska </w:t>
       </w:r>
       <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>komplicerade och förmodat stabila fall</w:t>
+        <w:t>fall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>keratoconus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller misstänkt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>keratoconus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00E86476">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i första hand </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>följas på</w:t>
       </w:r>
       <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> optiker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mottagningen</w:t>
       </w:r>
+      <w:r w:rsidR="00E86476">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AAMOPT)</w:t>
+      </w:r>
       <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Endast </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86476">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Undantag är fall då klinisk undersökning misstänks behövas (inkl. stor tveksamhet kring om patienten klarar att genomföra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E86476">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pentacam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E86476">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Endast </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00037A83">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ornealäkare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> får sätta upp patienter till optikermottagningen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> på denna indikation, och inte </w:t>
+        <w:t xml:space="preserve"> på denna indikation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86476">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Patienter ska inte bokas till optikermottagningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>direkt från remiss. Planering:</w:t>
-      </w:r>
+        <w:t>direkt från remiss</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86476">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utan tydliga instruktioner från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E86476">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>cornealäkare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC8CC73" w14:textId="65A6799D" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Planering:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007A5537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
+      <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">rsak </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007A5537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AAOPT3</w:t>
       </w:r>
-      <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
+      <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, åtgärd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
+      <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pentacam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00374EC7" w:rsidRPr="00374EC7">
+      <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B581105" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C91E454" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -4525,140 +4648,146 @@
       </w:pPr>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbetsbeskrivning:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F13990" w14:textId="0607139E" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bästa korrigerade visus ska kontrolleras och tre godkända </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pentacam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00037A83">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>undersökningar per öga genomföras och sparas i apparaten. Medianundersökningen (se ovan) för varje öga ska även föras över till Zeiss Forum. Ögonundersökning i mikroskop är inte obligatorisk utan görs vid behov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083A3B5B" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D03D738" w14:textId="5DED6453" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
+    <w:p w14:paraId="3D03D738" w14:textId="3B860111" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Om anamnes eller fynd inger misstanke om brådskande </w:t>
       </w:r>
       <w:r w:rsidR="007A5537">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tillstånd</w:t>
       </w:r>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> som behöver undersökas kliniskt ska bakjouren tillfrågas. I övrigt läggs underlaget till senaste </w:t>
+        <w:t xml:space="preserve"> som behöver undersökas kliniskt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86476">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bakjouren tillfrågas. I övrigt läggs underlaget till senaste </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00037A83">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ornealäkare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> för </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">bedömning (progressanalys) och planering. Om optiker misstänker progress ska underlaget läggas som brådskande. Samtliga tre ”4-maps </w:t>
+        <w:t xml:space="preserve"> för bedömning (progressanalys) och planering. Om optiker misstänker progress ska underlaget läggas som brådskande. Samtliga tre ”4-maps </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>refractive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>” för både nuvarande och föregående besök för aktuellt öga ska i så fall även skrivas ut på papper och bifogas.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="57644BEB" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
@@ -4997,51 +5126,65 @@
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kornea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> som därmed stabiliseras. [7] Syftet med CXL är att stoppa progress, men i en del fall kan även viss förbättring av tillståndet ske. Behandlingen är väletablerad och resultaten i genomförda studier i allmänhet goda, några studier visar också på goda resultat vid </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7-10</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> års uppföljning. Svagheter i studieupplägget i några viktiga studier har noterats [3,7]. Barn förefaller ha sämre effekt av CXL än vuxna [9].</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00374EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>års uppföljning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00374EC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Svagheter i studieupplägget i några viktiga studier har noterats [3,7]. Barn förefaller ha sämre effekt av CXL än vuxna [9].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E1FE98" w14:textId="7F4D873E" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Behandlingen leder ofta till kraftig smärta under de närmaste dagarna efter ingreppet. Potentiella komplikationer är i första hand relaterade till epiteldefekten. I första hand svårläkt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kornealsår</w:t>
@@ -5169,50 +5312,51 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E382D0F" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Minimal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kornealtjocklek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt;400um är ingen kontraindikation då man kan använda</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C258A30" w14:textId="2E4D668A" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
@@ -5266,51 +5410,50 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15959DEB" w14:textId="41D166D8" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kornealtransplantation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PKP eller DALK) kan vara aktuellt om stabila kontaktlinser inte räcker för att pat</w:t>
       </w:r>
       <w:r w:rsidR="00E00ABC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ient</w:t>
       </w:r>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ska uppnå en godtagbar synskärpa alternativt om kontaktlinsbehandling inte alls fungerar trots ordentlig utprövning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D7EB62" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -5335,51 +5478,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C3C799C" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hydrops</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="07121FEE" w14:textId="465ABE21" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
+    <w:p w14:paraId="07121FEE" w14:textId="120AE3D4" w:rsidR="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienter med avancerad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>keratoconus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -5518,50 +5661,145 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kloramfenikolsalva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00374EC7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00924305">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EFF552" w14:textId="66AC636A" w:rsidR="00924305" w:rsidRPr="00374EC7" w:rsidRDefault="00924305" w:rsidP="00374EC7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Länk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00924305">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Nationell</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00924305">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00924305">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>riktlinje</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00924305">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> för </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00924305">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>korneala</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00924305">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00924305">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>ektasier</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38B68879" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D9E56FC" w14:textId="77777777" w:rsidR="00374EC7" w:rsidRPr="00374EC7" w:rsidRDefault="00374EC7" w:rsidP="00374EC7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6114,65 +6352,65 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001103B0" w:rsidRPr="001103B0" w:rsidSect="001103B0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C3F4AAD" w14:textId="77777777" w:rsidR="00B554E8" w:rsidRDefault="00B554E8">
+    <w:p w14:paraId="0CF42EF4" w14:textId="77777777" w:rsidR="00B971C5" w:rsidRDefault="00B971C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54E63146" w14:textId="77777777" w:rsidR="00B554E8" w:rsidRDefault="00B554E8">
+    <w:p w14:paraId="11B9EBAF" w14:textId="77777777" w:rsidR="00B971C5" w:rsidRDefault="00B971C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="171CB1EF" w14:textId="77777777" w:rsidR="00B554E8" w:rsidRDefault="00B554E8">
+    <w:p w14:paraId="41B40213" w14:textId="77777777" w:rsidR="00B971C5" w:rsidRDefault="00B971C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6456,61 +6694,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21C4CCF5" w14:textId="77777777" w:rsidR="00B554E8" w:rsidRDefault="00B554E8"/>
+    <w:p w14:paraId="61742C37" w14:textId="77777777" w:rsidR="00B971C5" w:rsidRDefault="00B971C5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58A3582B" w14:textId="77777777" w:rsidR="00B554E8" w:rsidRDefault="00B554E8">
+    <w:p w14:paraId="311763C5" w14:textId="77777777" w:rsidR="00B971C5" w:rsidRDefault="00B971C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="265B38F7" w14:textId="77777777" w:rsidR="00B554E8" w:rsidRDefault="00B554E8">
+    <w:p w14:paraId="703CA362" w14:textId="77777777" w:rsidR="00B971C5" w:rsidRDefault="00B971C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -10182,111 +10420,116 @@
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="002835D4"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F4FE2"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003348CE"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00374EC7"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
+    <w:rsid w:val="003D15DE"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00446755"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0048428D"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004F111C"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
+    <w:rsid w:val="005664E0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="006173AC"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
@@ -10320,78 +10563,80 @@
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5537"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F0220"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="008248B1"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="00924305"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F7637"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
@@ -10420,50 +10665,51 @@
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B32D81"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B554E8"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B971C5"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD1031"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
@@ -10484,50 +10730,51 @@
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB3873"/>
     <w:rsid w:val="00DB5ADA"/>
     <w:rsid w:val="00DC108A"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF6D39"/>
     <w:rsid w:val="00E00ABC"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E06E62"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E8031E"/>
+    <w:rsid w:val="00E86476"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F4092F"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2527"/>
     <w:rsid w:val="00FB2F0F"/>
@@ -13084,50 +13331,62 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00374EC7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="30"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradlistaindrag">
     <w:name w:val="Numrerad lista indrag"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00374EC7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00924305"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -13160,51 +13419,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9820-1156830909-73/surrogate/CORNEA%20F%c3%b6rslag%20p%c3%a5%20handl%c3%a4ggning%20av%20Keratokonuspatienter.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/globalassets/nkk/nationell/media/dokument/kunskapsstod/vardriktlinjer/riktlinje-for-korneala-ektasier-keratokonus-pellucid-marginell-degeneration-och-ektasi-efter-refraktiv-korneakirurgi.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9820-1156830909-73/surrogate/CORNEA%20F%c3%b6rslag%20p%c3%a5%20handl%c3%a4ggning%20av%20Keratokonuspatienter.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -13500,71 +13759,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3007</Words>
-  <Characters>15942</Characters>
+  <Words>2670</Words>
+  <Characters>16811</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>132</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>343</Lines>
+  <Paragraphs>119</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Keratoconus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18912</CharactersWithSpaces>
+  <CharactersWithSpaces>19362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Keratoconus</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Pernilla Edvinsson</lastModifiedBy>
-  <revision>2</revision>
+  <revision>4</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>