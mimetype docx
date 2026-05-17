--- v0 (2026-04-06)
+++ v1 (2026-05-17)
@@ -80,51 +80,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008911B4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B151D0" w14:textId="3F03A8F6" w:rsidR="008911B4" w:rsidRPr="008911B4" w:rsidRDefault="008911B4" w:rsidP="008911B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008911B4">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="593340B3" wp14:editId="7CBECE77">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="593340B3" wp14:editId="7CBECE77">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Text Box 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1244600" cy="222885"/>
                         </a:xfrm>
@@ -222,51 +222,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="593340B3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="7D45113A" w14:textId="77777777" w:rsidR="008911B4" w:rsidRPr="003D37FD" w:rsidRDefault="008911B4" w:rsidP="008911B4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
@@ -343,597 +343,596 @@
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268F714F" w14:textId="3E541CE4" w:rsidR="001C4578" w:rsidRPr="00D73E8D" w:rsidRDefault="00DF16F2" w:rsidP="00016427">
       <w:r w:rsidRPr="00D73E8D">
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
       <w:r w:rsidR="00014B24" w:rsidRPr="00D73E8D">
         <w:t xml:space="preserve">justeringar </w:t>
       </w:r>
       <w:r w:rsidR="00B4642B" w:rsidRPr="00D73E8D">
         <w:t xml:space="preserve">under </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>rubrik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F3ECD1" w14:textId="293E5251" w:rsidR="00016427" w:rsidRPr="00D73E8D" w:rsidRDefault="00014B24" w:rsidP="00014B24">
+    <w:p w14:paraId="24F3ECD1" w14:textId="293E5251" w:rsidR="00016427" w:rsidRPr="00D73E8D" w:rsidRDefault="00014B24" w:rsidP="00933E79">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00DF16F2" w:rsidRPr="00D73E8D">
         <w:t>allriskvärdering punk 3 och 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DED4914" w14:textId="606DFD49" w:rsidR="001C4578" w:rsidRPr="00D73E8D" w:rsidRDefault="00014B24" w:rsidP="00014B24">
+    <w:p w14:paraId="5DED4914" w14:textId="606DFD49" w:rsidR="001C4578" w:rsidRPr="00D73E8D" w:rsidRDefault="00014B24" w:rsidP="00933E79">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="001C4578" w:rsidRPr="00D73E8D">
         <w:t>tandardvårdplan -SVF fallrisk ny text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A84D523" w14:textId="7720931D" w:rsidR="00014B24" w:rsidRPr="00D73E8D" w:rsidRDefault="00014B24" w:rsidP="00014B24">
+    <w:p w14:paraId="3A84D523" w14:textId="7720931D" w:rsidR="00014B24" w:rsidRPr="00D73E8D" w:rsidRDefault="00014B24" w:rsidP="00933E79">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t xml:space="preserve">Yttligare åtgärder punkt 2 och 3 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD63193" w14:textId="439EA876" w:rsidR="008911B4" w:rsidRPr="00D73E8D" w:rsidRDefault="008911B4" w:rsidP="00864B09">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="176A3477" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="306EDE6A" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606B84AE" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="28575815" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Instruktion till omvårdnadspersonal på MÄVA om hur undvika fallskador.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CE040B" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D"/>
-    <w:p w14:paraId="557DE500" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="39DAF3B9" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E"/>
+    <w:p w14:paraId="1FC4CEBC" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Fallriskvärdering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C70405" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="5C3BC38F" w14:textId="126AA022" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
-        <w:t xml:space="preserve">Bedöm patientens fallrisk i Melior/Inskrivning ssk /fallriskvärdering inom 24 timmar från inskrivningen. </w:t>
+        <w:t xml:space="preserve">Bedöm patientens fallrisk i Melior/Inskrivning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73E8D">
+        <w:t xml:space="preserve"> /fallriskvärdering inom 24 timmar från inskrivningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F2178C" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="7BCA26CD" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Fråga patienten om hen fallit det senaste året. Tror du att patienten kan komma att falla om fallförebyggande åtgärder inte sätts in? Vid jakande svar på minst en utav frågorna ska en SVP Fallrisk öppnas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7E26A1" w14:textId="285DFEA4" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="153F8F38" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
-        <w:t xml:space="preserve">Resultatet av fallriskvärderingen presenteras på teammötet. </w:t>
+        <w:t xml:space="preserve">Resultatet av fallriskvärderingen presenteras på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D73E8D">
+        <w:t>teammötet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D73E8D">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9CE758" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="42661DDA" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
-        <w:t>Vid förändrad förflyttningsförmåga gör fysioterapeut och arbetsterapeut en förflyttningsbedömning där även en fallriskvärdering ingår. Där bedöms även vilka hjälpmedel patienten är i behov av för en säker förflyttning.</w:t>
+        <w:t>Vid förändrad förflyttningsförmåga gör fysioterapeut och arbetsterapeut en förflyttningsbedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och aktivitetsbedömning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73E8D">
+        <w:t xml:space="preserve"> där även en fallriskvärdering ingår. Där bedöms även vilka hjälpmedel patienten är i behov av för en säker förflyttning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F89F20A" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="62940B1C" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A174E09" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="647B25FC" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Standardvårdplan - SVP Fallrisk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B199864" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D"/>
-    <w:p w14:paraId="4FF82E89" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="636D1534" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E"/>
+    <w:p w14:paraId="6AD351DE" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Undersköterska ansvarar för att dokumentera under sökorden:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1E217F" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="47F893A8" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Hälsoärende</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F7FC46" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="26455DFD" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Mål</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6195DC13" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="4E33711A" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Fysisk fallskada under vårdtid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D28AC27" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="2686C325" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Sensorisk funktionsnedsättning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C61398C" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="1AF92DF9" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Kognitiv funktionsnedsättning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E9807C" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="64656087" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Aktivitet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F2D99C" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="2035084A" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Samordning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F92F0DE" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="2D8BD248" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632F3B27" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="680ECE00" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Kost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FD4473" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="1B01B889" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Skötsel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0037BE3B" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="2C110DC7" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Miljö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758997BA" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="254A5300" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Hjälpmedel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8EA08D" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="2F5EFA52" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Träning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB20B55" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="69B5F507" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Måluppfyllelse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256961A5" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="0485F433" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Ansvarig sjuksköterska dokumenterar under:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D3BF65" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="21F5F629" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Läkemedel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14627856" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="73F14E1F" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Läkemedelshantering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AF2B46" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="0B4EE331" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Rörelsemonitorering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1BE076" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="6C6E7FE0" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Skyddsåtgärd patientens medgivande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777F0C5E" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="662CB39A" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>I de fall där fysioterapeut och arbetsterapeut gjort en förflyttningsbedömning dokumenterar de vilka hjälpmedel patienten är i behov av under hjälpmedel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C544B33" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="5BF30544" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Ytterligare åtgärder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF035B8" w14:textId="77777777" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="151DF83E" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Alla patienter ska få halksockor att använda under hela vårdtiden, även nattetid. Patienten ska även ha på sig/ ha med sig halksockorna vid hemgång om hen inte har egna stabila skor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E036AF9" w14:textId="08405DE0" w:rsidR="00D73E8D" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00D73E8D">
+    <w:p w14:paraId="39C923A3" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Andra åtgärder som ska användas efter behov är:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73E8D">
         <w:br/>
-        <w:t>Larmmatta</w:t>
-[...5 lines deleted...]
-        <w:t>och rörelsemonitorering.</w:t>
+        <w:t>Larmmatta och rörelsemonitorering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7338C35E" w14:textId="561DE455" w:rsidR="008911B4" w:rsidRPr="00D73E8D" w:rsidRDefault="00D73E8D" w:rsidP="00A62861">
+    <w:p w14:paraId="7468F822" w14:textId="77777777" w:rsidR="003A0D2E" w:rsidRPr="00D73E8D" w:rsidRDefault="003A0D2E" w:rsidP="003A0D2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="00D73E8D">
         <w:t>Snubbelrond ska göras minst 2 ggr/dygn i vårdrum och korridor.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00D73E8D" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00D73E8D" w:rsidSect="008911B4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67F47AB9" w14:textId="77777777" w:rsidR="00BB0365" w:rsidRDefault="00BB0365">
+    <w:p w14:paraId="19C94A97" w14:textId="77777777" w:rsidR="005F1E3C" w:rsidRDefault="005F1E3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22A68365" w14:textId="77777777" w:rsidR="00BB0365" w:rsidRDefault="00BB0365">
+    <w:p w14:paraId="4ABA3702" w14:textId="77777777" w:rsidR="005F1E3C" w:rsidRDefault="005F1E3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="783F4715" w14:textId="77777777" w:rsidR="00BB0365" w:rsidRDefault="00BB0365">
+    <w:p w14:paraId="15546735" w14:textId="77777777" w:rsidR="005F1E3C" w:rsidRDefault="005F1E3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -1117,85 +1116,85 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="585C284B" w14:textId="77777777" w:rsidR="00BB0365" w:rsidRDefault="00BB0365"/>
+    <w:p w14:paraId="0A50710C" w14:textId="77777777" w:rsidR="005F1E3C" w:rsidRDefault="005F1E3C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AEC8055" w14:textId="77777777" w:rsidR="00BB0365" w:rsidRDefault="00BB0365">
+    <w:p w14:paraId="620BDD79" w14:textId="77777777" w:rsidR="005F1E3C" w:rsidRDefault="005F1E3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2EABD9B9" w14:textId="77777777" w:rsidR="00BB0365" w:rsidRDefault="00BB0365">
+    <w:p w14:paraId="3152DED3" w14:textId="77777777" w:rsidR="005F1E3C" w:rsidRDefault="005F1E3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1274,51 +1273,51 @@
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1384,51 +1383,51 @@
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -1471,1967 +1470,50 @@
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...1915 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3501,1821 +1583,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...1769 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5385,1226 +1697,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...1174 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6674,1383 +1811,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...1331 lines deleted...]
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61F715CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70980C60"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8119,1616 +1924,71 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-[...1387 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1773352093">
+  <w:num w:numId="1" w16cid:durableId="1686903457">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1686903457">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="2" w16cid:durableId="1421488784">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="603074672">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="632759261">
+  <w:num w:numId="3" w16cid:durableId="2053381086">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="689530932">
-[...86 lines deleted...]
-  <w:num w:numId="39" w16cid:durableId="638847502">
+  <w:num w:numId="4" w16cid:durableId="18631487">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="549271183">
-[...58 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="70"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -9834,116 +2094,119 @@
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00355A5C"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
+    <w:rsid w:val="003A0D2E"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00513D63"/>
+    <w:rsid w:val="00515950"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544555"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="005605FB"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00592422"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F1E3C"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
@@ -9987,90 +2250,92 @@
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="008911B4"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00896C41"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00933E79"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AC0109"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B2156A"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B424FE"/>
     <w:rsid w:val="00B4642B"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
@@ -10984,51 +3249,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -11137,51 +3402,51 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -12425,51 +4690,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -13037,71 +5302,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>251</Words>
-  <Characters>1588</Characters>
+  <Words>254</Words>
+  <Characters>1619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1803</CharactersWithSpaces>
+  <CharactersWithSpaces>1829</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Fallriskvärdering - SVP Fallrisk, MÄVA</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Annika Johansson</lastModifiedBy>
-  <revision>23</revision>
+  <revision>25</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>