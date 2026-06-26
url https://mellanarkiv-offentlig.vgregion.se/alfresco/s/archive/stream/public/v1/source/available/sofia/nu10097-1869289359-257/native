--- v0 (2025-12-13)
+++ v1 (2026-06-26)
@@ -8,200 +8,221 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="67D22C17" w:rsidR="00184167" w:rsidRPr="006B266D" w:rsidRDefault="000903FF" w:rsidP="006B266D">
+    <w:p w14:paraId="36F2F5AB" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRPr="006B266D" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>Registrering av frakturer i Ryggregistret</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="4F638033" w14:textId="65C0D26C" w:rsidR="001265F7" w:rsidRDefault="001265F7" w:rsidP="00EF64E0">
+    <w:p w14:paraId="21C75F64" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Revidering i denna version.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BF81CC" w14:textId="79D0020F" w:rsidR="001265F7" w:rsidRPr="001265F7" w:rsidRDefault="001265F7" w:rsidP="001265F7">
+    <w:p w14:paraId="78A330A1" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRPr="001265F7" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
       <w:r>
-        <w:t>Ändringar har gjorts under rubriken Arbetssätt.</w:t>
+        <w:t>Ändringar har gjorts under rubriken arbetssätt och ansvarig sekreterare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6319024F" w14:textId="5B9A7410" w:rsidR="00C4550C" w:rsidRDefault="00C4550C" w:rsidP="00EF64E0">
+    <w:p w14:paraId="278D7E43" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Bakgrund och Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABA94DE" w14:textId="77777777" w:rsidR="00D542DE" w:rsidRPr="000C1CBC" w:rsidRDefault="00D542DE" w:rsidP="00D542DE">
+    <w:p w14:paraId="7A3187DC" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRPr="000C1CBC" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C1CBC">
         <w:t>Swespine</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C1CBC">
-        <w:t xml:space="preserve"> är ett kvalitetsregister där den ryggkirurgi som bedrivs vid landets ortoped &amp; neurokirurgiska kliniker, registreras. Under 2023 är ca 47 kliniker anslutna. </w:t>
+        <w:t xml:space="preserve"> är ett kvalitetsregister där den ryggkirurgi som bedrivs vid landets </w:t>
+      </w:r>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD38E6">
+        <w:t>rtoped</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD38E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD38E6">
+        <w:t xml:space="preserve">eurokirurgiska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1CBC">
+        <w:t xml:space="preserve">kliniker, registreras. Under 2023 är ca 47 kliniker anslutna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66931B12" w14:textId="5056D5E7" w:rsidR="00D542DE" w:rsidRPr="000C1CBC" w:rsidRDefault="00D542DE" w:rsidP="00D542DE">
+    <w:p w14:paraId="5935F39D" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
       <w:r w:rsidRPr="000C1CBC">
-        <w:t>För mer information https://www.swespine.se/</w:t>
+        <w:t xml:space="preserve">För mer information </w:t>
       </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="005C5B5F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://www.swespine.se/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="348261F9" w14:textId="77777777" w:rsidR="00D542DE" w:rsidRDefault="00D542DE" w:rsidP="00D542DE">
+    <w:p w14:paraId="05CFAF12" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
       <w:r w:rsidRPr="000C1CBC">
         <w:t xml:space="preserve">Ryggteamets läkare har behörighet i systemet. För mer information eller introduktion till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C1CBC">
         <w:t>Swespine</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C1CBC">
-        <w:t>, vänligen kontakta Eleonore Silvstrand.</w:t>
+        <w:t>, vänligen kontakta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Anita Norrblom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1CBC">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FA6D98" w14:textId="77777777" w:rsidR="005875AC" w:rsidRPr="000C1CBC" w:rsidRDefault="005875AC" w:rsidP="00D542DE"/>
-    <w:p w14:paraId="509858CD" w14:textId="2AAAAAD4" w:rsidR="005875AC" w:rsidRPr="000C1CBC" w:rsidRDefault="00E22082" w:rsidP="005875AC">
+    <w:p w14:paraId="0B7C01A3" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRPr="000C1CBC" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64"/>
+    <w:p w14:paraId="2F577141" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
       <w:r w:rsidRPr="005875AC">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Arbets</w:t>
       </w:r>
-      <w:r w:rsidR="007D7740">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005875AC">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>ätt</w:t>
       </w:r>
       <w:r>
         <w:br/>
+        <w:t xml:space="preserve">I samband med att patienten blir uppsatt för planerad operation skickar sekreterare i Operationsteamet brev till patienten om att fylla i ett basformulär digitalt i </w:t>
       </w:r>
-      <w:r w:rsidR="005875AC" w:rsidRPr="000C1CBC">
-        <w:t xml:space="preserve">Registreringen i operationsformulär görs av läkare och fylls i digitalt så snart efter operationen som det är möjligt (från och med </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Swespine</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-        <w:t>20240801</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Om patienten inte har möjlighet till detta, får patienten ett pappersformulär vid inskrivningsbesöket. Det ifyllda formuläret lämnas till sekreterare på </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">). Det är av vikt att registreringen sker i närtid till operationen så att uppföljningarna, 1, 2 och 5 år sker inom rätt intervall. Om registring missas efter genomförd operation uteblir uppföljningar. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>avd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 4, som sedan vidarebefordrar detta till ansvarig sekreterare för registret, som matar in uppgifterna manuellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F939E17" w14:textId="77777777" w:rsidR="005875AC" w:rsidRPr="000C1CBC" w:rsidRDefault="005875AC" w:rsidP="005875AC">
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="48A09671" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Registrering av operationsformulär görs digitalt av opererande läkare så snart som möjligt efter operationen. Det är viktigt att registreringen sker i närtid till operationen så att uppföljningarna 1, 2 och 5 år sker inom rätt intervall. Om registring missas efter genomförd operation uteblir uppföljningar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9446C1" w14:textId="48D24C5F" w:rsidR="007155D5" w:rsidRPr="00E22082" w:rsidRDefault="005875AC" w:rsidP="00F42AE5">
+    <w:p w14:paraId="53B83FFF" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRPr="00E22082" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...21 lines deleted...]
-        <w:t>ing har genomförts.</w:t>
+        <w:t>Ansvarig sekreterare administrerar registrering av pappersformulär, aviseringar, uppföljningar och påminnelser i registret.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24332F3C" w14:textId="7EC5937C" w:rsidR="00184167" w:rsidRDefault="007D7740" w:rsidP="00953B98">
+    <w:p w14:paraId="5E7BF665" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Kontaktpersoner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E78E7A" w14:textId="62267A7A" w:rsidR="007D7740" w:rsidRPr="007D7740" w:rsidRDefault="00F42AE5" w:rsidP="007D7740">
+    <w:p w14:paraId="54A87BF3" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRPr="007D7740" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64">
       <w:r>
         <w:t>Ansvarig läkare: Espen Amundsen</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>Ansvarig sekreterare: Eleonore Silvstrand, 010-435 38 59</w:t>
+        <w:t>Ansvarig sekreterare: Anita Norrblom 010-435 00 69</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11010C13" w14:textId="6C572446" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00747066"/>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="5EA7EB66" w14:textId="77777777" w:rsidR="00EC4B64" w:rsidRPr="00747066" w:rsidRDefault="00EC4B64" w:rsidP="00EC4B64"/>
+    <w:p w14:paraId="54312BE3" w14:textId="77777777" w:rsidR="00E52042" w:rsidRPr="00711280" w:rsidRDefault="00E52042" w:rsidP="00711280"/>
+    <w:sectPr w:rsidR="00E52042" w:rsidRPr="00711280" w:rsidSect="00330F6A">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="217CC119" w14:textId="77777777" w:rsidR="000C0437" w:rsidRDefault="000C0437">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="491B88B8" w14:textId="77777777" w:rsidR="000C0437" w:rsidRDefault="000C0437">
       <w:r>
         <w:continuationSeparator/>
@@ -260,77 +281,76 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -343,51 +363,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00EC4B64" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -3183,50 +3203,51 @@
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00711280"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D7740"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801463"/>
@@ -3356,83 +3377,86 @@
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D159D1"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D542DE"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E22082"/>
+    <w:rsid w:val="00E52042"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC4B64"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F42AE5"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
@@ -3969,51 +3993,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -5902,50 +5925,62 @@
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:rsid w:val="004641AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E52042"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -5955,51 +5990,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swespine.se/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -6287,70 +6322,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>176</Words>
-  <Characters>935</Characters>
+  <Words>196</Words>
+  <Characters>1345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1109</CharactersWithSpaces>
+  <CharactersWithSpaces>1527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Registrering av frakturer i Ryggregistret</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>