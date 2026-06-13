--- v0 (2026-01-10)
+++ v1 (2026-06-13)
@@ -8363,35 +8363,35 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Inskrivningsförfarande ortopedkliniken för patienter som överförs från annat sjukhus nya mallen</dc:title>
+  <dc:title>Inskrivningsförfarande ortopedkliniken för patienter som överförs från annat sjukhus</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Annika Wallöf</lastModifiedBy>
   <revision>11</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>