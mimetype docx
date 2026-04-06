--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -28,1989 +28,1760 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidR="00310127" w:rsidP="00F35B05" w:rsidRDefault="00310127" w14:paraId="6E18A90E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00310127" w:rsidSect="00310127">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="00310127" w:rsidRDefault="00310127" w14:paraId="3799108B" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:tab/>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="15CB7EB9" w14:textId="0BEABDA4">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brand – Lokal handlingsplan vid brand och utrymning ortoped admin korridor plan 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="00310127" w:rsidRDefault="00310127" w14:paraId="6A444232" w14:textId="21FBF7D9">
-[...233 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="6E80BCFA" w14:textId="0B5A9F0D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="40" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Revidering i denna version.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...93 lines deleted...]
-        <w:t>Revidering i denna version</w:t>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="485EE6B1" w14:textId="57E63ADB">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Säker enhet som man ska utrymma till är ändrad från avdelning 4 till Ortopedmottagningen och uppsamlingsplats är ändrad från cykelhuset till sjukhusentrén på grund av tillbyggnaden av operationsmodulerna. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002212C0" w:rsidR="002212C0" w:rsidP="002212C0" w:rsidRDefault="00303927" w14:paraId="353AB5C5" w14:textId="24C8758D">
-[...4 lines deleted...]
-        <w:t>Ny rutin</w:t>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="6BF1FD5E" w14:textId="4EC4960E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="40" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Bakgrund och Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002212C0" w:rsidR="00310127" w:rsidP="002212C0" w:rsidRDefault="002212C0" w14:paraId="5CEDAC9A" w14:textId="481DACC8">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">akgrund </w:t>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="7AFA4494" w14:textId="028AF6AC">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enligt NU-sjukvårdens styrdokument för systematiskt brandskyddsarbete ska en lokal handlingsplan i förebyggande syfte finnas på varje enhet (dokumentnummer SBSA 3:3). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="00310127" w:rsidRDefault="00310127" w14:paraId="25038A3B" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:t>Enligt NU-sjukvårdens styrdokument för systematiskt brandskyddsarbete ska en lokal handlingsplan i förebyggande syfte finnas på varje enhet</w:t>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="61DE0E0F" w14:textId="54C78CB2">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid brand är all personal enligt lag skyldig att ingripa för att rädda liv, larma och släcka eller begränsa elden. Men du är inte skyldig att ingripa om du själv utsätts för fara.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="00310127" w:rsidRDefault="00310127" w14:paraId="13DABDB2" w14:textId="77777777">
-[...91 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="52E4DA6B" w14:textId="71C8C001">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Vilka berörs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00310127">
-[...105 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...1164 lines deleted...]
-        <w:t>Cykelhuset</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Personal som arbetar i ortopedadministrationens korridor på plan 4 Uddevalla Sjukhus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="28896525" w14:textId="49DD7A28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="60C5F830" w14:textId="00AF667F">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="6DCD7B55" w14:textId="4B82FC32">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="40" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="247ED711" w14:textId="270DC4E6">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="4382008C" w14:textId="23BDB9E1">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Utrymningsledar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Utrymningsledare är den personen som först upptäcker branden och larmar.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="00310127" w:rsidRDefault="006820C2" w14:paraId="4E37D733" w14:textId="79393102">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="07B06297" w14:textId="53FC18C4">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utrymningsledarens uppgift är att tillse och organisera att nedanstående uppgifter utförs. Man bär gul väst märkt utrymningsledare.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="3B79AA1A" w14:textId="4D732E40">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utrymningsledaren ansvarar för rapportering till Räddningstjänsten när de anländer. Räddningstjänsten får information om det finns personer i fara, vad och var det brinner, gasflaskors och brandfarlig varas placering med mera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="1434DDC7" w14:textId="77595A4C">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utrymningsledaren ansvarar för att meddela personalen om återgångsbesked. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="23C648B1" w14:textId="1BE4712E">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="17E1C197" w14:textId="3C554F49">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="602ECFA0" w14:textId="734321F4">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>RÄDDA</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>LARMA</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>SLÄCKA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="1479CF22" w14:textId="4476A142">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="2119EC87" w14:textId="4388C2CC">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Rädda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="4CA4D9CC" w14:textId="4FE6557C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rädda dem som är i uppenbar fara </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="7D07FE36" w14:textId="7560B589">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varna övriga som hotas av branden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="7C8C46B1" w14:textId="7FBB1496">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om möjligt ska alla dörrar vara stängda </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="11432829" w14:textId="75EAD30F">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="6B87EE8F" w14:textId="4469543D">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Larma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="31030AD6" w14:textId="63E0AF61">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den personal som upptäcker branden larmar och tar på sig väst märkt utrymningsledare </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="5A130F24" w14:textId="5694E8E0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring SOS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>00112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="6BAAD2F0" w14:textId="56327127">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid larm uppge:  </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00310127" w:rsidR="00310127">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>vem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som ringer  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> det brinner (sjukhus, avdelning, våningsplan) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>vad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som brinner </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="30C41D07" w14:textId="2C4D1EE2">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Möt upp Räddningstjänsten i den mån det är möjligt. Använd ej hissar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="3C87E1FF" w14:textId="7A3CC4AC">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="469BD9E7" w14:textId="15265917">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Om brandlarmet går</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="430575DE" w14:textId="557DF8D5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indikeras automatiskt brandlarm på din arbetsplats, ska personal genast ta reda på orsaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="5A00E309" w14:textId="349065EF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personalen ansvarar för att lokalerna är genomsökta och att ingen är i fara på den egna enheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="0CCD6A61" w14:textId="3F3F47AB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid falskt larm (t ex om brödrosten startar ett larm) motringer personalen SOS på 00112 och meddela varför larmet har gått. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="0CB8E095" w14:textId="6A7555A7">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="5429E317" w14:textId="1F4466D9">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Släcka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="6653A501" w14:textId="330696A8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vattenslangar finns vid nödutgångarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="1C2546E3" w14:textId="39F342C5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brandfilt finns bredvid vattenslangarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="2409005F" w14:textId="1CF718D1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nödutgångarna är märkta med gröna skyltar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="396C916C" w14:textId="1A2F9990">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dörrar ska vara stängda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="5B40D5E0" w14:textId="56DC61AF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stäng in branden för att förhindra rök- och brandspridning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="6A0C8CFC" w14:textId="0044CEBA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Påbörja släckning. En mindre brand bör kunna släckas av personal på plats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="59F73FAC" w14:textId="6087DEBA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om branden inte går att släcka – utrym och stäng dörren till utrymmet som brinner. Påbörja därefter utrymning av andra lokaler. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="2032FFA5" w14:textId="4D325BD7">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Räddningstjänsten tar över befälet då den anländer till brandplatsen. Utrymningsledaren informerar och orienterar dem om läget. Se till att räddningspersonalen kommer fram med sin utrustning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="16EDA12A" w14:textId="36E73918">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="5E44C68B" w14:textId="26CD811D">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="3A8DEDDD" w14:textId="400E0D58">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="7BA4163E" w14:textId="535E5085">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Utrymning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="45E75F2D" w14:textId="1138B9A4">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om branden inte går att kontrollera – utrym. Använd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hiss! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="5230776A" w14:textId="423D7203">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="2E472427" w14:textId="26CBFB20">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>I första hand: utrym horisontellt till en annan brandcell eller till intilliggande säker enhet Ortopedmottagningen.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I andra hand: utrym till annat våningsplan eller till en säker plats utanför byggnaden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="68264294" w14:textId="5E0C7CE2">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="50795A3C" w14:textId="72459D25">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utrymningsvägarna är märkta med gröna skyltar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="02B88DC9" w14:textId="4FC4077B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Använd aldrig hissar vid brand. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="6C79DD79" w14:textId="2EE0ECBF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utrymningsledaren tar fram uppgifter över tjänstgörande personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="222AFB2F" w14:textId="2E1514FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utrymningsledaren kontrollerar att samtliga har evakuerats </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="624E9850" w14:textId="76DC2C79">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="1AEB95B6" w14:textId="5A09C194">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Uppsamlingsplats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="31291336" w14:textId="1A736F55">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Uddevalla: Utanför sjukhusentrén</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="11F1DEEF" w14:textId="641ADBD6">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="3106E1B8" w14:textId="25E893E8">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Korridorer</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-        <w:t>ningen alltid står på ena sidan av korridoren.</w:t>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="00310127" w:rsidRDefault="00310127" w14:paraId="0818A53B" w14:textId="77777777">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="2B030D7D" w14:textId="5C55BE00">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det är viktigt att det finns så lite utrustning som möjligt i korridoren. Tillse att utrustningen alltid står på ena sidan av korridoren. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="00310127" w:rsidRDefault="00310127" w14:paraId="34877AC9" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:t>Förebyggande brandskyddsinformation – NU-sjukvårdens styrdokument</w:t>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="71D93BED" w14:textId="4CDD1962">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00310127">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="1265B2EC" w14:textId="12EF8E89">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Källa och Förebyggande brandskyddsinformation </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00310127">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Klicka på fliken verksamhetsstyrning på NU-sjukvårdens förstasida, Intranätet. Välj därefter länken, säkerhetsarbete i vänstra listen och klicka dig därefter vidare till Brandskydd och Systematiskt Brandskyddsarbete i NU-sjukvården. Under punkt 3.4 hittar du bilder som visar hur man skyddar sig, släcker med brandredskap och filt, utrymmer patienter, branddörrar/brandceller samt utrymningsplan. </w:t>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>NU-sjukvårdens styrdokument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="R591f2dde2a5240d7">
+        <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>Brandskydd - NU-sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Informationssida</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="00310127" w:rsidRDefault="00310127" w14:paraId="4C7E4D41" w14:textId="77777777">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="06006A62" w14:textId="30BCA8D6">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:hyperlink r:id="Re43cdc052ff94c18">
+        <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>Systematiskt brandskyddsarbete (SBA).pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – förvaltningsövergripande rutin</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="00310127" w:rsidRDefault="00310127" w14:paraId="2466A775" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="38DE2E84" w14:textId="62AF258D">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+      </w:pPr>
+      <w:r w:rsidRPr="40F51E3F" w:rsidR="1912915A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00310127">
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="40F51E3F" w:rsidRDefault="00310127" w14:paraId="6BA72CBD" w14:textId="1BBB95F6">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00310127" w:rsidR="00310127" w:rsidP="00310127" w:rsidRDefault="00310127" w14:paraId="3799108B" w14:textId="60475F85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:sectPr w:rsidRPr="00310127" w:rsidR="00310127" w:rsidSect="00310127">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00C554D7" w:rsidRDefault="00C554D7" w14:paraId="21C8B081" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00C554D7" w:rsidRDefault="00C554D7" w14:paraId="3A06F567" w14:textId="77777777">
       <w:r>
@@ -2566,143 +2337,2639 @@
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
-[...79 lines deleted...]
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="40F51E3F">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="47">
+    <w:nsid w:val="2b23fb42"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="46">
+    <w:nsid w:val="52684cee"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="45">
+    <w:nsid w:val="15879db3"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="44">
+    <w:nsid w:val="25b99ae8"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="43">
+    <w:nsid w:val="52fbc40d"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="42">
+    <w:nsid w:val="7af572dd"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="41">
+    <w:nsid w:val="6cd8eed7"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="40">
+    <w:nsid w:val="508cdc31"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="39">
+    <w:nsid w:val="6b2942ef"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="38">
+    <w:nsid w:val="4f5704d0"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="37">
+    <w:nsid w:val="41a598fa"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="36">
+    <w:nsid w:val="465d32d7"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="35">
+    <w:nsid w:val="7b71754"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="34">
+    <w:nsid w:val="5d0b0aa7"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="33">
+    <w:nsid w:val="57780618"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="32">
+    <w:nsid w:val="68f2394c"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="31">
+    <w:nsid w:val="6afdeddf"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="30">
+    <w:nsid w:val="53bdf00d"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="29">
+    <w:nsid w:val="5393cab8"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="28">
+    <w:nsid w:val="37dcf837"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="27">
+    <w:nsid w:val="59e9c88c"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="26">
+    <w:nsid w:val="514f6a93"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="25">
+    <w:nsid w:val="7826a5b9"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5638,50 +7905,119 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="549655470">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="524254622">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="511260385">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="28459181">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1797944211">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="24065540">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1056389231">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="572590578">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1845124007">
@@ -6180,52 +8516,56 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0F44C662"/>
+    <w:rsid w:val="1912915A"/>
+    <w:rsid w:val="1D83A389"/>
+    <w:rsid w:val="40F51E3F"/>
     <w:rsid w:val="62CF1E83"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="69E95F22"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
@@ -8708,59 +11048,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/sakerhet-och-krisberedskap/brandskydd/" TargetMode="External" Id="R591f2dde2a5240d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10099-1908350447-39/SURROGATE/Systematiskt%20brandskyddsarbete%20(SBA).pdf" TargetMode="External" Id="Re43cdc052ff94c18" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -9066,31 +11402,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Brand – Lokal handlingsplan vid brand och utrymning ortoped admin korridor plan 4</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Annika Wallöf</lastModifiedBy>
-  <revision>7</revision>
+  <revision>9</revision>
   <lastPrinted>2024-09-27T06:59:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>