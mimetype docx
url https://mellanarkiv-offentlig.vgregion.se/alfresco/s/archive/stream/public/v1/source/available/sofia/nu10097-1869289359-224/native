--- v0 (2025-12-13)
+++ v1 (2026-04-12)
@@ -1,457 +1,602 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="46936448" w14:textId="5ABA52A7" w:rsidR="00FB3704" w:rsidRPr="00F302BA" w:rsidRDefault="6567C021" w:rsidP="283AA6BF">
+    <w:p w:rsidRPr="00F302BA" w:rsidR="00FB3704" w:rsidP="016959F3" w:rsidRDefault="6567C021" w14:paraId="46936448" w14:textId="30A7F52B">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="48"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="016959F3" w:rsidR="333E066D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akut handläggning UK-patienter </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="016959F3" w:rsidR="333E066D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">52-sidan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="016959F3" w:rsidR="333E066D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>avd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="016959F3" w:rsidR="333E066D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="016959F3" w:rsidR="333E066D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>52-55</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB3704" w:rsidP="00737155" w:rsidRDefault="6567C021" w14:paraId="2BE5E48C" w14:textId="58A1ADC2">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737155" w:rsidR="333E066D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737155" w:rsidR="20DBAF9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Revidering i denna version.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00737155" w:rsidR="5B853B1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ingen revidering i denna version. Giltighetstid förlängd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00737155" w:rsidP="00737155" w:rsidRDefault="00737155" w14:paraId="38B40E47" w14:textId="7E1A1B47">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F302BA" w:rsidR="00FB3704" w:rsidP="00737155" w:rsidRDefault="6567C021" w14:paraId="5CAF10F7" w14:textId="512F1705">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737155" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB3704" w:rsidP="789FF207" w:rsidRDefault="6567C021" w14:paraId="592F018B" w14:textId="56C02002">
+      <w:pPr>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="789FF207" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Att ha UK-patienter samlade på 52-sidan syftar till att avlasta akutplatser på 55-sidan med de patienter som endast väntar på insatser i sin hemkommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB3704" w:rsidP="789FF207" w:rsidRDefault="6567C021" w14:paraId="212336E7" w14:textId="04BB1C27">
+      <w:pPr>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="789FF207" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vårdnivån på 52-sidan är lägre än på 55-sidan vilket medför att andra krav för överflyttning hit behöver uppfyllas. Bland annat så är bemanningen av sjuksköterska inte dygnets alla timmar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB3704" w:rsidP="789FF207" w:rsidRDefault="6567C021" w14:paraId="7DACB6CD" w14:textId="3DC90465">
+      <w:pPr>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="789FF207" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>När en patients tillstånd akut försämras kommer ned åtgärder att behöva vidtas för att omhänderta patienten på bästa sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB3704" w:rsidP="283AA6BF" w:rsidRDefault="6567C021" w14:paraId="45E2A6E5" w14:textId="0906AFF3">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="283AA6BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F69E3" w:rsidR="00FB3704" w:rsidP="789FF207" w:rsidRDefault="6567C021" w14:paraId="160A68F7" w14:textId="0C1BB18C">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="789FF207" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Vid akut försämring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB3704" w:rsidP="283AA6BF" w:rsidRDefault="6567C021" w14:paraId="66F5F0CA" w14:textId="462554E4">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="283AA6BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="48"/>
-[...22 lines deleted...]
-          <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...120 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    </w:p>
+    <w:p w:rsidR="00FB3704" w:rsidP="60FDC258" w:rsidRDefault="6567C021" w14:paraId="6AB1C128" w14:textId="3203D5E0">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Akutlarmet på 52-sidan är fortsatt ihopkopplat med 55-sidan och skall användas när det behövs. Personal från respektive sida skall då förflytta sig dit larmet har aktiverats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28042757" w14:textId="48F12694" w:rsidR="00FB3704" w:rsidRDefault="6567C021" w:rsidP="283AA6BF">
-[...8 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="00FB3704" w:rsidP="60FDC258" w:rsidRDefault="6567C021" w14:paraId="28042757" w14:textId="3066D93C">
+      <w:pPr>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510A88EA" w14:textId="1183DC03" w:rsidR="00FB3704" w:rsidRDefault="6567C021" w:rsidP="007F69E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00FB3704" w:rsidP="60FDC258" w:rsidRDefault="6567C021" w14:paraId="510A88EA" w14:textId="3E6886F8">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vid akut försämring, såsom hjärtstopp, larmas akutteam enligt sjukhusövergripande rutin via växeln på nummer 2222.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEBC400" w14:textId="46E3C0BD" w:rsidR="00FB3704" w:rsidRDefault="6567C021" w:rsidP="007F69E3">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="00FB3704" w:rsidP="60FDC258" w:rsidRDefault="6567C021" w14:paraId="6BEBC400" w14:textId="447BE5E6">
+      <w:pPr>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39435915" w14:textId="5638BE07" w:rsidR="00FB3704" w:rsidRDefault="6567C021" w:rsidP="007F69E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00FB3704" w:rsidP="60FDC258" w:rsidRDefault="6567C021" w14:paraId="39435915" w14:textId="43B59520">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vid behov inleds HLR eller andra akuta insatser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1631E056" w14:textId="13B5C50E" w:rsidR="00FB3704" w:rsidRDefault="6567C021" w:rsidP="007F69E3">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="00FB3704" w:rsidP="60FDC258" w:rsidRDefault="6567C021" w14:paraId="1631E056" w14:textId="0FDBAF68">
+      <w:pPr>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA7F221" w14:textId="3FDFBDF6" w:rsidR="00FB3704" w:rsidRDefault="6567C021" w:rsidP="007F69E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00FB3704" w:rsidP="60FDC258" w:rsidRDefault="6567C021" w14:paraId="4CA7F221" w14:textId="4475C08A">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Om det inte finns sjuksköterska på 52-sidan oavsett tid på dygnet skall en sjuksköterska på 55-sidan var ansvarig för frågor eller hjälp till 52-sidan vid behov. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C12F256" w14:textId="03DB1F21" w:rsidR="00FB3704" w:rsidRDefault="6567C021" w:rsidP="007F69E3">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="00FB3704" w:rsidP="60FDC258" w:rsidRDefault="6567C021" w14:paraId="1C12F256" w14:textId="3423B82F">
+      <w:pPr>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5379C096" w14:textId="4AA28000" w:rsidR="00FB3704" w:rsidRDefault="6567C021" w:rsidP="007F69E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00FB3704" w:rsidP="60FDC258" w:rsidRDefault="6567C021" w14:paraId="5379C096" w14:textId="475F38AA">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Om patientens tillstånd kräver mer hjälp skall läkare inom ortopedkliniken tillkallas, MIG-team skall övervägas att tillkallas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091B314C" w14:textId="1DDF4104" w:rsidR="00FB3704" w:rsidRDefault="6567C021" w:rsidP="007F69E3">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="00FB3704" w:rsidP="60FDC258" w:rsidRDefault="6567C021" w14:paraId="091B314C" w14:textId="66B83DFF">
+      <w:pPr>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FFB16D" w14:textId="78C2DA92" w:rsidR="00FB3704" w:rsidRDefault="6567C021" w:rsidP="007F69E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidR="00FB3704" w:rsidP="60FDC258" w:rsidRDefault="6567C021" w14:paraId="15FFB16D" w14:textId="7356C2A5">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="6567C021">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Om patientens tillstånd inte efter det kan hanteras inom platserna på 55-sidan eller inte behöver till högre vårdnivå såsom IVA/IMA skall patienten föras till akutmottagningen för att få akut vård.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F49AD9D" w14:textId="77777777" w:rsidR="00A40150" w:rsidRPr="00A40150" w:rsidRDefault="00A40150" w:rsidP="00A40150">
-[...9 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w:rsidRPr="00A40150" w:rsidR="00A40150" w:rsidP="60FDC258" w:rsidRDefault="00A40150" w14:paraId="1F49AD9D" w14:textId="445301B4">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A40150" w:rsidR="00A40150" w:rsidP="60FDC258" w:rsidRDefault="00A40150" w14:paraId="6C869110" w14:textId="76DE2CA5">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="426"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="00A40150">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innan patienten förs till akutmottagningen skall koordinatorn på akutmottagningen kontaktas på tel</w:t>
       </w:r>
-      <w:r w:rsidR="0054488A">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="0054488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>efon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A40150">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="00A40150">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 010–4350901</w:t>
       </w:r>
-      <w:r w:rsidR="0054488A">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="60FDC258" w:rsidR="0054488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A0437C" w14:textId="77777777" w:rsidR="00A40150" w:rsidRDefault="00A40150" w:rsidP="00A40150">
+    <w:p w:rsidR="00A40150" w:rsidP="00A40150" w:rsidRDefault="00A40150" w14:paraId="00A0437C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="672A6659" w14:textId="307D83EA" w:rsidR="00FB3704" w:rsidRDefault="00FB3704" w:rsidP="283AA6BF"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB3704" w:rsidP="283AA6BF" w:rsidRDefault="00FB3704" w14:paraId="672A6659" w14:textId="307D83EA"/>
     <w:sectPr w:rsidR="00FB3704">
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -485,881 +630,891 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C93DAA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45E8364A"/>
     <w:lvl w:ilvl="0" w:tplc="3468C680">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B840E43C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5FFA83EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E8E63D6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3028B644">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F22281DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9B7A1CF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="993C0AE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="11AC36EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14F7C66D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39BAF8F8"/>
     <w:lvl w:ilvl="0" w:tplc="F7B206F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DB223418">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="044ACA02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="433CDE7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="7C44E12E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="311EBAEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7AA449F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="99D0462A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2EE68692">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C72575B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B870101C"/>
     <w:lvl w:ilvl="0" w:tplc="75FA6EE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="45EA9A0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B8AC4B60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2056F10E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="41246002">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="C50CF596">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3D02E37A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5CF45A92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1236188A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30562E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B34BF1A"/>
     <w:lvl w:ilvl="0" w:tplc="F4E6A9A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4434CF68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6A663916">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5A284A40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041E35A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0CEE51CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="662E75FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B15A72E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9C526874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="660FAA66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E2E5DCC"/>
     <w:lvl w:ilvl="0" w:tplc="D092130A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C2362B54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9D4AA6EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="57E41A48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="AED82B16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4560FE66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="16F8915C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1CDEF6B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E3EA112A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F1C34A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="957ADD10"/>
     <w:lvl w:ilvl="0" w:tplc="46D24726">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CDF4BCF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C7F81FA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4F62CABA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="C95442FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="80628E46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A914F044">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EDB288E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1902B8FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1333755496">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="748037523">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="62148166">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="464205713">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="366608749">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1116022397">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="306767FD"/>
     <w:rsid w:val="002064F7"/>
     <w:rsid w:val="002F37E0"/>
     <w:rsid w:val="0054488A"/>
     <w:rsid w:val="0067108E"/>
+    <w:rsid w:val="00737155"/>
     <w:rsid w:val="007F69E3"/>
     <w:rsid w:val="00812A6E"/>
     <w:rsid w:val="009F4A28"/>
     <w:rsid w:val="00A40150"/>
     <w:rsid w:val="00F302BA"/>
     <w:rsid w:val="00FA749C"/>
     <w:rsid w:val="00FB3704"/>
+    <w:rsid w:val="0158A3A9"/>
+    <w:rsid w:val="016959F3"/>
+    <w:rsid w:val="20DBAF9F"/>
+    <w:rsid w:val="22CFC41A"/>
     <w:rsid w:val="283AA6BF"/>
     <w:rsid w:val="306767FD"/>
+    <w:rsid w:val="333E066D"/>
+    <w:rsid w:val="33E0FBBB"/>
+    <w:rsid w:val="5B853B1B"/>
+    <w:rsid w:val="60FDC258"/>
     <w:rsid w:val="6567C021"/>
+    <w:rsid w:val="789FF207"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1B75E58A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5D63B83E-4F1B-4E41-B90D-3B6C485163AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1515,52 +1670,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1627,121 +1782,121 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1678653179">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1958,58 +2113,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Akut handläggning UK avd 52-55</dc:title>
   <dc:subject/>
   <dc:creator>Annika Wallöf</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Annika Wallöf</lastModifiedBy>
-  <revision>8</revision>
+  <revision>15</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>