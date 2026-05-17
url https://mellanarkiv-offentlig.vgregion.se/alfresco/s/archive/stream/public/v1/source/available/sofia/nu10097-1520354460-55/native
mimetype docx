--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -6,109 +6,109 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="77C2EB60" w14:textId="77777777" w:rsidR="00A95CF8" w:rsidRDefault="00A95CF8" w:rsidP="00F35B05">
+    <w:p w:rsidR="00A95CF8" w:rsidP="00F35B05" w:rsidRDefault="00A95CF8" w14:paraId="77C2EB60" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00A95CF8" w:rsidSect="00C4719F">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
     </w:p>
-    <w:p w14:paraId="00A0E6D6" w14:textId="77777777" w:rsidR="00A95CF8" w:rsidRPr="00A95CF8" w:rsidRDefault="00A95CF8" w:rsidP="00A95CF8">
+    <w:p w:rsidRPr="00A95CF8" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="00A0E6D6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37C44954" w14:textId="77777777" w:rsidR="00A95CF8" w:rsidRPr="00A95CF8" w:rsidRDefault="00A95CF8" w:rsidP="00A95CF8">
+    <w:p w:rsidRPr="00A95CF8" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="37C44954" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="003DEE18" w14:textId="77777777" w:rsidR="00A95CF8" w:rsidRPr="00A95CF8" w:rsidRDefault="00A95CF8" w:rsidP="00A95CF8">
+    <w:p w:rsidRPr="00A95CF8" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="003DEE18" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95CF8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E3ADBD" w14:textId="12B76B30" w:rsidR="00A95CF8" w:rsidRPr="00A95CF8" w:rsidRDefault="00A95CF8" w:rsidP="00A95CF8">
+    <w:p w:rsidRPr="00A95CF8" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="62E3ADBD" w14:textId="12B76B30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95CF8">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47CB7BC5" wp14:editId="0D22FFAE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
@@ -135,51 +135,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6458166C" w14:textId="77777777" w:rsidR="00A95CF8" w:rsidRPr="003D37FD" w:rsidRDefault="00A95CF8" w:rsidP="00A95CF8">
+                          <w:p w:rsidRPr="003D37FD" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="6458166C" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
@@ -219,59 +219,59 @@
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-              <v:shapetype w14:anchorId="47CB7BC5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <w:pict w14:anchorId="0AD26675">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="47CB7BC5">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 1" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="6458166C" w14:textId="77777777" w:rsidR="00A95CF8" w:rsidRPr="003D37FD" w:rsidRDefault="00A95CF8" w:rsidP="00A95CF8">
+                    <w:p w:rsidRPr="003D37FD" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="271E3506" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
@@ -310,862 +310,871 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A95CF8" w:rsidRPr="00A95CF8" w14:paraId="653E125D" w14:textId="77777777" w:rsidTr="00496C7B">
+      <w:tr w:rsidRPr="00A95CF8" w:rsidR="00A95CF8" w:rsidTr="00496C7B" w14:paraId="653E125D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="538D0D24" w14:textId="77777777" w:rsidR="00A95CF8" w:rsidRPr="00A10D64" w:rsidRDefault="00A95CF8" w:rsidP="00A10D64">
+          <w:p w:rsidRPr="00A10D64" w:rsidR="00A95CF8" w:rsidP="00A10D64" w:rsidRDefault="00A95CF8" w14:paraId="538D0D24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_1314629194"/>
-            <w:bookmarkStart w:id="2" w:name="Rubrik"/>
+            <w:bookmarkStart w:name="_1314629194" w:id="1"/>
+            <w:bookmarkStart w:name="Rubrik" w:id="2"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A10D64">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Opioidförskrivning</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A10D64">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> på ortopedkliniken, NU-sjukvården</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3C5B307A" w14:textId="56170D88" w:rsidR="00A10D64" w:rsidRDefault="00832D26" w:rsidP="00A10D64">
+    <w:p w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00832D26" w14:paraId="3C5B307A" w14:textId="56170D88">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FBC24B" w14:textId="540ACBE9" w:rsidR="00832D26" w:rsidRPr="00832D26" w:rsidRDefault="00832D26" w:rsidP="00832D26">
+    <w:p w:rsidRPr="00832D26" w:rsidR="00832D26" w:rsidP="00832D26" w:rsidRDefault="00832D26" w14:paraId="34FBC24B" w14:textId="08A6DD05">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r>
-        <w:t>R</w:t>
+      <w:r w:rsidR="77CA2438">
+        <w:rPr/>
+        <w:t>Giltighetstiden förlängd</w:t>
       </w:r>
       <w:r w:rsidR="00656898">
-        <w:t>utinen är reviderad.</w:t>
+        <w:rPr/>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151196CC" w14:textId="45090796" w:rsidR="00A10D64" w:rsidRPr="00A10D64" w:rsidRDefault="00832D26" w:rsidP="00A10D64">
+    <w:p w:rsidRPr="00A10D64" w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00832D26" w14:paraId="151196CC" w14:textId="45090796">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00A10D64" w:rsidRPr="00A10D64">
+      <w:r w:rsidRPr="00A10D64" w:rsidR="00A10D64">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">akgrund </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED2BD24" w14:textId="3D3D977E" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00A10D64">
+    <w:p w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="5ED2BD24" w14:textId="3D3D977E">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Grundregel är att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>op</w:t>
       </w:r>
       <w:r w:rsidR="00656898">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>oidförskrivning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> skall förskrivas enbart till patienter som har tillfälligt behov av preparaten till följd av en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nociceptiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> smärta av känd genes förorsakad av en operation eller ett trauma som handläggs vid ortopedkliniken. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F8490D" w14:textId="75564FAB" w:rsidR="00A10D64" w:rsidRPr="005A0E03" w:rsidRDefault="00A10D64" w:rsidP="00656898">
+    <w:p w:rsidRPr="005A0E03" w:rsidR="00A10D64" w:rsidP="00656898" w:rsidRDefault="00A10D64" w14:paraId="32F8490D" w14:textId="75564FAB">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Förskrivning av opioider skall i längsta mån hållas så kort som möjligt och med så låg biverkningsprofil som möjligt. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Op</w:t>
       </w:r>
       <w:r w:rsidR="00656898">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>oidförskrivning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> skall ses som en del i en behandling där fysioterapi, gips/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, kirurgi och övriga smärtstillande läkemedel så som </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och NSAID är en del. Särskild restriktivitet ska iakttas vid förskrivning av kortverkande opioider. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A174C17" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="005A0E03" w:rsidRDefault="00A10D64" w:rsidP="00A10D64">
+    <w:p w:rsidRPr="005A0E03" w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="7A174C17" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ACEFC6C" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="009467C7" w:rsidRDefault="00A10D64" w:rsidP="009467C7">
+    <w:p w:rsidRPr="009467C7" w:rsidR="00A10D64" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="6ACEFC6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009467C7">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B6B4FF" w14:textId="29D33B6C" w:rsidR="00A10D64" w:rsidRPr="008D55E3" w:rsidRDefault="00A10D64" w:rsidP="009467C7">
+    <w:p w:rsidRPr="008D55E3" w:rsidR="00A10D64" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="21B6B4FF" w14:textId="29D33B6C">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vi har nu det senaste året sett en bättre biverkningsprofil med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Targiniq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som är ett kombinationspreparat med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>oxikodon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>naloxon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, främst gällande illamående/obstipation vid smärtlindring efter elektiv kirurgi. Detta har implementerats i övrig behandling med op</w:t>
       </w:r>
       <w:r w:rsidR="00AB518C">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">oider som smärtlindring. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794A548E" w14:textId="13370D7B" w:rsidR="00A10D64" w:rsidRPr="008D55E3" w:rsidRDefault="00A10D64" w:rsidP="009467C7">
+    <w:p w:rsidRPr="008D55E3" w:rsidR="00A10D64" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="794A548E" w14:textId="13370D7B">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Targiniq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> är så som övriga op</w:t>
       </w:r>
       <w:r w:rsidR="00B1083C">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">oider en del/ett tillägg där man får se till patientens smärta och dess genes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5121DD3D" w14:textId="29ED41FA" w:rsidR="00A10D64" w:rsidRPr="008D55E3" w:rsidRDefault="00A10D64" w:rsidP="009467C7">
+    <w:p w:rsidRPr="008D55E3" w:rsidR="00A10D64" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="5121DD3D" w14:textId="29ED41FA">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t>Svårigheter att följa dessa riktlinjer ska av AT</w:t>
       </w:r>
       <w:r w:rsidR="0052090C">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>/ST-läkare lyftas till handledare och av specialister till verksamhets</w:t>
       </w:r>
       <w:r w:rsidR="0052090C">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>/läkarchef.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B315B9B" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00CE749C" w:rsidRDefault="00A10D64" w:rsidP="009467C7">
+    <w:p w:rsidRPr="00CE749C" w:rsidR="00A10D64" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="1B315B9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="009467C7">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vilka berörs</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ortopedkliniken</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Akutmottagningen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009467C7">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Åtgärder </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F94191B" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00C8078D" w:rsidRDefault="00A10D64" w:rsidP="009467C7">
+    <w:p w:rsidRPr="00C8078D" w:rsidR="00A10D64" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="4F94191B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8078D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PAL</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8078D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8078D">
         <w:t xml:space="preserve"> = patientansvarig läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080DAF3C" w14:textId="77777777" w:rsidR="00CD103F" w:rsidRDefault="00A10D64" w:rsidP="009467C7">
+    <w:p w:rsidR="00CD103F" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="080DAF3C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8078D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Läkare med förskrivningsansvar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8078D">
         <w:t xml:space="preserve"> = läkare </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">som förskriver opioider där PAL </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8078D">
         <w:t xml:space="preserve">saknas eller förändrar behandlingsplan tidigare ordinerat av PAL. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F940BCD" w14:textId="4EA76D01" w:rsidR="00A10D64" w:rsidRPr="001D7BA3" w:rsidRDefault="00A10D64" w:rsidP="001D7BA3">
+    <w:p w:rsidRPr="001D7BA3" w:rsidR="00A10D64" w:rsidP="001D7BA3" w:rsidRDefault="00A10D64" w14:paraId="7F940BCD" w14:textId="4EA76D01">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7BA3">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvarsförhållanden </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E7A040" w14:textId="7133E3F4" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="009C0A33">
+    <w:p w:rsidR="00A10D64" w:rsidP="009C0A33" w:rsidRDefault="00A10D64" w14:paraId="25E7A040" w14:textId="7133E3F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t>Patientansvarig läkare – PAL – ansvarar för att förskrivning sker i enlighet med denna rutin</w:t>
       </w:r>
       <w:r w:rsidR="00E70A59">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E6AB7B" w14:textId="6EBCEE24" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00D34D12">
+    <w:p w:rsidR="00A10D64" w:rsidP="00D34D12" w:rsidRDefault="00A10D64" w14:paraId="65E6AB7B" w14:textId="6EBCEE24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om PAL är frånvarande &gt;1 vecka tillfaller ansvar bevakningspartner enligt särskilt bevakningsschema. </w:t>
       </w:r>
       <w:r w:rsidR="00E70A59">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A86D67" w14:textId="6108C77F" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00E70A59">
+    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="00A86D67" w14:textId="6108C77F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t>Om bevakningspartner inte är närvarande tillfaller ansvar Uddevallakonsulten.</w:t>
       </w:r>
       <w:r w:rsidR="00E70A59">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E20996" w14:textId="59710EFE" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00E70A59">
+    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="51E20996" w14:textId="59710EFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t>Om förskrivning och uppföljning inte tydliggjorts av PAL enligt denna rutin kan såväl bevakningspartner som Uddevallakonsulten välja att inte överta ansvar. I det fallet informeras läkarchef/verksamhetschef omgående.</w:t>
       </w:r>
       <w:r w:rsidR="00E70A59">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E3A844" w14:textId="4C314EAA" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00E70A59">
+    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="19E3A844" w14:textId="4C314EAA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nyförskrivning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>opioidpreparat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> på akutmottagningen bär förskrivande läkare</w:t>
       </w:r>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ansvaret enligt denna rutin. Om återbesök anordnas till ortopedmottagningen bär förskrivande läkare på akutmottagningen ansvaret till dess att patienten följts upp av läkare på ortopedkliniken. </w:t>
       </w:r>
       <w:r w:rsidR="00E70A59">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DDBD0C" w14:textId="3CB0DC7E" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00E70A59">
+    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="18DDBD0C" w14:textId="3CB0DC7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Omförskrivning och vid annan oplanerad kontakt med kliniken får förskrivning endast ske enligt av PAL upprättad plan. </w:t>
       </w:r>
       <w:r w:rsidR="00E70A59">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557179F4" w14:textId="7E31421C" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00E70A59">
+    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="557179F4" w14:textId="7E31421C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t>Förändring av denna plan ska dokumenteras i journalen och medför att förskrivande läkare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> övertar ansvaret till dess att patienten varit på återbesök hos PAL. </w:t>
       </w:r>
       <w:r w:rsidR="00E70A59">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78078326" w14:textId="59061ABB" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00E70A59">
+    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="78078326" w14:textId="59061ABB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t>AT-läkare utfärdar som regel inte recept på opioider under tjänstgöring vid ortopedkliniken utan att involvera handledande ortopedläkare/akutläkare. Förskrivningsansvaret övertas av tillfrågad läkare när AT-läkaren avslutat sin tjänstgöring vid ortopedkliniken. Namn på tillfrågad läkare måste framgå i journalen.</w:t>
       </w:r>
       <w:r w:rsidR="00E70A59">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533F524C" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="001D7BA3" w:rsidRDefault="00A10D64" w:rsidP="001D7BA3">
+    <w:p w:rsidRPr="001D7BA3" w:rsidR="00A10D64" w:rsidP="001D7BA3" w:rsidRDefault="00A10D64" w14:paraId="533F524C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0" w:right="-567" w:hanging="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7BA3">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Förskrivning- och uppföljningsförfarande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F451370" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00A10D64">
+    <w:p w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="3F451370" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="006D53D1">
         <w:t xml:space="preserve">Den som initierar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D53D1">
         <w:t>opioidbehandling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D53D1">
         <w:t xml:space="preserve"> ska i journalen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (epikris eller anteckning)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D53D1">
         <w:t xml:space="preserve"> notera startdatum, orsak till insättning, </w:t>
       </w:r>
       <w:r>
         <w:t>max-dos enligt behandlings</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">rekommendationer samt </w:t>
       </w:r>
       <w:r w:rsidRPr="006D53D1">
         <w:t>planering för utvärdering.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Vid akuta inläggningar är det utskrivande läkare som agerar läkare med förskrivningsansvar och ansvarar för att plan finns.  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580783C2" w14:textId="07CD3F17" w:rsidR="00A10D64" w:rsidRPr="003311E0" w:rsidRDefault="00A10D64" w:rsidP="00A10D64">
+    <w:p w:rsidRPr="003311E0" w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="580783C2" w14:textId="07CD3F17">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Patienten ska informeras om behandlingsplan muntligen och skriftligen (via utskrivningsmeddelande/besöksinformation, läkemedelslista). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D3594B" w14:textId="18E2D096" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="0034635B">
+    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="17D3594B" w14:textId="18E2D096">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om behandlingsplan inte upprättats och det via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TeliaACE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> uppstår frågor ska PAL eller läkare med förskrivningsansvar</w:t>
       </w:r>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kontakta patienten inom 5 kalenderdagar från det att patienten kontaktat vården. Plan ska då upprättas enligt denna rutin. </w:t>
       </w:r>
       <w:r w:rsidR="0034635B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D01F81" w14:textId="2565DACF" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="0034635B">
+    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="24D01F81" w14:textId="2565DACF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om PAL/läkare med förskrivningsansvar </w:t>
       </w:r>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t xml:space="preserve">är i tjänst </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">och inte kontaktar patienten inom 5 kalenderdagar informeras verksamhetschef/läkarchef omgående. Vid </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>frånvaro &gt;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 1 vecka se ”Ansvarsförhållanden”.</w:t>
       </w:r>
       <w:r w:rsidR="0034635B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F554B30" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00A10D64">
+    <w:p w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="5F554B30" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>I fall</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> då det finns tydlig plan och uppföljning noterat i journalen ska patienten av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TeliaACE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> informeras att det finns en plan och att den ligger fast till nästa uppföljningstid. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C81B67" w14:textId="5DAE3345" w:rsidR="00A10D64" w:rsidRPr="0034635B" w:rsidRDefault="00A10D64" w:rsidP="0034635B">
+    <w:p w:rsidRPr="0034635B" w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="34C81B67" w14:textId="5DAE3345">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hos patienter som insatts på opioider vid ortopedkliniken ska huvudregeln vara att det utsätts snarast möjligt och vid akuta standarddiagnoser inom max </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1-2</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> veckor (se behandlingsrekommendationer). och att vi ansvarar för att anvisa alternativa smärtlindringsstrategier</w:t>
       </w:r>
       <w:r w:rsidR="0034635B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776522FC" w14:textId="12008F66" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="0034635B">
+    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="776522FC" w14:textId="12008F66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Patienter som fått opioider första gången på ortopedkliniken, där vi misslyckas med utsättning enligt ovan och där den ortopediska behandlingen har upphört kan remitteras som smärtpatienter till primärvården som i sin tur kan rekommenderas konsultera smärtenheten.</w:t>
       </w:r>
       <w:r w:rsidR="0034635B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6A7361" w14:textId="2C01A8BC" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="0034635B">
+    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="4A6A7361" w14:textId="2C01A8BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I remissen ska tydligt framgå orsak till långvarig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>opioidbehandling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>anledning till varför</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> patienten inte är aktuell för fortsatt omhändertagande på ortopedkliniken. PAL ansvarar för förskrivning av opioider 3 månader från det att remiss utfärdats.</w:t>
       </w:r>
       <w:r w:rsidR="0034635B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555B5C82" w14:textId="678F8531" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="0034635B">
+    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="555B5C82" w14:textId="678F8531">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="004B0AF2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hos patienter med kronisk smärta med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B0AF2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>opioidförskrivning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B0AF2">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -1184,67 +1193,67 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontakt med ortopeden sker fortsatt förskrivning här bara under den tid vårdansvaret övertagits därefter återgår ansvaret till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B0AF2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>inremitterande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> enligt ovan. </w:t>
       </w:r>
       <w:r w:rsidR="0034635B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB77EFC" w14:textId="1B92C846" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="0034635B">
+    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="5DB77EFC" w14:textId="1B92C846">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid behov av uppföljning i primärvården skall remiss utföras för uppföljning samt notering i journal om gällande överenskommelse. </w:t>
       </w:r>
       <w:r w:rsidR="0034635B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11574272" w14:textId="07384B7E" w:rsidR="00A10D64" w:rsidRPr="0034635B" w:rsidRDefault="00A10D64" w:rsidP="0034635B">
+    <w:p w:rsidRPr="0034635B" w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="11574272" w14:textId="07384B7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid misstanke om problematiskt läkemedelsbruk och/eller ovanligt hög/onormalt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>sökmönster</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1253,128 +1262,128 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> vänligen se separat rutin: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="6C1EDE12">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Smärtpatienter med kronisk smärta - ofta återkommande på akutmottagningen.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0034635B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9CD8C4" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00797B8B" w:rsidRDefault="00A10D64" w:rsidP="00797B8B">
+    <w:p w:rsidRPr="00797B8B" w:rsidR="00A10D64" w:rsidP="00797B8B" w:rsidRDefault="00A10D64" w14:paraId="5B9CD8C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00797B8B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Behandlingsrekommendationer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7BB432" w14:textId="77777777" w:rsidR="00A738BD" w:rsidRDefault="00A10D64" w:rsidP="00A738BD">
+    <w:p w:rsidR="00A738BD" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="0E7BB432" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 1g x3-4, &gt;65 års ålder 1g x3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F597209" w14:textId="77777777" w:rsidR="00A738BD" w:rsidRDefault="00A10D64" w:rsidP="00A738BD">
+    <w:p w:rsidR="00A738BD" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="0F597209" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Targiniq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 5mg/2.5mg 1x2, kan ökas till ökas till 10mg/5 mg 1x2 vid behov. Samtidig förskrivning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Cilaxoraldroppar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 10 droppar till natten (detta för att i den mån det går undvika förstoppning). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6325A2EE" w14:textId="77777777" w:rsidR="00A738BD" w:rsidRPr="00A738BD" w:rsidRDefault="00A10D64" w:rsidP="00A738BD">
+    <w:p w:rsidRPr="00A738BD" w:rsidR="00A738BD" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="6325A2EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Naproxen 250-500mg 1x2, Etoricoxib 30-60 mg 1x1. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B70294F" w14:textId="77777777" w:rsidR="00A738BD" w:rsidRPr="00A738BD" w:rsidRDefault="00A10D64" w:rsidP="00A738BD">
+    <w:p w:rsidRPr="00A738BD" w:rsidR="00A738BD" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="3B70294F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Oxynorm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 mg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
@@ -1396,65 +1405,64 @@
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dygn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB32AB0" w14:textId="6B80BFB1" w:rsidR="00A10D64" w:rsidRPr="00A738BD" w:rsidRDefault="00A10D64" w:rsidP="00A738BD">
+    <w:p w:rsidRPr="00A738BD" w:rsidR="00A10D64" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="5AB32AB0" w14:textId="6B80BFB1">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Smärtpaket</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>kan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
@@ -1519,615 +1527,615 @@
         </w:rPr>
         <w:t>Targiniq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5mg/2.5mg x2 4-6 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>st.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26797BEE" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00A738BD" w:rsidRDefault="00A10D64" w:rsidP="00A738BD">
+    <w:p w:rsidRPr="00A738BD" w:rsidR="00A10D64" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="26797BEE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Generella riktlinjer; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D83EFF" w14:textId="77777777" w:rsidR="00DD62AD" w:rsidRDefault="00A10D64" w:rsidP="00DD62AD">
+    <w:p w:rsidR="00DD62AD" w:rsidP="00DD62AD" w:rsidRDefault="00A10D64" w14:paraId="37D83EFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t>Paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t xml:space="preserve"> är ett förstahandspreparat vid smärta, försiktigt råder till patienter med leverpåverkan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4CDE38" w14:textId="77777777" w:rsidR="00DD62AD" w:rsidRDefault="00A10D64" w:rsidP="00DD62AD">
+    <w:p w:rsidR="00DD62AD" w:rsidP="00DD62AD" w:rsidRDefault="00A10D64" w14:paraId="3B4CDE38" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t xml:space="preserve">Vid COX-hämmare/NSAID, vid längre behandling större risk för hjärtpåverkan, njursvikt, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t>gastrointestinella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t xml:space="preserve"> blödningar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC8360C" w14:textId="55F766A6" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="008960A3">
+    <w:p w:rsidR="00A10D64" w:rsidP="008960A3" w:rsidRDefault="00A10D64" w14:paraId="6BC8360C" w14:textId="55F766A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t xml:space="preserve">Så kort behandlingstid som möjligt eftersträvas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACE4EFC" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00A10D64">
+    <w:p w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="7ACE4EFC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13BCEA8D" w14:textId="45063483" w:rsidR="00812D37" w:rsidRDefault="00812D37">
+    <w:p w:rsidR="00812D37" w:rsidRDefault="00812D37" w14:paraId="13BCEA8D" w14:textId="45063483">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A19583D" w14:textId="77777777" w:rsidR="00B70D26" w:rsidRDefault="00B70D26" w:rsidP="00A10D64">
+    <w:p w:rsidR="00B70D26" w:rsidP="00A10D64" w:rsidRDefault="00B70D26" w14:paraId="1A19583D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-567"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10378" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="3182"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="19891610" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="19891610" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="57B917A6" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="57B917A6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Led/extremitetssmärta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72CD301D" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="72CD301D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preparat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="44BBCF8E" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="44BBCF8E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="741660B6" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="741660B6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behandlingstid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="7A3DE2FB" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="7A3DE2FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B2025AD" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3B2025AD" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B522AB9" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5B522AB9" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="65839DB6" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="65839DB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3339A6FA" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3339A6FA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Distorsion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45C79EF6" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="45C79EF6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="162A0A8D" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="162A0A8D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65E38C20" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="65E38C20" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="0DC9D96B" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="0DC9D96B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05463326" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="05463326" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7124FF16" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7124FF16" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naproxen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500 mg </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="335AD75E" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="335AD75E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etorixib</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F050C09" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3F050C09" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1x2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FAB9BC6" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3FAB9BC6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1x1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3583C0FD" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3583C0FD" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A8F7D62" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1A8F7D62" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="73C4D89B" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="73C4D89B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="13A695EC" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="13A695EC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2135,668 +2143,668 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>korsbandsrekonstr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78D22D1D" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="78D22D1D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Citodon 30/500 mg (1 pkt 50st)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="32199C16" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="32199C16" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B85B6DC" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1B85B6DC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1v därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="4428AEA5" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="4428AEA5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="61B6A579" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="61B6A579" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="36F6F3D7" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="36F6F3D7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etoroxib</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF553A0" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3AF553A0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1x1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7095F6C4" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7095F6C4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1v därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="5D6BE074" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="5D6BE074" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67C0CA14" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="67C0CA14" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> öppen </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>axelkirurgi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A154ECF" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="6A154ECF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7D4A78" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4E7D4A78" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="379EAD51" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="379EAD51" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="4DCF29C3" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="4DCF29C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E8EAECA" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0E8EAECA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12D43D66" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="12D43D66" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="73442680" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="73442680" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6816CD4E" w14:textId="0E511B61" w:rsidR="00A10D64" w:rsidRPr="00FF0DBD" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00FF0DBD" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="6816CD4E" w14:textId="0E511B61">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 1 vecka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="27A58AA2" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="27A58AA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F82046B" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1F82046B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Artros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59F049E5" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="59F049E5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="724FCBE7" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="724FCBE7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2x4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7A4E4477" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7A4E4477" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kan tas så länge smärta. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="4800BAA3" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="4800BAA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14C43701" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="14C43701" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="467EE626" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="467EE626" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etoricoxib</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D500FE8" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0D500FE8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> x1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="537EF16D" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="537EF16D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kan tas så länge smärta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="693E6B79" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="693E6B79" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5F04E976" w14:textId="3862018E" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5F04E976" w14:textId="3862018E">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
@@ -2807,313 +2815,313 @@
             <w:r w:rsidR="007C6AC1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>knä/höft)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1290E4ED" w14:textId="0533C0F7" w:rsidR="00A10D64" w:rsidRPr="00FF0DBD" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00FF0DBD" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1290E4ED" w14:textId="0533C0F7">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAB0547" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5BAB0547" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2x </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3-4</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF662F0" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4AF662F0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kan tas så länge smärta.</w:t>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="3B00ACDB" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="3B00ACDB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1AADFC71" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1AADFC71" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBA3BB7" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1FBA3BB7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4691ABF4" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4691ABF4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE5BFEC" w14:textId="1B834F40" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5AE5BFEC" w14:textId="1B834F40">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Aktiv nedtrappning, </w:t>
             </w:r>
             <w:r w:rsidR="00235D8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>max 10 dgr post-op</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="52D0C844" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="52D0C844" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="23F42B85" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="23F42B85" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="69365E9D" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="69365E9D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oxynorm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65D889F2" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="65D889F2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
@@ -3132,1197 +3140,1197 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/dygn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F30EBBF" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3F30EBBF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Max 1 vecka. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CF6010B" w14:textId="595ADD0C" w:rsidR="00D57305" w:rsidRDefault="00D57305">
+    <w:p w:rsidR="00D57305" w:rsidRDefault="00D57305" w14:paraId="1CF6010B" w14:textId="595ADD0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43F584ED" w14:textId="77777777" w:rsidR="00B70D26" w:rsidRPr="00705BD5" w:rsidRDefault="00B70D26" w:rsidP="00D86E5A">
+    <w:p w:rsidRPr="00705BD5" w:rsidR="00B70D26" w:rsidP="00D86E5A" w:rsidRDefault="00B70D26" w14:paraId="43F584ED" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10378" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="2728"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="3147"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="17C56503" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="17C56503" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="402109B4" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="402109B4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ryggsmärta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7E098B" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4E7E098B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preparat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5440FA74" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5440FA74" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD50FA0" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5BD50FA0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behandlingstid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="289737BC" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="289737BC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0AC0EF8C" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0AC0EF8C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26B27DF7" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="26B27DF7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="135FC2B2" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="135FC2B2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4C41FA51" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4C41FA51" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lumbago</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2CD928" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1A2CD928" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4593A44E" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4593A44E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1316D5" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4C1316D5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-2v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="0DA7DB74" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="0DA7DB74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BBCEDEB" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5BBCEDEB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7A00469B" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7A00469B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naproxen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77A19A45" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="77A19A45" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA853E9" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0DA853E9" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-2v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="45D562A9" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="45D562A9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9AA164" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7B9AA164" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lumbago + Ischias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="762E78A1" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="762E78A1" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD6A9B4" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="6FD6A9B4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="193949EA" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="193949EA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-2v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="1A47DD5E" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="1A47DD5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2636C044" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2636C044" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7AC680" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1D7AC680" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NSAIDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1DCF28" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0A1DCF28" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34A0DCEA" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="34A0DCEA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1v därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="2EE3F4C3" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="2EE3F4C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52042940" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="52042940" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="04AF6EBF" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="04AF6EBF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gabapentin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 300mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5938377A" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5938377A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB535F6" w14:textId="4141A8C7" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5CB535F6" w14:textId="4141A8C7">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Upptrappning/ned-trappning </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>enl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00896F15">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FASS – perifer nervsmärta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="0EDC1E86" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="0EDC1E86" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A31A0DF" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7A31A0DF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="52831362" w14:textId="42B482EE" w:rsidR="00A10D64" w:rsidRPr="00D57305" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00D57305" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="52831362" w14:textId="42B482EE">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="098B71DE" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="098B71DE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="459C0E44" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="459C0E44" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 2 veckor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="0DBD1B38" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="0DBD1B38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8BA9A9" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2D8BA9A9" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> dekompression/fusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="61F88DF6" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="61F88DF6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="176B00D8" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="176B00D8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0C1636" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7F0C1636" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="4596BB9A" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="4596BB9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2AC9E1BA" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2AC9E1BA" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03BDB132" w14:textId="0D0A0074" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00523B93">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00523B93" w:rsidRDefault="00A10D64" w14:paraId="03BDB132" w14:textId="0D0A0074">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8F090C" w14:textId="4987D38F" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00523B93">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00523B93" w:rsidRDefault="00A10D64" w14:paraId="7B8F090C" w14:textId="4987D38F">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="76AC2866" w14:textId="23C62EB1" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D57305">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D57305" w:rsidRDefault="00A10D64" w14:paraId="76AC2866" w14:textId="23C62EB1">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 2 veckor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="6F3CB0DD" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="6F3CB0DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="42A7E82C" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="42A7E82C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E82C909" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3E82C909" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oxynorm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A672B12" w14:textId="0EF4A0A7" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3A672B12" w14:textId="0EF4A0A7">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
@@ -4355,372 +4363,389 @@
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/dag)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A544DE2" w14:textId="487F3423" w:rsidR="00A10D64" w:rsidRPr="00523B93" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00523B93" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5A544DE2" w14:textId="487F3423">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 2 veckor där-</w:t>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00705BD5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>efter stopp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="1A30CD6B" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="1A30CD6B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0659FF5B" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0659FF5B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kronisk lumbago</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45A5FD48" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="45A5FD48" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Undvik opioider. </w:t>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00705BD5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Alternativa smärt-</w:t>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00705BD5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>strategier via primärvården</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF287FB" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0BF287FB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72574CF8" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="72574CF8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D453725" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+    <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5D453725" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73C7C853" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+    <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="73C7C853" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10378" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="35"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="69"/>
         <w:gridCol w:w="2937"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="5F47E96B" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="5F47E96B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="525D04F3" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="525D04F3" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Frakturkirurgi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5593AE3A" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5593AE3A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preparat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1486" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8FB9A5" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1D8FB9A5" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2937" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD1A8DD" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2DD1A8DD" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behandlingstid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="25BB4ECA" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="25BB4ECA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="78"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64D2A47B" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="64D2A47B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7151" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFCF120" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7FFCF120" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="363D930C" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="363D930C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCA6018" w14:textId="59C3EFA6" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1DCA6018" w14:textId="59C3EFA6">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> axelled och </w:t>
@@ -4744,1205 +4769,1205 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00896F15">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(märgspik, platta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77D541D8" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="77D541D8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4C0676" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4B4C0676" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA0B49C" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3EA0B49C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="0FBBEB9A" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="0FBBEB9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="733F0D0C" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="733F0D0C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54E46F75" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="54E46F75" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A94BD22" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5A94BD22" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1728B532" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1728B532" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Max behandling 1v därefter stopp.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="6E7775B3" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="6E7775B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="374A1B68" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="374A1B68" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3011"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> armbågsfraktur (platta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="310A41EB" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="310A41EB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="718FA5BE" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="718FA5BE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED64DE7" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2ED64DE7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2 veckor, därefter vid behov.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="6C8A8596" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="6C8A8596" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77EB4B9C" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="77EB4B9C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="302CACD9" w14:textId="75181707" w:rsidR="00A10D64" w:rsidRPr="00235D8D" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00235D8D" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="302CACD9" w14:textId="75181707">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEFD14E" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3CEFD14E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="573D7A52" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="573D7A52" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 1 vecka därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="1CC2D213" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="1CC2D213" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1933B79E" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1933B79E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> handledsfraktur och underarmsfraktur (platta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7017E011" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7017E011" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFBEACE" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5EFBEACE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="016BB9C8" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="016BB9C8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2 v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="5B521D5B" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="5B521D5B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7901E104" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7901E104" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5822520C" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5822520C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="37B274B2" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="37B274B2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54339E70" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="54339E70" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 dagar smärtpaket</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="46A60FDE" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="46A60FDE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="783D10C2" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="783D10C2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Höftfraktur och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>femurfraktur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59B8E779" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="59B8E779" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2594F6AF" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2594F6AF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC8565D" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5EC8565D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 v</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="5492A810" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="5492A810" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBB8892" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="6BBB8892" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1473297A" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1473297A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="210AD81B" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="210AD81B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="381152C9" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="381152C9" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA1ADBB" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0BA1ADBB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> veckor aktiv nedtrappning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="3462242D" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="3462242D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="19465272" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="19465272" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> patellafraktur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39D590B8" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="39D590B8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  500</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="511DAA40" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="511DAA40" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7A19370F" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7A19370F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> veckor, längre </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="72AB550B" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="72AB550B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34129137" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="34129137" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4759ADAB" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4759ADAB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="566845EC" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="566845EC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 x 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="794F4F8A" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="794F4F8A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 1 v därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="085E848B" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="085E848B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="31EA8733" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="31EA8733" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5952,541 +5977,541 @@
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tibiafrak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">tur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D518147" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0D518147" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  500</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD93ACB" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0AD93ACB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB1217D" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4AB1217D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 v</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="76B6865F" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="76B6865F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0F6A97" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2D0F6A97" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(platta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4378EF22" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4378EF22" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="117AC1BF" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="117AC1BF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D67806C" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2D67806C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Max </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> v därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="2729C71D" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="2729C71D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="534DF43B" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="534DF43B" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tibiafraktur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> och fotledsfraktur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="709F4FE0" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="709F4FE0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC8396A" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2AC8396A" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4F66DB" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5E4F66DB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 v</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10D64" w:rsidRPr="00705BD5" w14:paraId="6D91544F" w14:textId="77777777" w:rsidTr="001672E5">
+      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="6D91544F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="08C85810" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="08C85810" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="08E71DF4" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="08E71DF4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2574DFB3" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2574DFB3" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB6A980" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="00705BD5" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0FB6A980" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 1 vecka därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="184FC22D" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+    <w:p w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="184FC22D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D8ED52" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+    <w:p w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="46D8ED52" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B154CBE" w14:textId="77777777" w:rsidR="00A10D64" w:rsidRPr="005A0E03" w:rsidRDefault="00A10D64" w:rsidP="00D86E5A">
+    <w:p w:rsidRPr="005A0E03" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0B154CBE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00DB4D24">
+    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00DB4D24" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00C4719F">
+    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="00C4719F">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28754AC0" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F">
+    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="28754AC0" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="376D3CD9" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F">
+    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="376D3CD9" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="24F376AB" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F">
+    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="24F376AB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6552,162 +6577,162 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -6742,311 +6767,311 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="353EBF66" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F"/>
+    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="353EBF66" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4272C29B" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F">
+    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="4272C29B" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76D309F4" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F">
+    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="76D309F4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="071EC966">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="19E8309D">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -7082,2990 +7107,2990 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CD04B20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7C6C69E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="210A336B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="585A11B8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21445F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64BE3BEE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2075" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2795" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3515" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4235" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4955" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5675" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6395" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7115" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40500FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BFCF0D8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53A77E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B20ACCC6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F43ECD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E51E38E0"/>
     <w:lvl w:ilvl="0" w:tplc="47A04FBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="67A0C52A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8AB26F3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F70AEB8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FC60A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5560CDCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="124070CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="91D04F80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="43267660">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB4713C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74B82D28"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EAE511D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="095666E6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="750200338">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1107578943">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1018235773">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1724207928">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="464590852">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1101728017">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="399062623">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="341981354">
@@ -10110,70 +10135,71 @@
   <w:num w:numId="21" w16cid:durableId="1928154281">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1076974138">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="841941314">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1244099539">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1107654716">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2033876193">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="130490586">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -10587,190 +10613,192 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF0DBD"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="1AA5B850"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="77CA2438"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10795,75 +10823,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10898,57 +10926,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11006,700 +11034,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -11763,609 +11791,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12374,94 +12402,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12470,496 +12498,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -13026,51 +13054,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A10D64"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
     </w:rPr>
   </w:style>
 </w:styles>
@@ -13463,75 +13491,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Opioidförskrivning på ortopedkliniken, NU-sjukvården</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Elisabeth Carlsson</lastModifiedBy>
-  <revision>36</revision>
+  <lastModifiedBy>Annika Wallöf</lastModifiedBy>
+  <revision>37</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>