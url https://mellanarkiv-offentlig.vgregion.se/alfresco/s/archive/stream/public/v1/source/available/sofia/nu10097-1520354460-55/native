--- v1 (2026-05-17)
+++ v2 (2026-06-13)
@@ -1,130 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A95CF8" w:rsidP="00F35B05" w:rsidRDefault="00A95CF8" w14:paraId="77C2EB60" w14:textId="77777777">
+    <w:p w14:paraId="564D41F4" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00A95CF8" w:rsidSect="00C4719F">
+        <w:sectPr w:rsidR="00951014" w:rsidSect="00951014">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w:rsidRPr="00A95CF8" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="00A0E6D6" w14:textId="77777777">
+    <w:p w14:paraId="6CE81869" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00A95CF8" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A95CF8" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="37C44954" w14:textId="77777777">
+    <w:p w14:paraId="1EFD6E21" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00A95CF8" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A95CF8" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="003DEE18" w14:textId="77777777">
+    <w:p w14:paraId="7B76B6BC" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00A95CF8" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95CF8">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A95CF8" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="62E3ADBD" w14:textId="12B76B30">
+    <w:p w14:paraId="144D46D5" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00A95CF8" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95CF8">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47CB7BC5" wp14:editId="0D22FFAE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42F585E4" wp14:editId="601E5182">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1244600" cy="222885"/>
                         </a:xfrm>
@@ -135,1046 +140,1108 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="003D37FD" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="6458166C" w14:textId="77777777">
+                          <w:p w14:paraId="3AE3F57B" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="003D37FD" w:rsidRDefault="00951014" w:rsidP="00951014">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>35150</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict w14:anchorId="0AD26675">
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="47CB7BC5">
+            <w:pict>
+              <v:shapetype w14:anchorId="42F585E4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="003D37FD" w:rsidR="00A95CF8" w:rsidP="00A95CF8" w:rsidRDefault="00A95CF8" w14:paraId="271E3506" w14:textId="77777777">
+                    <w:p w14:paraId="3AE3F57B" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="003D37FD" w:rsidRDefault="00951014" w:rsidP="00951014">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>35150</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A95CF8" w:rsidR="00A95CF8" w:rsidTr="00496C7B" w14:paraId="653E125D" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00A95CF8" w14:paraId="50900679" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10D64" w:rsidR="00A95CF8" w:rsidP="00A10D64" w:rsidRDefault="00A95CF8" w14:paraId="538D0D24" w14:textId="77777777">
+          <w:p w14:paraId="73A308A8" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00A10D64" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_1314629194" w:id="1"/>
-            <w:bookmarkStart w:name="Rubrik" w:id="2"/>
+            <w:bookmarkStart w:id="1" w:name="_1314629194"/>
+            <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A10D64">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Opioidförskrivning</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A10D64">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> på ortopedkliniken, NU-sjukvården</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00832D26" w14:paraId="3C5B307A" w14:textId="56170D88">
+    <w:p w14:paraId="40552A19" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00832D26" w:rsidR="00832D26" w:rsidP="00832D26" w:rsidRDefault="00832D26" w14:paraId="34FBC24B" w14:textId="08A6DD05">
+    <w:p w14:paraId="1E3CC844" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00832D26" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidR="77CA2438">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>Rutinen är reviderad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10D64" w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00832D26" w14:paraId="151196CC" w14:textId="45090796">
+    <w:p w14:paraId="1CDBA19C" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00A10D64" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10D64" w:rsidR="00A10D64">
+      <w:r w:rsidRPr="00A10D64">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">akgrund </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="5ED2BD24" w14:textId="3D3D977E">
+    <w:p w14:paraId="30D3AD66" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Grundregel är att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>op</w:t>
-[...5 lines deleted...]
-        <w:t>oidförskrivning</w:t>
+        <w:t>opioidförskrivning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> skall förskrivas enbart till patienter som har tillfälligt behov av preparaten till följd av en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nociceptiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> smärta av känd genes förorsakad av en operation eller ett trauma som handläggs vid ortopedkliniken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A0E03" w:rsidR="00A10D64" w:rsidP="00656898" w:rsidRDefault="00A10D64" w14:paraId="32F8490D" w14:textId="75564FAB">
+    <w:p w14:paraId="43AFDFB9" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="005A0E03" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Förskrivning av opioider skall i längsta mån hållas så kort som möjligt och med så låg biverkningsprofil som möjligt. </w:t>
+        <w:t xml:space="preserve">Förskrivning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Op</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>opioider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>oidförskrivning</w:t>
+        <w:t xml:space="preserve"> skall i längsta mån hållas så kort som möjligt och med så låg biverkningsprofil som möjligt. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Opioidförskrivning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> skall ses som en del i en behandling där fysioterapi, gips/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, kirurgi och övriga smärtstillande läkemedel så som </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> och NSAID är en del. Särskild restriktivitet ska iakttas vid förskrivning av kortverkande opioider. </w:t>
+        <w:t xml:space="preserve"> och NSAID är en del. Särskild restriktivitet ska iakttas vid förskrivning av kortverkande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>opioider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A0E03" w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="7A174C17" w14:textId="77777777">
+    <w:p w14:paraId="4D26827D" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="005A0E03" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:right="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009467C7" w:rsidR="00A10D64" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="6ACEFC6C" w14:textId="77777777">
+    <w:p w14:paraId="5968DDC9" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="009467C7" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009467C7">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D55E3" w:rsidR="00A10D64" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="21B6B4FF" w14:textId="29D33B6C">
+    <w:p w14:paraId="271142D6" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="008D55E3" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vi har nu det senaste året sett en bättre biverkningsprofil med </w:t>
+        <w:t xml:space="preserve">Vid utskrivning av opioder strävar vi efter att ha så få biverkningar vi kan genom att dels skriva ut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Targiniq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som är ett kombinationspreparat med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>oxikodon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>naloxon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>, främst gällande illamående/obstipation vid smärtlindring efter elektiv kirurgi. Detta har implementerats i övrig behandling med op</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">, främst gällande illamående/obstipation vid smärtlindring efter </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Targiniq</w:t>
+        <w:t>elektiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> är så som övriga op</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">/akut kirurgi. Även att lägga till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">oider en del/ett tillägg där man får se till patientens smärta och dess genes. </w:t>
+        <w:t>laxoberaldroppar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> för att undvika förstoppning. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Opoider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> bör alltid skrivas ut med en tydlig plan på dosering och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>uttrappning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> samt i kombination om möjligt med smärtlindring så som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, NSAID/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>coxiber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Detta gäller både långverkande och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>snabbverkane</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> opioder. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D55E3" w:rsidR="00A10D64" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="5121DD3D" w14:textId="29ED41FA">
+    <w:p w14:paraId="5C3DC4E9" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="008D55E3" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r>
-        <w:t>Svårigheter att följa dessa riktlinjer ska av AT</w:t>
-[...11 lines deleted...]
-        <w:t>/läkarchef.</w:t>
+        <w:t>Svårigheter att följa dessa riktlinjer ska av AT-/ST/BT-läkare lyftas till handledare och av specialister till verksamhets-/läkarchef.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE749C" w:rsidR="00A10D64" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="1B315B9B" w14:textId="77777777">
+    <w:p w14:paraId="48B80F30" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00CE749C" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="009467C7">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vilka berörs</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ortopedkliniken</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Akutmottagningen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009467C7">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Åtgärder </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C8078D" w:rsidR="00A10D64" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="4F94191B" w14:textId="77777777">
+    <w:p w14:paraId="582B7788" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00C8078D" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8078D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PAL</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8078D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8078D">
         <w:t xml:space="preserve"> = patientansvarig läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD103F" w:rsidP="009467C7" w:rsidRDefault="00A10D64" w14:paraId="080DAF3C" w14:textId="77777777">
+    <w:p w14:paraId="1695871B" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8078D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Läkare med förskrivningsansvar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8078D">
         <w:t xml:space="preserve"> = läkare </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">som förskriver opioider där PAL </w:t>
+        <w:t xml:space="preserve">som förskriver </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>opioider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> där PAL </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8078D">
         <w:t xml:space="preserve">saknas eller förändrar behandlingsplan tidigare ordinerat av PAL. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D7BA3" w:rsidR="00A10D64" w:rsidP="001D7BA3" w:rsidRDefault="00A10D64" w14:paraId="7F940BCD" w14:textId="4EA76D01">
+    <w:p w14:paraId="016CE377" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="001D7BA3" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7BA3">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvarsförhållanden </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="009C0A33" w:rsidRDefault="00A10D64" w14:paraId="25E7A040" w14:textId="7133E3F4">
+    <w:p w14:paraId="495EF8BD" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t>Patientansvarig läkare – PAL – ansvarar för att förskrivning sker i enlighet med denna rutin</w:t>
       </w:r>
-      <w:r w:rsidR="00E70A59">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00D34D12" w:rsidRDefault="00A10D64" w14:paraId="65E6AB7B" w14:textId="6EBCEE24">
+    <w:p w14:paraId="5B794074" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om PAL är frånvarande &gt;1 vecka tillfaller ansvar bevakningspartner enligt särskilt bevakningsschema. </w:t>
       </w:r>
-      <w:r w:rsidR="00E70A59">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="00A86D67" w14:textId="6108C77F">
+    <w:p w14:paraId="55AA869E" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t>Om bevakningspartner inte är närvarande tillfaller ansvar Uddevallakonsulten.</w:t>
       </w:r>
-      <w:r w:rsidR="00E70A59">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="51E20996" w14:textId="59710EFE">
+    <w:p w14:paraId="09FB4B7F" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t>Om förskrivning och uppföljning inte tydliggjorts av PAL enligt denna rutin kan såväl bevakningspartner som Uddevallakonsulten välja att inte överta ansvar. I det fallet informeras läkarchef/verksamhetschef omgående.</w:t>
       </w:r>
-      <w:r w:rsidR="00E70A59">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="19E3A844" w14:textId="4C314EAA">
+    <w:p w14:paraId="088BF06D" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nyförskrivning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>opioidpreparat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> på akutmottagningen bär förskrivande läkare</w:t>
       </w:r>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ansvaret enligt denna rutin. Om återbesök anordnas till ortopedmottagningen bär förskrivande läkare på akutmottagningen ansvaret till dess att patienten följts upp av läkare på ortopedkliniken. </w:t>
       </w:r>
-      <w:r w:rsidR="00E70A59">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="18DDBD0C" w14:textId="3CB0DC7E">
+    <w:p w14:paraId="7B933C4B" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Omförskrivning och vid annan oplanerad kontakt med kliniken får förskrivning endast ske enligt av PAL upprättad plan. </w:t>
       </w:r>
-      <w:r w:rsidR="00E70A59">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="557179F4" w14:textId="7E31421C">
+    <w:p w14:paraId="5A7CFA03" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t>Förändring av denna plan ska dokumenteras i journalen och medför att förskrivande läkare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> övertar ansvaret till dess att patienten varit på återbesök hos PAL. </w:t>
       </w:r>
-      <w:r w:rsidR="00E70A59">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00E70A59" w:rsidRDefault="00A10D64" w14:paraId="78078326" w14:textId="59061ABB">
+    <w:p w14:paraId="07902D2B" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
-        <w:t>AT-läkare utfärdar som regel inte recept på opioider under tjänstgöring vid ortopedkliniken utan att involvera handledande ortopedläkare/akutläkare. Förskrivningsansvaret övertas av tillfrågad läkare när AT-läkaren avslutat sin tjänstgöring vid ortopedkliniken. Namn på tillfrågad läkare måste framgå i journalen.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E70A59">
+        <w:t xml:space="preserve">AT-läkare utfärdar som regel inte recept på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>opioider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> under tjänstgöring vid ortopedkliniken utan att involvera handledande ortopedläkare/akutläkare. Förskrivningsansvaret övertas av tillfrågad läkare när AT-läkaren avslutat sin tjänstgöring vid ortopedkliniken. Namn på tillfrågad läkare måste framgå i journalen.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D7BA3" w:rsidR="00A10D64" w:rsidP="001D7BA3" w:rsidRDefault="00A10D64" w14:paraId="533F524C" w14:textId="77777777">
+    <w:p w14:paraId="41218990" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="001D7BA3" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0" w:right="-567" w:hanging="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7BA3">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Förskrivning- och uppföljningsförfarande </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="3F451370" w14:textId="77777777">
+    <w:p w14:paraId="3EA722F8" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="006D53D1">
         <w:t xml:space="preserve">Den som initierar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D53D1">
         <w:t>opioidbehandling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D53D1">
         <w:t xml:space="preserve"> ska i journalen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (epikris eller anteckning)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D53D1">
         <w:t xml:space="preserve"> notera startdatum, orsak till insättning, </w:t>
       </w:r>
       <w:r>
         <w:t>max-dos enligt behandlings</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">rekommendationer samt </w:t>
       </w:r>
       <w:r w:rsidRPr="006D53D1">
         <w:t>planering för utvärdering.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Vid akuta inläggningar är det utskrivande läkare som agerar läkare med förskrivningsansvar och ansvarar för att plan finns.  </w:t>
+        <w:t xml:space="preserve"> Vid akuta inläggningar är det utskrivande läkare som agerar </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">läkare med förskrivningsansvar och ansvarar för att plan finns.  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003311E0" w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="580783C2" w14:textId="07CD3F17">
+    <w:p w14:paraId="2CF54CC7" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="003311E0" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten ska informeras om behandlingsplan muntligen och skriftligen (via utskrivningsmeddelande/besöksinformation, läkemedelslista). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="17D3594B" w14:textId="18E2D096">
+    <w:p w14:paraId="598F291C" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om behandlingsplan inte upprättats och det via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TeliaACE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> uppstår frågor ska PAL eller läkare med förskrivningsansvar</w:t>
       </w:r>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kontakta patienten inom 5 kalenderdagar från det att patienten kontaktat vården. Plan ska då upprättas enligt denna rutin. </w:t>
       </w:r>
-      <w:r w:rsidR="0034635B">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="24D01F81" w14:textId="2565DACF">
+    <w:p w14:paraId="64290790" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om PAL/läkare med förskrivningsansvar </w:t>
       </w:r>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t xml:space="preserve">är i tjänst </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">och inte kontaktar patienten inom 5 kalenderdagar informeras verksamhetschef/läkarchef omgående. Vid </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>frånvaro &gt;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 1 vecka se ”Ansvarsförhållanden”.</w:t>
       </w:r>
-      <w:r w:rsidR="0034635B">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="5F554B30" w14:textId="77777777">
+    <w:p w14:paraId="15140AD6" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>I fall</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> då det finns tydlig plan och uppföljning noterat i journalen ska patienten av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TeliaACE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> informeras att det finns en plan och att den ligger fast till nästa uppföljningstid. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0034635B" w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="34C81B67" w14:textId="5DAE3345">
+    <w:p w14:paraId="3CF08052" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="0034635B" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hos patienter som insatts på opioider vid ortopedkliniken ska huvudregeln vara att det utsätts snarast möjligt och vid akuta standarddiagnoser inom max </w:t>
+        <w:t xml:space="preserve">Hos patienter som insatts på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6C1EDE12">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>opioider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6C1EDE12">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid ortopedkliniken ska huvudregeln vara att det utsätts snarast möjligt och vid akuta standarddiagnoser inom max </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1-2</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> veckor (se behandlingsrekommendationer). och att vi ansvarar för att anvisa alternativa smärtlindringsstrategier</w:t>
       </w:r>
-      <w:r w:rsidR="0034635B">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="776522FC" w14:textId="12008F66">
+    <w:p w14:paraId="717795B0" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Patienter som fått opioider första gången på ortopedkliniken, där vi misslyckas med utsättning enligt ovan och där den ortopediska behandlingen har upphört kan remitteras som smärtpatienter till primärvården som i sin tur kan rekommenderas konsultera smärtenheten.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0034635B">
+        <w:t xml:space="preserve">Patienter som fått </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="6C1EDE12">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>opioider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="6C1EDE12">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> första gången på ortopedkliniken, där vi misslyckas med utsättning enligt ovan och där den ortopediska behandlingen har upphört kan remitteras som smärtpatienter till primärvården som i sin tur kan rekommenderas konsultera smärtenheten.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="4A6A7361" w14:textId="2C01A8BC">
+    <w:p w14:paraId="13B68138" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I remissen ska tydligt framgå orsak till långvarig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>opioidbehandling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>anledning till varför</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> patienten inte är aktuell för fortsatt omhändertagande på ortopedkliniken. PAL ansvarar för förskrivning av opioider 3 månader från det att remiss utfärdats.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0034635B">
+        <w:t xml:space="preserve"> patienten inte är aktuell för fortsatt omhändertagande på ortopedkliniken. PAL ansvarar för förskrivning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>opioider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 3 månader från det att remiss utfärdats.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="555B5C82" w14:textId="678F8531">
+    <w:p w14:paraId="5B87F39F" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="004B0AF2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hos patienter med kronisk smärta med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B0AF2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>opioidförskrivning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B0AF2">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -1186,270 +1253,257 @@
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>före</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0AF2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontakt med ortopeden sker fortsatt förskrivning här bara under den tid vårdansvaret övertagits därefter återgår ansvaret till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B0AF2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>inremitterande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> enligt ovan. </w:t>
       </w:r>
-      <w:r w:rsidR="0034635B">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="5DB77EFC" w14:textId="1B92C846">
+    <w:p w14:paraId="0999F009" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid behov av uppföljning i primärvården skall remiss utföras för uppföljning samt notering i journal om gällande överenskommelse. </w:t>
       </w:r>
-      <w:r w:rsidR="0034635B">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0034635B" w:rsidR="00A10D64" w:rsidP="0034635B" w:rsidRDefault="00A10D64" w14:paraId="11574272" w14:textId="07384B7E">
+    <w:p w14:paraId="719A3181" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="0034635B" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid misstanke om problematiskt läkemedelsbruk och/eller ovanligt hög/onormalt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>sökmönster</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> vänligen se separat rutin: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="6C1EDE12">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Smärtpatienter med kronisk smärta - ofta återkommande på akutmottagningen.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6C1EDE12">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0034635B">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00797B8B" w:rsidR="00A10D64" w:rsidP="00797B8B" w:rsidRDefault="00A10D64" w14:paraId="5B9CD8C4" w14:textId="77777777">
+    <w:p w14:paraId="436A1075" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00797B8B" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00797B8B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Behandlingsrekommendationer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A738BD" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="0E7BB432" w14:textId="77777777">
+    <w:p w14:paraId="5706363D" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 1g x3-4, &gt;65 års ålder 1g x3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A738BD" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="0F597209" w14:textId="77777777">
+    <w:p w14:paraId="245BA4EB" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Targiniq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 5mg/2.5mg 1x2, kan ökas till ökas till 10mg/5 mg 1x2 vid behov. Samtidig förskrivning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Cilaxoraldroppar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 10 droppar till natten (detta för att i den mån det går undvika förstoppning). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A738BD" w:rsidR="00A738BD" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="6325A2EE" w14:textId="77777777">
+    <w:p w14:paraId="6AD28E48" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00A738BD" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Naproxen 250-500mg 1x2, Etoricoxib 30-60 mg 1x1. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A738BD" w:rsidR="00A738BD" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="3B70294F" w14:textId="77777777">
+    <w:p w14:paraId="2AA941DD" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00A738BD" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Oxynorm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 mg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> max 2-3 </w:t>
-[...13 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve"> max 2-3 st/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dygn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A738BD" w:rsidR="00A10D64" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="5AB32AB0" w14:textId="6B80BFB1">
+    <w:p w14:paraId="3A508FBB" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00A738BD" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Smärtpaket</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
@@ -1510,1618 +1564,1560 @@
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>då</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Targiniq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5mg/2.5mg x2 4-6 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 5mg/2.5mg x2 4-6 st. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A738BD" w:rsidR="00A10D64" w:rsidP="00A738BD" w:rsidRDefault="00A10D64" w14:paraId="26797BEE" w14:textId="77777777">
+    <w:p w14:paraId="3FA6C79C" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00A738BD" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A738BD">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Generella riktlinjer; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD62AD" w:rsidP="00DD62AD" w:rsidRDefault="00A10D64" w14:paraId="37D83EFF" w14:textId="77777777">
+    <w:p w14:paraId="7C447ADE" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t>Paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t xml:space="preserve"> är ett förstahandspreparat vid smärta, försiktigt råder till patienter med leverpåverkan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD62AD" w:rsidP="00DD62AD" w:rsidRDefault="00A10D64" w14:paraId="3B4CDE38" w14:textId="77777777">
+    <w:p w14:paraId="6A2A96A0" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t xml:space="preserve">Vid COX-hämmare/NSAID, vid längre behandling större risk för hjärtpåverkan, njursvikt, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t>gastrointestinella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t xml:space="preserve"> blödningar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="008960A3" w:rsidRDefault="00A10D64" w14:paraId="6BC8360C" w14:textId="55F766A6">
+    <w:p w14:paraId="7EE15B40" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="6C1EDE12">
         <w:t xml:space="preserve">Så kort behandlingstid som möjligt eftersträvas. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00A10D64" w:rsidRDefault="00A10D64" w14:paraId="7ACE4EFC" w14:textId="77777777">
+    <w:p w14:paraId="2676B25E" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:right="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00812D37" w:rsidRDefault="00812D37" w14:paraId="13BCEA8D" w14:textId="45063483">
+    <w:p w14:paraId="32A58D67" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B70D26" w:rsidP="00A10D64" w:rsidRDefault="00B70D26" w14:paraId="1A19583D" w14:textId="77777777">
+    <w:p w14:paraId="142E6650" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:right="-567"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10378" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="3182"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="19891610" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="01EF8802" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="57B917A6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5317BFE3" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Led/extremitetssmärta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="72CD301D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5129437A" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preparat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="44BBCF8E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="370E7B42" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="741660B6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="419B67F2" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behandlingstid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="7A3DE2FB" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="24C9A459" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3B2025AD" w14:textId="77777777">
+          <w:p w14:paraId="5D416714" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5B522AB9" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="311C4682" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="65839DB6" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="0A329FEC" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3339A6FA" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="66B2A9DF" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Distorsion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="45C79EF6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6F2BAB0C" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="162A0A8D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="794DDFCB" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="65E38C20" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3B8F7970" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="0DC9D96B" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="374981AF" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="05463326" w14:textId="77777777">
+          <w:p w14:paraId="532DD93B" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7124FF16" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="20F384A0" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naproxen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500 mg </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="335AD75E" w14:textId="77777777">
+          <w:p w14:paraId="3933BFF3" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etorixib</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3F050C09" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="11578E3E" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1x2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3FAB9BC6" w14:textId="77777777">
+          <w:p w14:paraId="66F8A681" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1x1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3583C0FD" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6C1895BA" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1A8F7D62" w14:textId="77777777">
+          <w:p w14:paraId="0634EBDF" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="73C4D89B" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="62E1907C" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="13A695EC" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1A00EED8" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>korsbandsrekonstr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="78D22D1D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="30D786E6" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Citodon 30/500 mg (1 pkt 50st)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="32199C16" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="575EE265" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1B85B6DC" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6E202969" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1v därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="4428AEA5" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="4D0D097C" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="61B6A579" w14:textId="77777777">
+          <w:p w14:paraId="0270E242" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="36F6F3D7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3FA49F18" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etoroxib</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3AF553A0" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="29784080" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1x1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7095F6C4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="054F44BF" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1v därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="5D6BE074" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="70A9A145" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="67C0CA14" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0831B96F" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> öppen </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>axelkirurgi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="6A154ECF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="76A39390" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4E7D4A78" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7C60FD03" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="379EAD51" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2FD7461D" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="4DCF29C3" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="08CFB12B" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0E8EAECA" w14:textId="77777777">
+          <w:p w14:paraId="369CD2FF" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="12D43D66" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="39574F16" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="73442680" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6581DFA6" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00FF0DBD" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="6816CD4E" w14:textId="0E511B61">
+          </w:tcPr>
+          <w:p w14:paraId="426DC948" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00FF0DBD" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 1 vecka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="27A58AA2" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="759329E1" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1F82046B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="22CC6237" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Artros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="59F049E5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="15E0962D" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="724FCBE7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="63EDE6AE" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2x4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7A4E4477" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="38B7931A" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kan tas så länge smärta. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="4800BAA3" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="6F1CEE3D" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="14C43701" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="29BA89FC" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="467EE626" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="744C5C17" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etoricoxib</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0D500FE8" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3075CC80" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> x1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="537EF16D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="323324F1" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kan tas så länge smärta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="693E6B79" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="317D962E" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5F04E976" w14:textId="3862018E">
+          </w:tcPr>
+          <w:p w14:paraId="43EC9F4F" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ledplastik (proteskirurgi </w:t>
             </w:r>
-            <w:r w:rsidR="007C6AC1">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>knä/höft)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00FF0DBD" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1290E4ED" w14:textId="0533C0F7">
+          </w:tcPr>
+          <w:p w14:paraId="67A86AFF" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00FF0DBD" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5BAB0547" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="431D958C" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2x </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3-4</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4AF662F0" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="60FEFEB0" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kan tas så länge smärta.</w:t>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="3B00ACDB" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="48138943" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1AADFC71" w14:textId="77777777">
+          <w:p w14:paraId="39F7404C" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1FBA3BB7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5D6A786D" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4691ABF4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="589ADF1D" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5AE5BFEC" w14:textId="1B834F40">
+          </w:tcPr>
+          <w:p w14:paraId="486E3C7E" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Aktiv nedtrappning, </w:t>
             </w:r>
-            <w:r w:rsidR="00235D8D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>max 10 dgr post-op</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="52D0C844" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="31878D5F" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="23F42B85" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3085A0DD" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="69365E9D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="117909BE" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oxynorm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="65D889F2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6B776E20" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
@@ -3138,2836 +3134,2749 @@
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/dygn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3182" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3F30EBBF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5FC8B2FD" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Max 1 vecka. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D57305" w:rsidRDefault="00D57305" w14:paraId="1CF6010B" w14:textId="595ADD0C">
+    <w:p w14:paraId="384739D9" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00705BD5" w:rsidR="00B70D26" w:rsidP="00D86E5A" w:rsidRDefault="00B70D26" w14:paraId="43F584ED" w14:textId="77777777">
+    <w:p w14:paraId="1F83067C" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10378" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="2728"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="3147"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="17C56503" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="127AB7E5" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="402109B4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="009C95EC" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ryggsmärta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4E7E098B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="12302E2B" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preparat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5440FA74" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5D67DA46" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5BD50FA0" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="742D8CAD" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behandlingstid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="289737BC" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="5AA56633" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0AC0EF8C" w14:textId="77777777">
+          <w:p w14:paraId="08ED872A" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7151" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="26B27DF7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1B6707DD" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="135FC2B2" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="6A70F7BE" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4C41FA51" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="164EA638" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lumbago</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1A2CD928" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="624B7733" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4593A44E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0428DCF6" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4C1316D5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2EB17F64" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-2v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="0DA7DB74" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="45913E97" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5BBCEDEB" w14:textId="77777777">
+          <w:p w14:paraId="0ADD1AC1" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7A00469B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5F5812B6" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naproxen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="77A19A45" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="50D2BD96" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0DA853E9" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3FC00BCB" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-2v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="45D562A9" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="757C1D3F" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7B9AA164" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="701B0A82" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lumbago + Ischias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="762E78A1" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="586F0D65" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="6FD6A9B4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3761B262" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="193949EA" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3A053983" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-2v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="1A47DD5E" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="4DFF4B46" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2636C044" w14:textId="77777777">
+          <w:p w14:paraId="357ADEBE" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1D7AC680" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="45BFE562" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NSAIDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0A1DCF28" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6DCFA994" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="34A0DCEA" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="52A98FD2" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1v därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="2EE3F4C3" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="17A29EE3" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="52042940" w14:textId="77777777">
+          <w:p w14:paraId="55F78A0E" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="04AF6EBF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="14781BD2" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gabapentin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 300mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5938377A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5ED00DDF" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5CB535F6" w14:textId="4141A8C7">
+          </w:tcPr>
+          <w:p w14:paraId="6EB101E5" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Upptrappning/ned-trappning </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>enl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00896F15">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FASS – perifer nervsmärta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="0EDC1E86" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="59FF7AE0" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7A31A0DF" w14:textId="77777777">
+          <w:p w14:paraId="54B62522" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D57305" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="52831362" w14:textId="42B482EE">
+          </w:tcPr>
+          <w:p w14:paraId="6ABB6BCE" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00D57305" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="098B71DE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3323B19A" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="459C0E44" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7B612CC5" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 2 veckor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="0DBD1B38" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="0CFA905D" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2D8BA9A9" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3919C036" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> dekompression/fusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="61F88DF6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2BEFB37B" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="176B00D8" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="25C543B0" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7F0C1636" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1BC26DCA" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="4596BB9A" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="3BFD538C" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2AC9E1BA" w14:textId="77777777">
+          <w:p w14:paraId="0380F92F" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00523B93" w:rsidRDefault="00A10D64" w14:paraId="03BDB132" w14:textId="0D0A0074">
+          </w:tcPr>
+          <w:p w14:paraId="05E438CC" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00523B93" w:rsidRDefault="00A10D64" w14:paraId="7B8F090C" w14:textId="4987D38F">
+          </w:tcPr>
+          <w:p w14:paraId="1F63B0D8" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D57305" w:rsidRDefault="00A10D64" w14:paraId="76AC2866" w14:textId="23C62EB1">
+          </w:tcPr>
+          <w:p w14:paraId="4E8413ED" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 2 veckor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="6F3CB0DD" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="58333A22" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="42A7E82C" w14:textId="77777777">
+          <w:p w14:paraId="007B03A5" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3E82C909" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0A4785FF" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oxynorm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3A672B12" w14:textId="0EF4A0A7">
+          </w:tcPr>
+          <w:p w14:paraId="74EC2BD3" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>( max</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2 </w:t>
             </w:r>
-            <w:r w:rsidR="00896F15">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/dag)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00523B93" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5A544DE2" w14:textId="487F3423">
+          </w:tcPr>
+          <w:p w14:paraId="235A3F18" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00523B93" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 2 veckor där-</w:t>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>efter stopp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="1A30CD6B" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="2BBB4661" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0659FF5B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="404A0FF4" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kronisk lumbago</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Undvik opioider. </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7452E92A" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
+            <w:pPr>
+              <w:ind w:left="0" w:right="-567"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00705BD5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Undvik </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00705BD5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>opioider</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00705BD5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Alternativa smärt-</w:t>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>strategier via primärvården</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0BF287FB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2BC7F52F" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="72574CF8" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3115C88B" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5D453725" w14:textId="77777777">
+    <w:p w14:paraId="4A87AE76" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="73C7C853" w14:textId="77777777">
+    <w:p w14:paraId="523CB9AF" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10378" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="35"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="69"/>
         <w:gridCol w:w="2937"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="5F47E96B" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="1974BFA0" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="525D04F3" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7EAC6016" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Frakturkirurgi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2728" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5593AE3A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="35EF3350" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preparat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1486" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1D8FB9A5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="34905FB3" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2937" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2DD1A8DD" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="21B4357D" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Behandlingstid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="25BB4ECA" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="4F90CD9D" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="78"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="64D2A47B" w14:textId="77777777">
+          <w:p w14:paraId="2EE80DFB" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7151" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7FFCF120" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="176D1A25" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="363D930C" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="05ADA7E2" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1DCA6018" w14:textId="59C3EFA6">
+          </w:tcPr>
+          <w:p w14:paraId="012CE784" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> axelled och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>humerus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00896F15">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(märgspik, platta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="77D541D8" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="32BA6083" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4B4C0676" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="331545DA" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3EA0B49C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="52258D61" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="0FBBEB9A" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="43CD22DC" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="733F0D0C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="720E389A" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="54E46F75" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="269E724B" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5A94BD22" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="279374F3" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1728B532" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5EFA4F9D" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Max behandling 1v därefter stopp.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="6E7775B3" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="2EF420AB" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="374A1B68" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2FBF302F" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3011"/>
               </w:tabs>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> armbågsfraktur (platta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="310A41EB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="54A841E1" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="718FA5BE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="55F44787" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2ED64DE7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1768EA60" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2 veckor, därefter vid behov.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="6C8A8596" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="62BB9AF0" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="77EB4B9C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="66961803" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00235D8D" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="302CACD9" w14:textId="75181707">
+          </w:tcPr>
+          <w:p w14:paraId="27240767" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00235D8D" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="3CEFD14E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2C3CCBDE" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="573D7A52" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3365C822" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 1 vecka därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="1CC2D213" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="1C924D6F" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1933B79E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5233DA2E" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> handledsfraktur och underarmsfraktur (platta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7017E011" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2A45ED41" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5EFBEACE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="57ABA895" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="016BB9C8" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6F6F5164" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2 v därefter </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v.b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="5B521D5B" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="0B0B8600" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7901E104" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="33B16894" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5822520C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3805B3A8" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="37B274B2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4DCA0F38" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="54339E70" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5BB6B35B" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 dagar smärtpaket</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="46A60FDE" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="03654A52" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="783D10C2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="54205C9B" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Höftfraktur och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>femurfraktur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="59B8E779" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="788D7F65" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2594F6AF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="675D44C5" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5EC8565D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="002415CF" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 v</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="5492A810" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="7DB01BE6" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="6BBB8892" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5FE0CE08" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="1473297A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4E4CF17E" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="210AD81B" w14:textId="77777777">
+          <w:p w14:paraId="78D947A3" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="381152C9" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="429E2263" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0BA1ADBB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="479A18A4" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> veckor aktiv nedtrappning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="3462242D" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="47344C26" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="19465272" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="682B3BF7" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> patellafraktur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="39D590B8" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5DA864D8" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  500</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="511DAA40" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2031A4D0" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="7A19370F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2B8C7A15" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> veckor, längre </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="72AB550B" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="77D2F2BD" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="34129137" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3C5A2373" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4759ADAB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="690EBDDA" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="566845EC" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7596548B" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 x 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="794F4F8A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="23365E78" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 1 v därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="085E848B" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="7751D7DC" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="31EA8733" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="72B731FF" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5975,764 +5884,943 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tibiafrak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">tur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0D518147" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7905EEDB" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  500</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0AD93ACB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="73A94510" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4AB1217D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3FCB5A3E" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 v</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="76B6865F" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="6C578FA2" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2D0F6A97" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="19D2FCE0" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(platta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="4378EF22" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4E3BCADB" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="117AC1BF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="66E21736" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2D67806C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0AA162CA" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Max </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> v därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="2729C71D" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="7035F7CA" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="534DF43B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="762E3927" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tibiafraktur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> och fotledsfraktur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="709F4FE0" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="66537E62" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paracetamol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2AC8396A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2C246120" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 x 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="5E4F66DB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0AAED535" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 v</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidTr="001672E5" w14:paraId="6D91544F" w14:textId="77777777">
+      <w:tr w:rsidR="00951014" w:rsidRPr="00705BD5" w14:paraId="3161FA87" w14:textId="77777777" w:rsidTr="00886AA0">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="08C85810" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="617000A9" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="08E71DF4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="20D62C09" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Targiniq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5mg/2.5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="2574DFB3" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="53642A89" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00705BD5" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0FB6A980" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="44C0BEBC" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00705BD5" w:rsidRDefault="00951014" w:rsidP="00886AA0">
             <w:pPr>
               <w:ind w:left="0" w:right="-567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00705BD5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max 1 vecka därefter stopp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="184FC22D" w14:textId="77777777">
+    <w:p w14:paraId="16D4EAC8" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="46D8ED52" w14:textId="77777777">
+    <w:p w14:paraId="013FB70D" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005A0E03" w:rsidR="00A10D64" w:rsidP="00D86E5A" w:rsidRDefault="00A10D64" w14:paraId="0B154CBE" w14:textId="77777777">
+    <w:p w14:paraId="045E30A3" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="005A0E03" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:right="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00DB4D24" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
+    <w:p w14:paraId="2C7C9890" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00536A5A" w:rsidRDefault="00951014" w:rsidP="00951014">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-567"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="00C4719F">
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00951014" w:rsidRDefault="00536A5A" w:rsidP="00951014"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00951014" w:rsidSect="00C4719F">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="28754AC0" w14:textId="77777777">
+    <w:p w14:paraId="28754AC0" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="376D3CD9" w14:textId="77777777">
+    <w:p w14:paraId="376D3CD9" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="24F376AB" w14:textId="77777777">
+    <w:p w14:paraId="24F376AB" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F0F69E4" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="5D5E0CE5" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-2070031421"/>
+      <w:id w:val="206772329"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
+      <w:p w14:paraId="2D7CAD1F" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00EC0A68" w:rsidRDefault="00951014" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19E31ED7" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00FB2F0F">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:left="6237" w:hanging="141"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68A31381" wp14:editId="53303A0B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4388307</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-27355</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1897920" cy="384860"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1944307572" name="Bildobjekt 1944307572">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1953671" cy="396165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-2070031421"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -6765,313 +6853,645 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="353EBF66" w14:textId="77777777"/>
+    <w:p w14:paraId="353EBF66" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="4272C29B" w14:textId="77777777">
+    <w:p w14:paraId="4272C29B" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00C4719F" w:rsidRDefault="00C4719F" w14:paraId="76D309F4" w14:textId="77777777">
+    <w:p w14:paraId="76D309F4" w14:textId="77777777" w:rsidR="00C4719F" w:rsidRDefault="00C4719F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DEC9C21" w14:textId="77777777" w:rsidR="00951014" w:rsidRPr="00DA65C4" w:rsidRDefault="00951014" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07EBD183" wp14:editId="7CD13EC4">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="463324167" name="Textruta 463324167"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5B74E7BD" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="07EBD183" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 463324167" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251677697;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="5B74E7BD" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E97F27A" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014" w:rsidP="00413A60">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0261DD8B" wp14:editId="7F7CC62E">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-65405</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1891622157" name="Textruta 1891622157"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1018EB53" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0261DD8B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1891622157" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251676673;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="1018EB53" w14:textId="77777777" w:rsidR="00951014" w:rsidRDefault="00951014">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70CBC4C0" wp14:editId="5447FC33">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>17744</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>198873</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="216408"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1546271483" name="Bild 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="8" name="Bild 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="216408"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="071EC966">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="19E8309D">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
+    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -7107,2990 +7527,2990 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
+    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CD04B20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7C6C69E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="210A336B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="585A11B8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21445F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64BE3BEE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2075" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2795" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3515" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4235" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4955" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5675" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6395" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7115" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40500FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BFCF0D8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53A77E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B20ACCC6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F43ECD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E51E38E0"/>
     <w:lvl w:ilvl="0" w:tplc="47A04FBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="67A0C52A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8AB26F3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F70AEB8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FC60A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5560CDCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="124070CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="91D04F80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="43267660">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB4713C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74B82D28"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EAE511D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="095666E6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="750200338">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1107578943">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1018235773">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1724207928">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="464590852">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1101728017">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="399062623">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="341981354">
@@ -10135,71 +10555,70 @@
   <w:num w:numId="21" w16cid:durableId="1928154281">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1076974138">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="841941314">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1244099539">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1107654716">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2033876193">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="130490586">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="93"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -10446,50 +10865,51 @@
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009467C7"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
+    <w:rsid w:val="00951014"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009822E9"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0A33"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A10D64"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A31246"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
@@ -10548,50 +10968,51 @@
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C4719F"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC5D33"/>
     <w:rsid w:val="00CD103F"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D34D12"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D57305"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D86E5A"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB4D24"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD62AD"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
@@ -10637,168 +11058,168 @@
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1AA5B850"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="77CA2438"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10823,75 +11244,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10926,57 +11347,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11034,700 +11455,701 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -11791,609 +12213,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12402,94 +12824,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12498,496 +12920,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -13054,80 +13476,80 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A10D64"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13155,58 +13577,66 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/26422/Sm%c3%a4rtpatienter%20med%20kronisk%20sm%c3%a4rta%20-%20ofta%20%c3%a5terkommande%20p%c3%a5%20akutmottagningen.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/26422/Sm%c3%a4rtpatienter%20med%20kronisk%20sm%c3%a4rta%20-%20ofta%20%c3%a5terkommande%20p%c3%a5%20akutmottagningen.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
@@ -13491,53 +13921,60 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Dok_med_omslag_sd_red</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>1179</Words>
+  <Characters>7595</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>330</Lines>
+  <Paragraphs>213</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>8561</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Opioidförskrivning på ortopedkliniken, NU-sjukvården</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Annika Wallöf</lastModifiedBy>
-  <revision>37</revision>
+  <revision>38</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>