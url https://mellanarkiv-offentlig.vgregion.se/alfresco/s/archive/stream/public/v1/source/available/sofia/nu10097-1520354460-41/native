--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -6,109 +6,109 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E80EE2" w:rsidP="00F35B05" w:rsidRDefault="00E80EE2" w14:paraId="532D6E6D" w14:textId="77777777">
+    <w:p w14:paraId="532D6E6D" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00E80EE2" w:rsidSect="00E80EE2">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="3A59B5F8" w14:textId="77777777">
+    <w:p w14:paraId="3A59B5F8" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="1EA6B62D" w14:textId="77777777">
+    <w:p w14:paraId="1EA6B62D" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="7CA78FF8" w14:textId="77777777">
+    <w:p w14:paraId="7CA78FF8" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="434B2311" w14:textId="2D53C237">
+    <w:p w14:paraId="434B2311" w14:textId="2D53C237" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-568"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="341D30AA" wp14:editId="23311733">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
@@ -135,134 +135,132 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="003D37FD" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="1965BBB0" w14:textId="77777777">
+                          <w:p w14:paraId="1965BBB0" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="003D37FD" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>26894</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="7E81AEB1">
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="341D30AA">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 29" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w:rsidRPr="003D37FD" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="2DA1D0ED" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
@@ -310,123 +308,144 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidTr="005A3B1F" w14:paraId="23518321" w14:textId="77777777">
+      <w:tr w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w14:paraId="23518321" w14:textId="77777777" w:rsidTr="005A3B1F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C6DBE" w:rsidR="00E80EE2" w:rsidP="003C6DBE" w:rsidRDefault="00E80EE2" w14:paraId="348D1453" w14:textId="77777777">
+          <w:p w14:paraId="348D1453" w14:textId="307F70BA" w:rsidR="00E80EE2" w:rsidRPr="003C6DBE" w:rsidRDefault="00E80EE2" w:rsidP="003C6DBE">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_1314629194" w:id="1"/>
-            <w:bookmarkStart w:name="Rubrik" w:id="2"/>
+            <w:bookmarkStart w:id="1" w:name="_1314629194"/>
+            <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="003C6DBE">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Knäskada och distorsion - handläggning</w:t>
+              <w:t xml:space="preserve">Knäskada </w:t>
+            </w:r>
+            <w:r w:rsidR="00E5381F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C6DBE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> handläggning</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5381F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> på akuten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="003C6DBE" w:rsidR="00E80EE2" w:rsidP="003C6DBE" w:rsidRDefault="00E80EE2" w14:paraId="09204DB4" w14:textId="77777777">
+    <w:p w14:paraId="09204DB4" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="003C6DBE" w:rsidRDefault="00E80EE2" w:rsidP="003C6DBE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A9F92B1" w:rsidR="00E80EE2">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="1A9F92B1">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="11CC7F14" w:rsidP="1A9F92B1" w:rsidRDefault="11CC7F14" w14:paraId="10876DD8" w14:textId="425AF181">
-[...4 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="10876DD8" w14:textId="794BA791" w:rsidR="11CC7F14" w:rsidRDefault="00E5381F" w:rsidP="1A9F92B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="left"/>
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Titel ändrad från </w:t>
+      </w:r>
+      <w:r w:rsidR="00981EF3">
+        <w:t>Knäskada och distorsion - handläggning</w:t>
+      </w:r>
       <w:r w:rsidR="11CC7F14">
-        <w:rPr/>
-        <w:t>Rutinen är uppdaterad.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="4FD40429" w14:textId="77777777">
+    <w:p w14:paraId="4FD40429" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-142"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008344A2">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
@@ -454,107 +473,102 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008344A2">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Vilka berör</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="13B07090" w14:textId="5B181A15">
+    <w:p w14:paraId="13B07090" w14:textId="5B181A15" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ortopedkliniken</w:t>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Akutmottagningen</w:t>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00220683">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fysioterapi </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008344A2" w:rsidR="00E80EE2" w:rsidP="008344A2" w:rsidRDefault="00E80EE2" w14:paraId="72DB0BB7" w14:textId="77777777">
+    <w:p w14:paraId="72DB0BB7" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="008344A2" w:rsidRDefault="00E80EE2" w:rsidP="008344A2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008344A2">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Flödesschema för patienter med knätrauma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="13914365" w14:textId="1BB3A68A">
+    <w:p w14:paraId="13914365" w14:textId="1BB3A68A" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE0AC4B" wp14:editId="73499E0F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>798830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>142875</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3438525" cy="692150"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="12700"/>
@@ -569,161 +583,161 @@
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3438525" cy="692150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00A55F05" w:rsidR="00E80EE2" w:rsidP="00985226" w:rsidRDefault="00E80EE2" w14:paraId="5AA71949" w14:textId="77777777">
+                          <w:p w14:paraId="5AA71949" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00A55F05" w:rsidRDefault="00E80EE2" w:rsidP="00985226">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:right="7"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Direkt eller indirekt våld mot knä</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                             </w:r>
                             <w:r>
                               <w:br/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">Åtgärd: </w:t>
                             </w:r>
                             <w:r>
                               <w:t>Slätröntgen och klinisk undersökning (u-s)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="4065CA63">
               <v:rect id="Rektangel 28" style="position:absolute;margin-left:62.9pt;margin-top:11.25pt;width:270.75pt;height:54.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" w14:anchorId="5EE0AC4B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9uiZ4EQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2m6drRR02nqKEIa&#10;A2nwAxzHSSwcnzm7Tcav5+x2XQWIB4QfLJ/v/Pm77+7WN2Nv2EGh12BLnk+mnCkroda2LfnXL7s3&#10;S858ELYWBqwq+ZPy/Gbz+tV6cIWaQQemVsgIxPpicCXvQnBFlnnZqV74CThlydkA9iKQiW1WoxgI&#10;vTfZbDq9zgbA2iFI5T3d3h2dfJPwm0bJ8KlpvArMlJy4hbRj2qu4Z5u1KFoUrtPyREP8A4teaEuf&#10;nqHuRBBsj/o3qF5LBA9NmEjoM2gaLVXKgbLJp79k89gJp1IuJI53Z5n8/4OVD4dH9xkjde/uQX7z&#10;zMK2E7ZVt4gwdErU9F0ehcoG54vzg2h4esqq4SPUVFqxD5A0GBvsIyBlx8Yk9dNZajUGJunyan61&#10;XMwWnEnyXa9m+SLVIhPF82uHPrxX0LN4KDlSKRO6ONz7ENmI4jkksQej6502JhnYVluD7CCo7Lu0&#10;UgKU5GWYsWwo+Sry+DvENK0/QfQ6UP8a3Zd8eQ4SRZTtna1TdwWhzfFMlI096Rili13qizBWI9P1&#10;SeR4U0H9RMIiHNuVxosOHeAPzgZq1ZL773uBijPzwVJxVvl8Hns7GfPF2xkZeOmpLj3CSoIqeeDs&#10;eNyG4zzsHeq2o5/ypIaFWypoo5PWL6xO9KkdUwlOoxP7/dJOUS8DvvkJAAD//wMAUEsDBBQABgAI&#10;AAAAIQB93Wm/3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPxZpcuAS2y&#10;NEZTE48tvXh7wBZQ9i1hlxb99T5PepzMZOabfLvYQZzN5HtHGtarCISh2jU9tRqO5e7uAYQPSA0O&#10;joyGL+NhW1xf5Zg17kJ7cz6EVnAJ+Qw1dCGMmZS+7oxFv3KjIfZObrIYWE6tbCa8cLkdpIqiVFrs&#10;iRc6HM1zZ+rPw2w1VL064ve+fI3sZheHt6X8mN9ftL69WZ4eQQSzhL8w/OIzOhTMVLmZGi8G1iph&#10;9KBBqQQEB9L0PgZRsROvE5BFLv9fKH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvbom&#10;eBECAAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;fd1pv94AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidRPr="00A55F05" w:rsidR="00E80EE2" w:rsidP="00985226" w:rsidRDefault="00E80EE2" w14:paraId="22B42271" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="0" w:right="7"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Direkt eller indirekt våld mot knä</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">Åtgärd: </w:t>
                       </w:r>
                       <w:r>
                         <w:t>Slätröntgen och klinisk undersökning (u-s)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="46D3387B" w14:textId="77777777">
+    <w:p w14:paraId="46D3387B" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="302AA8C4" w14:textId="77777777">
+    <w:p w14:paraId="302AA8C4" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="6F993820" w14:textId="77777777">
+    <w:p w14:paraId="6F993820" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00985226" w14:paraId="640B040E" w14:textId="0599FE10">
+    <w:p w14:paraId="640B040E" w14:textId="0599FE10" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00985226" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C3E9E79" wp14:editId="5A2AE73E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>798830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>102235</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3457575" cy="1866900"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
@@ -738,152 +752,127 @@
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3457575" cy="1866900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="0041187A" w:rsidR="00E80EE2" w:rsidP="000873EA" w:rsidRDefault="00E80EE2" w14:paraId="45513B24" w14:textId="68D30D8F">
+                          <w:p w14:paraId="45513B24" w14:textId="68D30D8F" w:rsidR="00E80EE2" w:rsidRPr="0041187A" w:rsidRDefault="00E80EE2" w:rsidP="000873EA">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:right="320"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Uteslut:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:r>
-                              <w:t xml:space="preserve">Ruptur av </w:t>
+                              <w:t>Ruptur av quadricepssena</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="000873EA">
                               <w:br/>
                             </w:r>
                             <w:r>
-                              <w:t xml:space="preserve">Ruptur av </w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">Ruptur av patellarsena </w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                            </w:r>
-                            <w:r>
                               <w:t>Operationskrävande fraktur</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                            </w:r>
-[...9 lines deleted...]
-                              <w:t>, LCL-skada</w:t>
+                              <w:t>Instabilitet i varus, LCL-skada</w:t>
                             </w:r>
                             <w:r w:rsidR="000873EA">
                               <w:br/>
                             </w:r>
                             <w:r>
                               <w:t>Knäluxation - kontrollera noga kärlstatus och kompartment</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                             </w:r>
                             <w:r>
                               <w:br/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Åtgärd:</w:t>
                             </w:r>
                             <w:r w:rsidR="000873EA">
                               <w:br/>
                             </w:r>
                             <w:r>
                               <w:t>Inläggning eller subakut utredning</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="5A744D00">
               <v:rect id="Rektangel 27" style="position:absolute;margin-left:62.9pt;margin-top:8.05pt;width:272.25pt;height:147pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1028" w14:anchorId="6C3E9E79" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkgw9GFwIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkiwx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKbG7rx+lpGl2eRpmA4IoSoeHh+T6ZuwNOyr0GmzFi0nOmbISam3bin/9snu1&#10;5MwHYWthwKqKPyrPbzYvX6wHV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWnA1gLwKZ2GY1ioHQ&#10;e5NN83yRDYC1Q5DKezq9Ozn5JuE3jZLhU9N4FZipOHELacW07uOabdaibFG4TsszDfEPLHqhLQW9&#10;QN2JINgB9R9QvZYIHpowkdBn0DRaqpQDZVPkv2Xz0AmnUi4kjncXmfz/g5Ufjw/uM0bq3t2D/OaZ&#10;hW0nbKtuEWHolKgpXBGFygbny8uDaHh6yvbDB6iptOIQIGkwNthHQMqOjUnqx4vUagxM0uHr2fwN&#10;/ZxJ8hXLxWKVp2Jkonx67tCHdwp6FjcVR6plghfHex8iHVE+XUn0weh6p41JBrb7rUF2FFT3XfpS&#10;BpTl9TVj2VDx1Xw6T8i/+Pw1RJ6+v0H0OlADG91XfHm5JMqo21tbp/YKQpvTnigbexYyahfb1Jdh&#10;3I9M1xWfxgDxZA/1IymLcOpXmi/adIA/OBuoVyvuvx8EKs7Me0vVWRWzWWzuZJCwUzLw2rO/9ggr&#10;CarigbPTdhtOA3FwqNuOIhVJDQu3VNFGJ62fWZ3pUz+mEpxnJzb8tZ1uPU/45icAAAD//wMAUEsD&#10;BBQABgAIAAAAIQCefozR3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4&#10;s7tARKUsjdHUxGNLL94GmALK7hJ2adFf73iyt/fyXt58k28WM4gTTb53VkO0UiDI1q7pbavhUG7v&#10;HkH4gLbBwVnS8E0eNsX1VY5Z4852R6d9aAWPWJ+hhi6EMZPS1x0Z9Cs3kuXs6CaDge3UymbCM4+b&#10;QcZKpdJgb/lChyO9dFR/7WejoerjA/7syjdlnrZJeF/Kz/njVevbm+V5DSLQEv7L8IfP6FAwU+Vm&#10;23gxsI/vGT2wSCMQXEgfVAKi0pBEKgJZ5PLyheIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAJIMPRhcCAAApBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAnn6M0d4AAAAKAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidRPr="0041187A" w:rsidR="00E80EE2" w:rsidP="000873EA" w:rsidRDefault="00E80EE2" w14:paraId="62976847" w14:textId="68D30D8F">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="0" w:right="320"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Uteslut:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">Ruptur av </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
@@ -936,189 +925,190 @@
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Åtgärd:</w:t>
                       </w:r>
                       <w:r w:rsidR="000873EA">
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:t>Inläggning eller subakut utredning</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="15A78499" w14:textId="72E63C08">
+    <w:p w14:paraId="15A78499" w14:textId="72E63C08" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="5696B08E" w14:textId="473BFEA8">
+    <w:p w14:paraId="5696B08E" w14:textId="473BFEA8" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="6E0022A8" w14:textId="12E3356D">
+    <w:p w14:paraId="6E0022A8" w14:textId="12E3356D" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="163E7687" w14:textId="77777777">
+    <w:p w14:paraId="163E7687" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="7555D74E" w14:textId="77777777">
+    <w:p w14:paraId="7555D74E" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="7931C95D" w14:textId="77777777">
+    <w:p w14:paraId="7931C95D" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="0606E2B5" w14:textId="77777777">
+    <w:p w14:paraId="0606E2B5" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="5133FF36" w14:textId="77777777">
+    <w:p w14:paraId="5133FF36" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="52D2A311" w14:textId="77777777">
+    <w:p w14:paraId="52D2A311" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="75C6A4F4" w14:textId="77777777">
+    <w:p w14:paraId="75C6A4F4" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="4AC873EA" w14:textId="77777777">
+    <w:p w14:paraId="4AC873EA" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="0713A856" w14:textId="77777777">
+    <w:p w14:paraId="0713A856" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1605"/>
           <w:tab w:val="center" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Inget av ovanstående </w:t>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="182D93EE" w14:textId="7425B64C">
+    <w:p w14:paraId="182D93EE" w14:textId="7425B64C" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1605"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39527102" wp14:editId="7C2009D2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1320165</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>109855</wp:posOffset>
@@ -1136,146 +1126,141 @@
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2914650" cy="619125"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="00570E24" w:rsidRDefault="00570E24" w14:paraId="3B3BCDCD" w14:textId="2A4BD9D6">
+                          <w:p w14:paraId="3B3BCDCD" w14:textId="2A4BD9D6" w:rsidR="00E80EE2" w:rsidRDefault="00570E24" w:rsidP="00570E24">
                             <w:pPr>
                               <w:ind w:left="993"/>
                             </w:pPr>
                             <w:r>
                               <w:br/>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="00E80EE2">
-                              <w:t>Hydrops</w:t>
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> (Blod i leden)</w:t>
+                              <w:t>Hydrops (Blod i leden)</w:t>
                             </w:r>
                             <w:r w:rsidR="00E80EE2">
                               <w:br/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="639747FA">
               <v:rect id="Rektangel 26" style="position:absolute;margin-left:103.95pt;margin-top:8.65pt;width:229.5pt;height:48.75pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1029" w14:anchorId="39527102" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLhclbEQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zSlLduo6WrVpQhp&#10;uUgLH+A4TmLheMzYbVK+nrHb7VaAeED4wfJ47DNnzsysb8fesINCr8GWPJ9MOVNWQq1tW/KvX3av&#10;bjjzQdhaGLCq5Efl+e3m5Yv14Ao1gw5MrZARiPXF4EreheCKLPOyU73wE3DKkrMB7EUgE9usRjEQ&#10;em+y2XS6zAbA2iFI5T3d3p+cfJPwm0bJ8KlpvArMlJy4hbRj2qu4Z5u1KFoUrtPyTEP8A4teaEtB&#10;L1D3Igi2R/0bVK8lgocmTCT0GTSNlirlQNnk01+yeeyEUykXEse7i0z+/8HKj4dH9xkjde8eQH7z&#10;zMK2E7ZVd4gwdErUFC6PQmWD88XlQzQ8fWXV8AFqKq3YB0gajA32EZCyY2OS+niRWo2BSbqcrfL5&#10;ckEVkeRb5qt8tkghRPH026EP7xT0LB5KjlTKhC4ODz5ENqJ4epLYg9H1ThuTDGyrrUF2EFT2XVpn&#10;dH/9zFg2lHy1oNh/h5im9SeIXgfqX6P7kt9cHokiyvbW1qm7gtDmdCbKxp51jNLFLvVFGKuR6brk&#10;r2OAeFNBfSRhEU7tSuNFhw7wB2cDtWrJ/fe9QMWZeW+pOCTlPPZ2MuaLNzMy8NpTXXuElQRV8sDZ&#10;6bgNp3nYO9RtR5HypIaFOypoo5PWz6zO9KkdUwnOoxP7/dpOr54HfPMTAAD//wMAUEsDBBQABgAI&#10;AAAAIQCACYtT3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN0UpW2I&#10;UyFQkTi26YWbEy9JIF5HsdMGvp7lBMedeZqdyXez68UZx9B50rBcKBBItbcdNRpO5f5uAyJEQ9b0&#10;nlDDFwbYFddXucmsv9ABz8fYCA6hkBkNbYxDJmWoW3QmLPyAxN67H52JfI6NtKO5cLjrZaJUKp3p&#10;iD+0ZsCnFuvP4+Q0VF1yMt+H8kW57X4VX+fyY3p71vr2Zn58ABFxjn8w/Nbn6lBwp8pPZIPoNSRq&#10;vWWUjfUKBANpmrJQsbC834Ascvl/QvEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS4XJ&#10;WxECAAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;gAmLU94AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E80EE2" w:rsidP="00570E24" w:rsidRDefault="00570E24" w14:paraId="162B3F72" w14:textId="2A4BD9D6">
                       <w:pPr>
                         <w:ind w:left="993"/>
                       </w:pPr>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="00E80EE2">
                         <w:t>Hydrops</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="00E80EE2">
                         <w:t xml:space="preserve"> (Blod i leden)</w:t>
                       </w:r>
                       <w:r w:rsidR="00E80EE2">
                         <w:br/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="2790DD24" w14:textId="77777777">
+    <w:p w14:paraId="2790DD24" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="7B807315" w14:textId="77777777">
+    <w:p w14:paraId="7B807315" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="09CBF800" w14:textId="77777777">
+    <w:p w14:paraId="09CBF800" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="70F5C5C7" w14:textId="124104BE">
+    <w:p w14:paraId="70F5C5C7" w14:textId="124104BE" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AC626AE" wp14:editId="20951485">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1758315</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>104140</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="409575" cy="428625"/>
                 <wp:effectExtent l="47625" t="9525" r="9525" b="47625"/>
@@ -1306,51 +1291,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="075F251C">
               <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="0558C34C">
                 <v:path fillok="f" arrowok="t" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Straight Arrow Connector 25" style="position:absolute;margin-left:138.45pt;margin-top:8.2pt;width:32.25pt;height:33.75pt;flip:x;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhVWYH1QEAAIYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCpmuNOD2k63bo&#10;tgDtPkCRZFuoJAqUEid/P1Ex0m67DfVBIE3x8fGRWt0dnWUHjdGAb/l8VnOmvQRlfN/yX88Pn244&#10;i0l4JSx43fKTjvxu/fHDagyNXsAAVmlkGcTHZgwtH1IKTVVFOWgn4gyC9jnYATqRsot9pVCMGd3Z&#10;alHX19UIqAKC1DHmv/fnIF8X/K7TMv3suqgTsy3P3FI5sZw7Oqv1SjQ9ijAYOdEQ/8HCCeNz0QvU&#10;vUiC7dH8A+WMRIjQpZkEV0HXGalLD7mbef1XN0+DCLr0ksWJ4SJTfD9Y+eOw8Vsk6vLon8IjyJfI&#10;PGwG4XtdCDyfQh7cnKSqxhCbSwo5MWyR7cbvoPIdsU9QVDh26FhnTfhGiQSeO2XHIvvpIrs+Jibz&#10;z6v6dvl5yZnMoavFzfViWWqJhmAoOWBMXzU4RkbLY0Jh+iFtwPs8YMBzCXF4jIlIviZQsocHY22Z&#10;s/VsbPntMhegSARrFAWLg/1uY5EdBG1K+SYWf1xD2HtVwAYt1JfJTsLYbLNUpEposnhWc6rmtOLM&#10;6vw4yDrTs36SktSjVY3NDtRpixQmLw+79DEtJm3TW7/cen0+698AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwp+P34AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiKXrRulK0wkB&#10;gxOaKOOeNaat1jhVk23t22NOcLP1f/r9OV+PthMnHHzrSMF8FoFAqpxpqVaw+9zcpiB80GR05wgV&#10;TOhhXVxe5Doz7kwfeCpDLbiEfKYVNCH0mZS+atBqP3M9EmffbrA68DrU0gz6zOW2k3EUJdLqlvhC&#10;o3t8arA6lEer4Lnc3m2+bnZjPFVv7+VretjS9KLU9dX4+AAi4Bj+YPjVZ3Uo2GnvjmS86BTE98mK&#10;UQ6SJQgGFss5D3sF6WIFssjl/w+KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDhVWYH&#10;1QEAAIYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCw&#10;p+P34AAAAAkBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EC6A998" wp14:editId="505F98C7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3072765</wp:posOffset>
                 </wp:positionH>
@@ -1386,81 +1371,81 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="59EFA6B3">
               <v:shape id="Straight Arrow Connector 24" style="position:absolute;margin-left:241.95pt;margin-top:8.2pt;width:21.75pt;height:30pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArLx1KzgEAAHwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6/2okqYrr3Nwml7S&#10;1lLSHzAGdhcVGDRg7/rfF4jjRumtKgc0w8CbN2+G9e1iDTsqChpdz5tVzZlyAqV2Y89/Pt1/uOEs&#10;RHASDDrV85MK/Hbz/t169p1qcUIjFbEE4kI3+55PMfquqoKYlIWwQq9cCg5IFmJyaawkwZzQrana&#10;ur6uZiTpCYUKIZ3ePQf5puAPgxLxxzAEFZnpeeIWy05l3+e92qyhGwn8pMWZBvwDCwvapaQXqDuI&#10;wA6k/4KyWhAGHOJKoK1wGLRQpYZUTVO/qeZxAq9KLUmc4C8yhf8HK74ft25HmbpY3KN/QPErMIfb&#10;CdyoCoGnk0+Na7JU1exDd3mSneB3xPbzN5TpDhwiFhWWgWyGTPWxpYh9uoitlshEOmw/XbftFWci&#10;hT7eNHVdmlFB9/LYU4hfFVqWjZ6HSKDHKW7RudRWpKakguNDiJkadC8PcmaH99qY0l3j2Nzzz1cp&#10;WY4ENFrmYHFo3G8NsSPk+Sir1PnmGuHByQI2KZBfznYEbZLNYhEokk6SGcVzNqskZ0alL5GtZ3rG&#10;nQXMmuUBDd0e5WlHOZy91OJSx3kc8wy99sutP59m8xsAAP//AwBQSwMEFAAGAAgAAAAhAP8dk1Th&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQylpG+JUQIXIBaT+CHF0&#10;4yWxiNdR7LYpT9/lBLfdndHsN/licK04YB+sJwW3owQEUuWNpVrBdvNyMwMRoiajW0+o4IQBFsXl&#10;Ra4z44+0wsM61oJDKGRaQRNjl0kZqgadDiPfIbH25XunI699LU2vjxzuWjlOklQ6bYk/NLrD5war&#10;7/XeKYjLz1OTflRPc/u+eX1L7U9Zlkulrq+GxwcQEYf4Z4ZffEaHgpl2fk8miFbBZHY3ZysL6QQE&#10;G+7HUx52CqZ8kEUu/zcozgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQArLx1KzgEAAHwD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/HZNU4QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" w14:anchorId="318AAF50">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="1FB162D3" w14:textId="77777777">
+    <w:p w14:paraId="1FB162D3" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="7328F21F" w14:textId="77777777">
+    <w:p w14:paraId="7328F21F" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="04DD7551" w14:textId="701A94D9">
+    <w:p w14:paraId="04DD7551" w14:textId="701A94D9" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2490"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7664F186" wp14:editId="3ED0ECD6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3234690</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>178435</wp:posOffset>
@@ -1494,51 +1479,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="4AF732BD">
               <v:shape id="Straight Arrow Connector 23" style="position:absolute;margin-left:254.7pt;margin-top:14.05pt;width:9.75pt;height:37.5pt;flip:x;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUBJ5N1QEAAIYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6bQDXZZRp3vosnBY&#10;oNIuPyDNx0xEEkdO2mn/PXFaddFyQ8whssfx8/Ozs7o7escOGpOF0PPFbM6ZDhKUDUPPfz4/vLvl&#10;LGURlHAQdM9POvG79ds3qyl2uoURnNLICkhI3RR7PuYcu6ZJctRepBlEHUrQAHqRi4tDo1BMBd27&#10;pp3Pb5oJUEUEqVMqf+/PQb6u+MZomX8Yk3RmrueFW64n1nNHZ7NeiW5AEUcrLzTEP7DwwoZS9Ap1&#10;L7Jge7R/QXkrERKYPJPgGzDGSl17KN0s5q+6eRpF1LWXIk6KV5nS/4OV3w+bsEWiLo/hKT6C/JVY&#10;gM0owqArgedTLINbkFTNFFN3TSEnxS2y3fQNVLkj9hmqCkeDnhln41dKJPDSKTtW2U9X2fUxM1l+&#10;Ltr3t+2SM1lCHz7etMs6lkZ0BEPJEVP+osEzMnqeMgo7jHkDIZQBA55LiMNjykTyJYGSAzxY5+qc&#10;XWBTzz8tSzGKJHBWUbA6OOw2DtlB0KbUr3b86hrCPqgKNmqhPl/sLKwrNstVqoy2iOc0p2peK86c&#10;Lo+DrDM9Fy5Sknq0qqnbgTptkcLklWHXPi6LSdv0p19vvTyf9W8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqVtU64AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXYXFEORpTFq&#10;7ck0Yr1vYQRSdpaw2xb+veNJj5P35b1v8tVke3HC0XeONEQLBQKpcnVHjYbd5/o2BeGDodr0jlDD&#10;jB5WxeVFbrLanekDT2VoBJeQz4yGNoQhk9JXLVrjF25A4uzbjdYEPsdG1qM5c7ntZazUg7SmI15o&#10;zYDPLVaH8mg1vJTbZP11s5viudq8l2/pYUvzq9bXV9PTI4iAU/iD4Vef1aFgp707Uu1FryFRy3tG&#10;NcRpBIKBJE6XIPZMqrsIZJHL/y8UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUBJ5N&#10;1QEAAIYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDq&#10;VtU64AAAAAoBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" w14:anchorId="25B7F036">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1992A28F" wp14:editId="21B194EF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3625215</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>178435</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1095375" cy="438150"/>
@@ -1570,93 +1555,93 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="6250D4CE">
               <v:shape id="Straight Arrow Connector 22" style="position:absolute;margin-left:285.45pt;margin-top:14.05pt;width:86.25pt;height:34.5pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA52Rel0gEAAH0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TZWuNOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lpWmy3YToIpEg+ko/U6vY4OnEwxBZ9K+vZXArjFWrr+1b+fLr/cC0F&#10;R/AaHHrTypNhebt+/241hcYscECnDYkE4rmZQiuHGENTVawGMwLPMBifjB3SCDGp1FeaYEroo6sW&#10;8/mnakLSgVAZ5vR692yU64LfdUbFH13HJgrXylRbLDeVe5fvar2CpicIg1XnMuAfqhjB+pT0AnUH&#10;EcSe7F9Qo1WEjF2cKRwr7DqrTOkhdVPP/+jmcYBgSi+JHA4Xmvj/warvh43fUi5dHf1jeED1i4XH&#10;zQC+N6WAp1NIg6szVdUUuLmEZIXDlsRu+oY6+cA+YmHh2NGYIVN/4ljIPl3INscoVHqs5zfLq89L&#10;KVSyfby6rpdlGhU0L9GBOH41OIostJIjge2HuEHv01yR6pILDg8cc23QvATk1B7vrXNlvM6LqZU3&#10;y8WyBDA6q7MxuzH1u40jcYC8IOWURpPlrRvh3usCNhjQX85yBOuSLGJhKJJNnDkjc7bRaCmcSX8i&#10;S8/lOX9mMJOWN5SbHerTlrI5a2nGpY/zPuYleqsXr9dfs/4NAAD//wMAUEsDBBQABgAIAAAAIQDH&#10;e3sB4gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNSkibEqYAKkQtI&#10;tAhxdOMltojXUey2KV+POcFxNU8zb6vVZHt2wNEbRwLSWQIMqXXKUCfgbft4tQTmgyQle0co4IQe&#10;VvX5WSVL5Y70iodN6FgsIV9KATqEoeTctxqt9DM3IMXs041WhniOHVejPMZy2/N5kmTcSkNxQcsB&#10;HzS2X5u9FRDWHyedvbf3hXnZPj1n5rtpmrUQlxfT3S2wgFP4g+FXP6pDHZ12bk/Ks17ATZ4UERUw&#10;X6bAIpAvrhfAdgKKPAVeV/z/B/UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADnZF6XS&#10;AQAAfQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMd7&#10;ewHiAAAACQEAAA8AAAAAAAAAAAAAAAAALAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" w14:anchorId="42904473">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nej</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="3EEA6730" w14:textId="0F1262F5">
+    <w:p w14:paraId="3EEA6730" w14:textId="0F1262F5" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2490"/>
           <w:tab w:val="left" w:pos="5325"/>
           <w:tab w:val="left" w:pos="5685"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29730B9C" wp14:editId="43EA502B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1682115</wp:posOffset>
                 </wp:positionH>
@@ -1692,51 +1677,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="0661DB81">
               <v:shape id="Straight Arrow Connector 21" style="position:absolute;margin-left:132.45pt;margin-top:5.25pt;width:26.25pt;height:32.5pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCMzVE0AEAAHwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46zZV2NOD2k6y7d&#10;FqDdByiSbAuTRYFU4uTvR6lpWmy3oToIpEg+ko/U6uY4enGwSA5CK+vZXAobNBgX+lb+erz78EUK&#10;SioY5SHYVp4syZv1+3erKTZ2AQN4Y1EwSKBmiq0cUopNVZEe7KhoBtEGNnaAo0qsYl8ZVBOjj75a&#10;zOefqwnQRARtifj19sko1wW/66xOP7uObBK+lVxbKjeWe5fvar1STY8qDk6fy1D/UcWoXOCkF6hb&#10;lZTYo/sHanQagaBLMw1jBV3ntC09cDf1/K9uHgYVbemFyaF4oYneDlb/OGzCFnPp+hge4j3o3yQC&#10;bAYVelsKeDxFHlydqaqmSM0lJCsUtyh203cw7KP2CQoLxw7HDMn9iWMh+3Qh2x6T0Pz4kc/VUgrN&#10;pk/14mpZhlGp5jk4IqVvFkaRhVZSQuX6IW0gBB4rYF1SqcM9pVyaap4DcuYAd877Ml0fxNTK6+Vi&#10;WQIIvDPZmN0I+93GoziovB/llD7Z8toNYR9MARusMl/PclLOsyxSISihY8q8lTnbaI0U3vKXyNJT&#10;eT6cCcyc5QWlZgfmtMVszhqPuPRxXse8Q6/14vXyadZ/AAAA//8DAFBLAwQUAAYACAAAACEALDwt&#10;wuEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT0qQ0xKmACpELSLQI&#10;cXTjJY6I11Hstilfz3KC42qeZt4Wq9F14oBDaD0pmE4SEEi1Ny01Ct62j1c3IELUZHTnCRWcMMCq&#10;PD8rdG78kV7xsImN4BIKuVZgY+xzKUNt0ekw8T0SZ59+cDryOTTSDPrI5a6TsyTJpNMt8YLVPT5Y&#10;rL82e6cgrj9ONnuv75fty/bpOWu/q6paK3V5Md7dgog4xj8YfvVZHUp22vk9mSA6BbNsvmSUgyQF&#10;wcD1dDEHsVOwSFOQZSH/f1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIIzNUTQAQAA&#10;fAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACw8LcLh&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" w14:anchorId="2B1B0854">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D913A56" wp14:editId="2C723694">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>586740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>41275</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="981075" cy="377825"/>
@@ -1768,95 +1753,95 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="1E8AFE12">
               <v:shape id="Straight Arrow Connector 20" style="position:absolute;margin-left:46.2pt;margin-top:3.25pt;width:77.25pt;height:29.75pt;flip:x;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfuR+91AEAAIYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GOEzEMvSPxD1HudNqi0jLqdA9dFg4L&#10;VNrlA9IkMxORiSMn7bR/j51W3QVuiDlE9jh+fn521nenwYujxeQgNHI2mUphgwbjQtfIH88P71ZS&#10;pKyCUR6CbeTZJnm3eftmPcbazqEHbywKAgmpHmMj+5xjXVVJ93ZQaQLRBgq2gIPK5GJXGVQjoQ++&#10;mk+nH6oR0EQEbVOiv/eXoNwU/La1On9v22Sz8I0kbrmcWM49n9VmreoOVeydvtJQ/8BiUC5Q0RvU&#10;vcpKHND9BTU4jZCgzRMNQwVt67QtPVA3s+kf3Tz1KtrSC4mT4k2m9P9g9bfjNuyQqetTeIqPoH8m&#10;EWDbq9DZQuD5HGlwM5aqGmOqbynspLhDsR+/gqE76pChqHBqcRCtd/ELJzI4dSpORfbzTXZ7ykLT&#10;z4+r2XS5kEJT6P1yuZovSi1VMwwnR0z5s4VBsNHIlFG5rs9bCIEGDHgpoY6PKTPJlwRODvDgvC9z&#10;9kGMVG5BBTiSwDvDweJgt996FEfFm1K+K4vfriEcgilgvVXm09XOynmyRS5SZXQknreSqw3WSOEt&#10;PQ62LvR8uErJ6vGqpnoP5rxDDrNHwy59XBeTt+m1X269PJ/NLwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AP5a/x3dAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwkAURfcm/MPkmbgxMrWBBmqnhKjI&#10;ihAr7ofOs23ovGk6A7R/73OFy5t7c+7JVoNtxQV73zhS8DyNQCCVzjRUKTh8bZ4WIHzQZHTrCBWM&#10;6GGVT+4ynRp3pU+8FKESDCGfagV1CF0qpS9rtNpPXYfE3Y/rrQ4c+0qaXl8ZblsZR1EirW6IH2rd&#10;4WuN5ak4WwVvxX6++X48DPFYbnfFx+K0p/FdqYf7Yf0CIuAQbmP402d1yNnp6M5kvGgVLOMZLxUk&#10;cxBcx7NkCeLIOYlA5pn875//AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN+5H73UAQAA&#10;hgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP5a/x3d&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAALgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" w14:anchorId="21C78910">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="41857035" w14:textId="77777777">
+    <w:p w14:paraId="41857035" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="372E7DF1" w14:textId="50AA5DFE">
+    <w:p w14:paraId="372E7DF1" w14:textId="50AA5DFE" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0777C6D8" wp14:editId="30DE0674">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-327660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>241300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1409700" cy="657225"/>
@@ -1872,119 +1857,112 @@
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1409700" cy="657225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="00251F40" w:rsidRDefault="00E80EE2" w14:paraId="0B2561EA" w14:textId="77777777">
+                          <w:p w14:paraId="0B2561EA" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00251F40">
                             <w:pPr>
                               <w:ind w:left="0" w:right="77"/>
                             </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">Instabil i </w:t>
+                              <w:t>Instabil i valgus</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:br/>
-                            </w:r>
-                            <w:r>
                               <w:t>MCL-skada II, III</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="5E1593AC">
               <v:rect id="Rektangel 19" style="position:absolute;left:0;text-align:left;margin-left:-25.8pt;margin-top:19pt;width:111pt;height:51.75pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1030" w14:anchorId="0777C6D8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBt8/6sEQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrYx4hRFugwD&#10;ugvQ7QNkWbaFyaJGKbG7rx+lpGmwDXsYpgdBFKXDw0NyfTsNhh0Ueg224sUs50xZCY22XcW/ftm9&#10;ueHMB2EbYcCqij8pz283r1+tR1eqOfRgGoWMQKwvR1fxPgRXZpmXvRqEn4FTlpwt4CACmdhlDYqR&#10;0AeTzfP8KhsBG4cglfd0e3908k3Cb1slw6e29SowU3HiFtKOaa/jnm3WouxQuF7LEw3xDywGoS0F&#10;PUPdiyDYHvVvUIOWCB7aMJMwZNC2WqqUA2VT5L9k89gLp1IuJI53Z5n8/4OVHw+P7jNG6t49gPzm&#10;mYVtL2yn7hBh7JVoKFwRhcpG58vzh2h4+srq8QM0VFqxD5A0mFocIiBlx6Yk9dNZajUFJumyWOSr&#10;65wqIsl3tbyez5cphCiffzv04Z2CgcVDxZFKmdDF4cGHyEaUz08SezC62WljkoFdvTXIDoLKvkvr&#10;hO4vnxnLxoqvlhT77xB5Wn+CGHSg/jV6qPjN+ZEoo2xvbZO6KwhtjmeibOxJxyhd7FJfhqmemG4q&#10;vogB4k0NzRMJi3BsVxovOvSAPzgbqVUr7r/vBSrOzHtLxVkVi0Xs7WQsSEsy8NJTX3qElQRV8cDZ&#10;8bgNx3nYO9RdT5GKpIaFOypoq5PWL6xO9KkdUwlOoxP7/dJOr14GfPMTAAD//wMAUEsDBBQABgAI&#10;AAAAIQCHdeHM4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjctqT7YnRN&#10;JwQaEsetu3Bz26wtNE7VpFvh1+Odxs2WH71+3mQ72lacTe8bRxqiqQJhqHBlQ5WGY7abrEH4gFRi&#10;68ho+DEetun9XYJx6S60N+dDqASHkI9RQx1CF0vpi9pY9FPXGeLbyfUWA699JcseLxxuWzlTaiUt&#10;NsQfauzMa22K78NgNeTN7Ii/++xd2efdPHyM2dfw+ab148P4sgERzBhuMFz1WR1SdsrdQKUXrYbJ&#10;MloxqmG+5k5X4EktQOQ8LKIlyDSR/yukfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBt&#10;8/6sEQIAACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCHdeHM4AAAAAoBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E80EE2" w:rsidP="00251F40" w:rsidRDefault="00E80EE2" w14:paraId="6D7E9E01" w14:textId="77777777">
                       <w:pPr>
                         <w:ind w:left="0" w:right="77"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Instabil i </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>valgus</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:t>MCL-skada II, III</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="0DA2547B" w14:textId="25EC58F2">
+    <w:p w14:paraId="0DA2547B" w14:textId="25EC58F2" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1913F887" wp14:editId="23844F8B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2815590</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>57150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1409700" cy="678815"/>
@@ -2000,87 +1978,80 @@
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1409700" cy="678815"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="007536CD" w:rsidRDefault="00E80EE2" w14:paraId="491222E8" w14:textId="77777777">
+                          <w:p w14:paraId="491222E8" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="007536CD">
                             <w:pPr>
                               <w:ind w:left="0" w:right="77"/>
                             </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">Instabil i </w:t>
+                              <w:t>Instabil i valgus</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:br/>
-                            </w:r>
-                            <w:r>
                               <w:t>MCL-skada II, III</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="47A02316">
               <v:rect id="Rektangel 18" style="position:absolute;left:0;text-align:left;margin-left:221.7pt;margin-top:4.5pt;width:111pt;height:53.45pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1031" w14:anchorId="1913F887" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxpHwIFQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkiYx4hRFugwD&#10;ugvQ7QNkWbaFyaJGKXG6rx+lpGl2eRqmB4EUqaPDQ2p9exwMOyj0GmzFi0nOmbISGm27in/9snuz&#10;5MwHYRthwKqKPynPbzevX61HV6op9GAahYxArC9HV/E+BFdmmZe9GoSfgFOWgi3gIAK52GUNipHQ&#10;B5NN8/wmGwEbhyCV93R6fwryTcJvWyXDp7b1KjBTceIW0o5pr+Oebdai7FC4XsszDfEPLAahLT16&#10;gboXQbA96j+gBi0RPLRhImHIoG21VKkGqqbIf6vmsRdOpVpIHO8uMvn/Bys/Hh7dZ4zUvXsA+c0z&#10;C9te2E7dIcLYK9HQc0UUKhudLy8XouPpKqvHD9BQa8U+QNLg2OIQAak6dkxSP12kVsfAJB0Ws3y1&#10;yKkjkmI3i+WymKcnRPl826EP7xQMLBoVR2plQheHBx8iG1E+pyT2YHSz08YkB7t6a5AdBLV9l9YZ&#10;3V+nGcvGiq/m03lC/iXmryHytP4GMehA82v0UPHlJUmUUba3tknTFYQ2J5soG3vWMUoXp9SX4Vgf&#10;mW4qnhSIJzU0TyQswmlc6XuR0QP+4GykUa24/74XqDgz7y01Z1XMZnG2kzObL6bk4HWkvo4IKwmq&#10;4oGzk7kNp/+wd6i7nl4qkhoW7qihrU5av7A606dxTC04f50479d+ynr54JufAAAA//8DAFBLAwQU&#10;AAYACAAAACEANLcu0N4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WaX&#10;tpQIZWmMpiYeW3rx9mC3gLJvCbu06K/3edLjZCYz3+S72fbiYkbfOVKwXEQgDNVOd9QoOJX7h0cQ&#10;PiBp7B0ZBV/Gw664vckx0+5KB3M5hkZwCfkMFbQhDJmUvm6NRb9wgyH2zm60GFiOjdQjXrnc9nIV&#10;RYm02BEvtDiY59bUn8fJKqi61Qm/D+VrZNP9OrzN5cf0/qLU/d38tAURzBz+wvCLz+hQMFPlJtJe&#10;9ArieB1zVEHKl9hPkg3rioPLTQqyyOX/B8UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APGkfAgVAgAAKAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADS3LtDeAAAACQEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E80EE2" w:rsidP="007536CD" w:rsidRDefault="00E80EE2" w14:paraId="3E42BE33" w14:textId="77777777">
                       <w:pPr>
                         <w:ind w:left="0" w:right="77"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Instabil i </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>valgus</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:t>MCL-skada II, III</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
@@ -2118,84 +2089,77 @@
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1409700" cy="685165"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="007536CD" w:rsidRDefault="00E80EE2" w14:paraId="2FA26262" w14:textId="77777777">
+                          <w:p w14:paraId="2FA26262" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="007536CD">
                             <w:pPr>
                               <w:ind w:left="142" w:right="219"/>
                             </w:pPr>
                             <w:r>
                               <w:br/>
+                              <w:t>Stabil i valgus</w:t>
                             </w:r>
-                            <w:r>
-[...6 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="38A4A359">
               <v:rect id="Rektangel 17" style="position:absolute;left:0;text-align:left;margin-left:344.7pt;margin-top:3pt;width:111pt;height:53.95pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1032" w14:anchorId="2E322564" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlBs/cFQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QNkWbaFyaJGKXGyrx+lpGl2eRqmB0EUpcPDQ3J1dxgM2yv0GmzFi0nOmbISGm27in/9sn1z&#10;y5kPwjbCgFUVPyrP79avX61GV6op9GAahYxArC9HV/E+BFdmmZe9GoSfgFOWnC3gIAKZ2GUNipHQ&#10;B5NN83yRjYCNQ5DKe7p9ODn5OuG3rZLhU9t6FZipOHELace013HP1itRdihcr+WZhvgHFoPQloJe&#10;oB5EEGyH+g+oQUsED22YSBgyaFstVcqBsiny37J56oVTKRcSx7uLTP7/wcqP+yf3GSN17x5BfvPM&#10;wqYXtlP3iDD2SjQUrohCZaPz5eVDNDx9ZfX4ARoqrdgFSBocWhwiIGXHDknq40VqdQhM0mUxy5c3&#10;OVVEkm9xOy8W8xRClM+/HfrwTsHA4qHiSKVM6GL/6ENkI8rnJ4k9GN1stTHJwK7eGGR7QWXfpnVG&#10;99fPjGVjxZfz6Twh/+Lz1xB5Wn+DGHSg/jV6qPjt5ZEoo2xvbZO6KwhtTmeibOxZxyhd7FJfhkN9&#10;YLohGWKAeFNDcyRhEU7tSuNFhx7wB2cjtWrF/fedQMWZeW+pOMtiNou9nYzZ/GZKBl576muPsJKg&#10;Kh44Ox034TQPO4e66ylSkdSwcE8FbXXS+oXVmT61YyrBeXRiv1/b6dXLgK9/AgAA//8DAFBLAwQU&#10;AAYACAAAACEArpNAdt0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLML&#10;rWkKZWmMpiYeW3rxNsAUUHaWsEuL/nrHk97m5X158162m22vLjT6zrGBeBGBIq5c3XFj4FTsHzag&#10;fECusXdMBr7Iwy6/vckwrd2VD3Q5hkZJCPsUDbQhDKnWvmrJol+4gVi8sxstBpFjo+sRrxJue72M&#10;orW22LF8aHGg55aqz+NkDZTd8oTfh+I1ssl+Fd7m4mN6fzHm/m5+2oIKNIc/GH7rS3XIpVPpJq69&#10;6g2sN8mjoHLIJPGTOBZdChivEtB5pv8vyH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;ZQbP3BUCAAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEArpNAdt0AAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E80EE2" w:rsidP="007536CD" w:rsidRDefault="00E80EE2" w14:paraId="2710F16D" w14:textId="77777777">
                       <w:pPr>
                         <w:ind w:left="142" w:right="219"/>
                       </w:pPr>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">Stabil i </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>valgus</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
@@ -2230,141 +2194,136 @@
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1409700" cy="666115"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="00251F40" w:rsidRDefault="007536CD" w14:paraId="6CC42BF8" w14:textId="16096434">
+                          <w:p w14:paraId="6CC42BF8" w14:textId="16096434" w:rsidR="00E80EE2" w:rsidRDefault="007536CD" w:rsidP="00251F40">
                             <w:pPr>
                               <w:ind w:left="0" w:right="219"/>
                             </w:pPr>
                             <w:r>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidR="00E80EE2">
-                              <w:t xml:space="preserve">Stabil i </w:t>
+                              <w:t>Stabil i valgus</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="35CD1490">
               <v:rect id="Rektangel 16" style="position:absolute;left:0;text-align:left;margin-left:98.7pt;margin-top:4.5pt;width:111pt;height:52.45pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1033" w14:anchorId="54D138B4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/fRzIFQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOcmmMOEWRLsOA&#10;7gJ0+wBZlm1hsqhRSpzu60cpaZpdnobpQRBF6fDwkFzfHgfDDgq9BlvxYpJzpqyERtuu4l+/7N7c&#10;cOaDsI0wYFXFn5Tnt5vXr9ajK9UUejCNQkYg1pejq3gfgiuzzMteDcJPwClLzhZwEIFM7LIGxUjo&#10;g8mmeb7IRsDGIUjlPd3en5x8k/DbVsnwqW29CsxUnLiFtGPa67hnm7UoOxSu1/JMQ/wDi0FoS0Ev&#10;UPciCLZH/QfUoCWChzZMJAwZtK2WKuVA2RT5b9k89sKplAuJ491FJv//YOXHw6P7jJG6dw8gv3lm&#10;YdsL26k7RBh7JRoKV0ShstH58vIhGp6+snr8AA2VVuwDJA2OLQ4RkLJjxyT100VqdQxM0mUxy1fL&#10;nCoiybdYLIpinkKI8vm3Qx/eKRhYPFQcqZQJXRwefIhsRPn8JLEHo5udNiYZ2NVbg+wgqOy7tM7o&#10;/vqZsWys+Go+nSfkX3z+GiJP628Qgw7Uv0YPFb+5PBJllO2tbVJ3BaHN6UyUjT3rGKWLXerLcKyP&#10;TDcVX8YA8aaG5omERTi1K40XHXrAH5yN1KoV99/3AhVn5r2l4qyK2Sz2djJm8+WUDLz21NceYSVB&#10;VTxwdjpuw2ke9g5111OkIqlh4Y4K2uqk9QurM31qx1SC8+jEfr+206uXAd/8BAAA//8DAFBLAwQU&#10;AAYACAAAACEAz11F4twAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiT&#10;tgKcxqkQqEgc2/TCbRNvk0BsR7HTBp6e5QTHTzOan3w7216caQyddxrSRQKCXO1N5xoNx3J39wgi&#10;RHQGe+9IwxcF2BbXVzlmxl/cns6H2AgOcSFDDW2MQyZlqFuyGBZ+IMfayY8WI+PYSDPihcNtL5dJ&#10;ci8tdo4bWhzouaX68zBZDVW3POL3vnxNrNqt4ttcfkzvL1rf3sxPGxCR5vhnht/5PB0K3lT5yZkg&#10;emb1sGarBsWXWF+nirliIV0pkEUu/z8ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/&#10;fRzIFQIAACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDPXUXi3AAAAAkBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E80EE2" w:rsidP="00251F40" w:rsidRDefault="007536CD" w14:paraId="2C0DEA05" w14:textId="16096434">
                       <w:pPr>
                         <w:ind w:left="0" w:right="219"/>
                       </w:pPr>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidR="00E80EE2">
                         <w:t xml:space="preserve">Stabil i </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="00E80EE2">
                         <w:t>valgus</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="278FA291" w14:textId="77777777">
+    <w:p w14:paraId="278FA291" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="4C5C4AC6" w14:textId="77777777">
+    <w:p w14:paraId="4C5C4AC6" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="0BAD6D51" w14:textId="77777777">
+    <w:p w14:paraId="0BAD6D51" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="174778AC" w14:textId="38627433">
+    <w:p w14:paraId="174778AC" w14:textId="38627433" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79794740" wp14:editId="7F45EB57">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5006340</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>91440</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="635" cy="723900"/>
                 <wp:effectExtent l="57150" t="10160" r="56515" b="18415"/>
@@ -2395,51 +2354,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="751AC0DB">
               <v:shape id="Straight Arrow Connector 15" style="position:absolute;margin-left:394.2pt;margin-top:7.2pt;width:.05pt;height:57pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOVdhyzwEAAHkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpFuNOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lpVmy3YjoIpEg+ko/U6vY4OnEwxBZ9K+ezWgrjFWrr+1Y+P91/+iIF&#10;R/AaHHrTypNhebv++GE1hcYscECnDYkE4rmZQiuHGENTVawGMwLPMBifjB3SCDGp1FeaYEroo6sW&#10;dX1dTUg6ECrDnF7vXoxyXfC7zqj4s+vYROFamWqL5aZy7/JdrVfQ9ARhsOpcBryjihGsT0kvUHcQ&#10;QezJ/gM1WkXI2MWZwrHCrrPKlB5SN/P6r24eBwim9JLI4XChif8frPpx2Pgt5dLV0T+GB1S/WHjc&#10;DOB7Uwp4OoU0uHmmqpoCN5eQrHDYkthN31EnH9hHLCwcOxozZOpPHAvZpwvZ5hiFSo/XV0spVHr/&#10;vLi6qcskKmheIwNx/GZwFFloJUcC2w9xg96nmSLNSx44PHDMdUHzGpDTery3zpXROi+mVt4sF8sS&#10;wOiszsbsxtTvNo7EAfJylFOaTJa3boR7rwvYYEB/PcsRrEuyiIWdSDbx5YzM2UajpXAm/YcsvZTn&#10;/Jm9TFjeTm52qE9byuaspfmWPs67mBforV68/vyY9W8AAAD//wMAUEsDBBQABgAIAAAAIQDHvtV9&#10;3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMo0SilNJ2BC9AISG0Ic&#10;s8Y0EY1TNdnW8esxJzhZfu/p+XO1nHwv9jhGF0jB5SwDgdQG46hT8LZ5vChAxKTJ6D4QKjhihGV9&#10;elLp0oQDveJ+nTrBJRRLrcCmNJRSxtai13EWBiT2PsPodeJ17KQZ9YHLfS/nWZZLrx3xBasHfLDY&#10;fq13XkFafRxt/t7e37iXzdNz7r6bplkpdX423d2CSDilvzD84jM61My0DTsyUfQKrotiwVE2Fjw5&#10;wMIViC0Lc3ZkXcn/L9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM5V2HLPAQAAeQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMe+1X3fAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAKQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" w14:anchorId="3A3D0334">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CAF57BD" wp14:editId="4B65A7EC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1948815</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>120015</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9525" cy="695325"/>
@@ -2471,51 +2430,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="5CBEE3BD">
               <v:shape id="Straight Arrow Connector 14" style="position:absolute;margin-left:153.45pt;margin-top:9.45pt;width:.75pt;height:54.75pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7MxvoyAEAAHoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSLEacXpI1126&#10;LUC7H6BIsi1UFgVSiZN/P0pxs6/bUB8E0hQfHx+p9d1p8OJokRyERi5mcyls0GBc6Br54/nhwycp&#10;KKlglIdgG3m2JO8279+tx1jbJfTgjUXBIIHqMTayTynWVUW6t4OiGUQbONgCDiqxi11lUI2MPvhq&#10;OZ/fVCOgiQjaEvHf+0tQbgp+21qdvrct2SR8I5lbKieWc5/ParNWdYcq9k5PNNR/sBiUC1z0CnWv&#10;khIHdP9ADU4jELRppmGooG2dtqUH7mYx/6ubp15FW3phcSheZaK3g9Xfjtuww0xdn8JTfAT9QiLA&#10;tlehs4XA8zny4BZZqmqMVF9TskNxh2I/fgXDd9QhQVHh1OKQIbk/cSpin69i21MSmn/erpYrKTQH&#10;bm5XH9nO+Kp+TY1I6YuFQWSjkZRQua5PWwiBhwq4KIXU8ZHSJfE1IdcN8OC8L7P1QYxTsRwh8M7k&#10;YHGw2289iqPK21G+icUf1xAOwRSw3irzebKTcp5tkYo8CR0L5q3M1QZrpPCWH0S2LvR8mOTLiuX1&#10;pHoP5rzDHM4eD7gIMC1j3qDf/XLr15PZ/AQAAP//AwBQSwMEFAAGAAgAAAAhAG+sYWXgAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoTYuiNMSpgAqRC0i0CHF04yWxiNdR&#10;7LYpT89ygtP+zGj223I1+V4ccIwukIbrmQKB1ATrqNXwtn28ykHEZMiaPhBqOGGEVXV+VprChiO9&#10;4mGTWsEhFAujoUtpKKSMTYfexFkYkFj7DKM3icexlXY0Rw73vZwrlUlvHPGFzgz40GHztdl7DWn9&#10;ceqy9+Z+6V62T8+Z+67req315cV0dwsi4ZT+zPCLz+hQMdMu7MlG0WtYqGzJVhZyrmxYqPwGxI4X&#10;c25kVcr/L1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHszG+jIAQAAegMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG+sYWXgAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAIgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" w14:anchorId="1136D376">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC5C04F" wp14:editId="0A185468">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3415665</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>120015</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="685800"/>
@@ -2547,51 +2506,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="7EA0727C">
               <v:shape id="Straight Arrow Connector 13" style="position:absolute;margin-left:268.95pt;margin-top:9.45pt;width:0;height:54pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2Z41eygEAAHcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCpMiMOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJylpVmy3YToIpEg+ko/U+v40OnE0xBZ9K+ezWgrjFWrr+1a+vjx+WknB&#10;EbwGh9608mxY3m8+flhPoTELHNBpQyKBeG6m0MohxtBUFavBjMAzDMYnY4c0Qkwq9ZUmmBL66KpF&#10;Xd9VE5IOhMowp9eHi1FuCn7XGRV/dB2bKFwrU22x3FTufb6rzRqaniAMVl3LgH+oYgTrU9Ib1ANE&#10;EAeyf0GNVhEydnGmcKyw66wypYfUzbz+o5vnAYIpvSRyONxo4v8Hq74ft35HuXR18s/hCdVPFh63&#10;A/jelAJeziENbp6pqqbAzS0kKxx2JPbTN9TJBw4RCwunjsYMmfoTp0L2+Ua2OUWhLo8qvd6tlqu6&#10;zKGC5i0uEMevBkeRhVZyJLD9ELfofZoo0rxkgeMTx1wVNG8BOanHR+tcGazzYmrl5+ViWQIYndXZ&#10;mN2Y+v3WkThCXo1ySovJ8t6N8OB1ARsM6C9XOYJ1SRaxcBPJJrackTnbaLQUzqTfkKVLec5fuct0&#10;5d3kZo/6vKNszlqabunjuol5fd7rxev3f9n8AgAA//8DAFBLAwQUAAYACAAAACEAo+HSNuAAAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDEaEJcSqgQuRSpP4IcXTjJbGI&#10;11HstilPzyIOcFrtzGj222I+uk4ccAjWk4LrSQICqfbGUqNgu3m+moEIUZPRnSdUcMIA8/L8rNC5&#10;8Uda4WEdG8ElFHKtoI2xz6UMdYtOh4nvkdj78IPTkdehkWbQRy53nZwmSSqdtsQXWt3jU4v153rv&#10;FMTF+6lN3+rHzL5uXpap/aqqaqHU5cX4cA8i4hj/wvCDz+hQMtPO78kE0Sm4vbnLOMrGjCcHfoUd&#10;C9M0A1kW8v8L5TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtmeNXsoBAAB3AwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAo+HSNuAAAAAKAQAA&#10;DwAAAAAAAAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" w14:anchorId="6DB2F698">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="166F5797" wp14:editId="74C09AF6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>272415</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>100965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9525" cy="723900"/>
@@ -2623,120 +2582,120 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="3F1A38B2">
               <v:shape id="Straight Arrow Connector 12" style="position:absolute;margin-left:21.45pt;margin-top:7.95pt;width:.75pt;height:57pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqtvQMygEAAHoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YydFuNOD2k6y7d&#10;FqDdBzASbQuTRYFSYufvJ6lpNnS3ojoIpCg9Pj5S65t5tOKIHAy5Vi4XtRToFGnj+lb+erz78EWK&#10;EMFpsOSwlScM8mbz/t168g2uaCCrkUUCcaGZfCuHGH1TVUENOEJYkEeXgh3xCDG53FeaYUroo61W&#10;df2pmoi1Z1IYQjq9fQrKTcHvOlTxZ9cFjMK2MnGLZeey7/NebdbQ9Ax+MOpMA17BYgTjUtIL1C1E&#10;EAc2/0GNRjEF6uJC0VhR1xmFpYZUzbJ+Uc3DAB5LLUmc4C8yhbeDVT+OW7fjTF3N7sHfk/odhKPt&#10;AK7HQuDx5FPjllmqavKhuTzJTvA7FvvpO+l0Bw6Rigpzx2OGTPWJuYh9uoiNcxQqHV5fra6kUCnw&#10;efXxui6tqKB5fuo5xG9Io8hGK0NkMP0Qt+RcairxsiSC432ImRg0zw9yXkd3xtrSW+vEdE6WI4Gs&#10;0TlYHO73W8viCHk6yipVvrjGdHC6gA0I+uvZjmBsskUs8kQ2STCLMmcbUUthMX2IbD3Rs+4sX1Ys&#10;j2do9qRPO87h7KUGlzrOw5gn6F+/3Pr7ZTZ/AAAA//8DAFBLAwQUAAYACAAAACEApWnWwN8AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhKVSpamk7AhOiFSWwIccwa01Q0&#10;TtVkW8evx5zgZD2/p+fP1XJ2gzjgFHpPCq4XCQik1pueOgVv26erWxAhajJ68IQKThhgWZ+fVbo0&#10;/kiveNjETnAJhVIrsDGOpZShteh0WPgRib1PPzkdWU6dNJM+crkbZJokuXS6J75g9YiPFtuvzd4p&#10;iKuPk83f24eiX2+fX/L+u2malVKXF/P9HYiIc/wLwy8+o0PNTDu/JxPEoCBLC07y/oYn+1mWgdix&#10;TosCZF3J/w/UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqtvQMygEAAHoDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCladbA3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" w14:anchorId="4E3CEC11">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="2BED1376" w14:textId="77777777">
+    <w:p w14:paraId="2BED1376" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3060"/>
           <w:tab w:val="left" w:pos="5355"/>
           <w:tab w:val="right" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="41105974" w14:textId="77777777">
+    <w:p w14:paraId="41105974" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="2B448AD6" w14:textId="77777777">
+    <w:p w14:paraId="2B448AD6" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="7F8F0975" w14:textId="77777777">
+    <w:p w14:paraId="7F8F0975" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00245985" w14:paraId="2D6AC5EA" w14:textId="3A06C8E6">
+    <w:p w14:paraId="2D6AC5EA" w14:textId="3A06C8E6" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00245985" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="487FFADF" wp14:editId="6ED52167">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4380230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>165736</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1606550" cy="819150"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
@@ -2751,392 +2710,365 @@
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1606550" cy="819150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="00245985" w:rsidRDefault="00E80EE2" w14:paraId="39CBA2F7" w14:textId="095C4897">
+                          <w:p w14:paraId="39CBA2F7" w14:textId="095C4897" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00245985">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:right="42"/>
                             </w:pPr>
                             <w:r w:rsidRPr="003923B9">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Åtgärd:</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidR="00AF7B17">
                               <w:t xml:space="preserve">Standardiserad remiss till </w:t>
                             </w:r>
                             <w:r w:rsidR="00220683">
                               <w:t>fysioterapeut</w:t>
                             </w:r>
                             <w:r w:rsidR="00245985">
                               <w:t xml:space="preserve"> i primärvården</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="0FDD319A">
               <v:rect id="Rektangel 11" style="position:absolute;margin-left:344.9pt;margin-top:13.05pt;width:126.5pt;height:64.5pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1034" w14:anchorId="487FFADF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOZdXcEgIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L7aDJGuMOEWRLsOA&#10;bh3Q7QFkWbaFyaJGKXGypx+lpGn2cxqmg0CK1EfyI7m6PQyG7RV6DbbixSTnTFkJjbZdxb9+2b65&#10;4cwHYRthwKqKH5Xnt+vXr1ajK9UUejCNQkYg1pejq3gfgiuzzMteDcJPwClLxhZwEIFU7LIGxUjo&#10;g8mmeb7IRsDGIUjlPb3en4x8nfDbVsnw2LZeBWYqTrmFdGO663hn65UoOxSu1/KchviHLAahLQW9&#10;QN2LINgO9R9Qg5YIHtowkTBk0LZaqlQDVVPkv1Xz1AunUi1EjncXmvz/g5Wf9k/uM8bUvXsA+c0z&#10;C5te2E7dIcLYK9FQuCISlY3Ol5cPUfH0ldXjR2iotWIXIHFwaHGIgFQdOySqjxeq1SEwSY/FIl/M&#10;59QRSbabYlmQHEOI8vm3Qx/eKxhYFCqO1MqELvYPPpxcn11S9mB0s9XGJAW7emOQ7QW1fZvOGd1f&#10;uxnLxoov59N5Qv7F5q8h8nT+BjHoQPNr9EBVXJxEGWl7Z5s0XUFoc5KpOmPPPEbq4pT6MhzqA9MN&#10;AcQA8aWG5kjEIpzGldaLhB7wB2cjjWrF/fedQMWZ+WCpOctiNouznZTZ/O2UFLy21NcWYSVBVTxw&#10;dhI34bQPO4e66ylSkdiwcEcNbXXi+iWrc/o0jqlb59WJ836tJ6+XBV//BAAA//8DAFBLAwQUAAYA&#10;CAAAACEAAqRXNN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNkFtKQg&#10;S2M0NfHY0ou3hR0BZWcJu7To0zue6nFmvvzz/cV2sYM44eR7RwriVQQCqXGmp1bBsdrdbUD4oMno&#10;wREq+EYP2/L6qtC5cWfa4+kQWsEh5HOtoAthzKX0TYdW+5Ubkfj24SarA49TK82kzxxuB5lEUSqt&#10;7ok/dHrE5w6br8NsFdR9ctQ/++o1stnuPrwt1ef8/qLU7c3y9Agi4BIuMPzpszqU7FS7mYwXg4J0&#10;k7F6UJCkMQgGsoeEFzWT63UMsizk/wrlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDO&#10;ZdXcEgIAACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQACpFc03wAAAAoBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E80EE2" w:rsidP="00245985" w:rsidRDefault="00E80EE2" w14:paraId="14026A5B" w14:textId="095C4897">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="0" w:right="42"/>
                       </w:pPr>
                       <w:r w:rsidRPr="003923B9">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Åtgärd:</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidR="00AF7B17">
                         <w:t xml:space="preserve">Standardiserad remiss till </w:t>
                       </w:r>
                       <w:r w:rsidR="00220683">
                         <w:t>fysioterapeut</w:t>
                       </w:r>
                       <w:r w:rsidR="00245985">
                         <w:t xml:space="preserve"> i primärvården</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E80EE2" w:rsidR="00B50853">
+      <w:r w:rsidR="00B50853" w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E9E8F8F" wp14:editId="1D7618D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1217930</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>168276</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1390650" cy="787400"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rektangel 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1390650" cy="787400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="00B50853" w:rsidRDefault="00E80EE2" w14:paraId="072C7EAC" w14:textId="69624AC5">
+                          <w:p w14:paraId="072C7EAC" w14:textId="69624AC5" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00B50853">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:right="47"/>
                             </w:pPr>
                             <w:r w:rsidRPr="003923B9">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Åtgärd:</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidRPr="003923B9">
                               <w:t xml:space="preserve">Återbesök </w:t>
                             </w:r>
                             <w:r w:rsidR="00220683">
                               <w:t>fysioterapeut</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">, NÄL </w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                            </w:r>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> v</w:t>
+                              <w:t>3-4 v</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="290364A3">
               <v:rect id="Rektangel 5" style="position:absolute;margin-left:95.9pt;margin-top:13.25pt;width:109.5pt;height:62pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1035" w14:anchorId="6E9E8F8F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbibpFFwIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XhIoLBARViu2VJW2&#10;20rbfoDjOIlVx+OODYF+fceGZenlqaofrBnP+PjMmfHq9tAbtlfoNdiSj0c5Z8pKqLVtS/71y/bN&#10;gjMfhK2FAatKflSe365fv1oNrlAT6MDUChmBWF8MruRdCK7IMi871Qs/AqcsBRvAXgRysc1qFAOh&#10;9yab5PlNNgDWDkEq7+n0/hTk64TfNEqGT03jVWCm5MQtpB3TXsU9W69E0aJwnZZnGuIfWPRCW3r0&#10;AnUvgmA71H9A9VoieGjCSEKfQdNoqVINVM04/62ap044lWohcby7yOT/H6x83D+5zxipe/cA8ptn&#10;FjadsK26Q4ShU6Km58ZRqGxwvrhciI6nq6waPkJNrRW7AEmDQ4N9BKTq2CFJfbxIrQ6BSTocv13m&#10;NzPqiKTYfDGf5qkXmSiebzv04b2CnkWj5EitTOhi/+BDZCOK55TEHoyut9qY5GBbbQyyvaC2b9NK&#10;BVCR12nGsqHky9lklpB/iflriDytv0H0OtD8Gt2XfHFJEkWU7Z2t03QFoc3JJsrGnnWM0sUp9UU4&#10;VAemayISH4gnFdRHEhbhNK70vcjoAH9wNtColtx/3wlUnJkPlpqzHE+ncbaTM53NJ+TgdaS6jggr&#10;CarkgbOTuQmn/7BzqNuOXhonNSzcUUMbnbR+YXWmT+OYWnD+OnHer/2U9fLB1z8BAAD//wMAUEsD&#10;BBQABgAIAAAAIQBWoo9A3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qJ1AKhriVAhUJI5teuHmxEsSiNdR7LSBr2c5wXF2RrNviu3iBnHCKfSeNCQrBQKp8banVsOx2t3c&#10;gwjRkDWDJ9TwhQG25eVFYXLrz7TH0yG2gkso5EZDF+OYSxmaDp0JKz8isffuJ2ciy6mVdjJnLneD&#10;TJVaS2d64g+dGfGpw+bzMDsNdZ8ezfe+elFus7uNr0v1Mb89a319tTw+gIi4xL8w/OIzOpTMVPuZ&#10;bBAD603C6FFDus5AcOAuUXyo2clUBrIs5P8J5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA24m6RRcCAAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAVqKPQN4AAAAKAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E80EE2" w:rsidP="00B50853" w:rsidRDefault="00E80EE2" w14:paraId="33F73818" w14:textId="69624AC5">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="0" w:right="47"/>
                       </w:pPr>
                       <w:r w:rsidRPr="003923B9">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Åtgärd:</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidRPr="003923B9">
                         <w:t xml:space="preserve">Återbesök </w:t>
                       </w:r>
                       <w:r w:rsidR="00220683">
                         <w:t>fysioterapeut</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">, NÄL </w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:t>3-4</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:t xml:space="preserve"> v</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E80EE2" w:rsidR="00570E24">
+      <w:r w:rsidR="00570E24" w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45BFEAC6" wp14:editId="6BE9163F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-420370</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>180975</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1476375" cy="765175"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Rektangel 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1476375" cy="765175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="00B50853" w:rsidRDefault="00E80EE2" w14:paraId="7FCFE742" w14:textId="77777777">
+                          <w:p w14:paraId="7FCFE742" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00B50853">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:right="-107"/>
                             </w:pPr>
                             <w:r w:rsidRPr="003923B9">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Åtgärd:</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                            </w:r>
-[...17 lines deleted...]
-                              <w:t>°</w:t>
+                              <w:t>ROM-ortos 0-90°</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                            </w:r>
-                            <w:r>
                               <w:t>Återbesök läkare 4 v</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="10A01819">
               <v:rect id="Rektangel 7" style="position:absolute;margin-left:-33.1pt;margin-top:14.25pt;width:116.25pt;height:60.25pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1036" w14:anchorId="45BFEAC6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuoJbaFAIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOcmmNOEWRLsOA&#10;rhvQ7QMUWbaFyaJGKbG7rx8lp2l2eRqmB4EUqSPy8Gh9M3SGHRV6Dbbk+WTKmbISKm2bkn/9sntz&#10;xZkPwlbCgFUlf1Ke32xev1r3rlAzaMFUChmBWF/0ruRtCK7IMi9b1Qk/AacsBWvATgRysckqFD2h&#10;dyabTafLrAesHIJU3tPp3Rjkm4Rf10qGT3XtVWCm5FRbSDumfR/3bLMWRYPCtVqeyhD/UEUntKVH&#10;z1B3Igh2QP0HVKclgoc6TCR0GdS1lir1QN3k09+6eWyFU6kXIse7M03+/8HKh+Oj+4yxdO/uQX7z&#10;zMK2FbZRt4jQt0pU9Fweicp654vzheh4usr2/UeoaLTiECBxMNTYRUDqjg2J6qcz1WoITNJhPl8t&#10;364WnEmKrZaLnOz4hCiebzv04b2CjkWj5EijTOjieO/DmPqckqoHo6udNiY52Oy3BtlR0Nh3aZ3Q&#10;/WWasawv+fVitkjIv8T8JcQ0rb9BdDqQfo3uSn51ThJFpO2drZK6gtBmtKk7Y088RuqiSn0Rhv3A&#10;dEWcJDnGoz1UT8QswqhX+l9ktIA/OOtJqyX33w8CFWfmg6XpXOfzeRR3cuaL1YwcvIzsLyPCSoIq&#10;eeBsNLdh/BAHh7pp6aU80WHhliZa60T2S1Wn+kmPaVynvxMFf+mnrJcfvvkJAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCg1t+a3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW0IH&#10;0VaaTgg0JI5bd+HmtqYtNE7VpFvh6clOcLPlT7+/P9vOthcnGn3n2MDdUoEgrlzdcWPgWOwWaxA+&#10;INfYOyYD3+Rhm19fZZjW7sx7Oh1CI2II+xQNtCEMqZS+asmiX7qBON4+3GgxxHVsZD3iOYbbXiZK&#10;aWmx4/ihxYGeW6q+DpM1UHbJEX/2xauym90qvM3F5/T+Ysztzfz0CCLQHP5guOhHdcijU+kmrr3o&#10;DSy0TiJqIFk/gLgAWq9AlHG43yiQeSb/V8h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AG6gltoUAgAAKQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKDW35rfAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E80EE2" w:rsidP="00B50853" w:rsidRDefault="00E80EE2" w14:paraId="2A3423A9" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="0" w:right="-107"/>
                       </w:pPr>
                       <w:r w:rsidRPr="003923B9">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Åtgärd:</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:t>ROM-</w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>ortos</w:t>
                       </w:r>
@@ -3144,159 +3076,139 @@
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:t>0-90</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:t>°</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:t>Återbesök läkare 4 v</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E80EE2" w:rsidR="00E80EE2">
+      <w:r w:rsidR="00E80EE2" w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70C80DA2" wp14:editId="5C8961A2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2777490</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>167640</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1476375" cy="800100"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Rektangel 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1476375" cy="800100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="00B50853" w:rsidRDefault="00E80EE2" w14:paraId="77F7944E" w14:textId="77777777">
+                          <w:p w14:paraId="77F7944E" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00B50853">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:right="-107"/>
                             </w:pPr>
                             <w:r w:rsidRPr="003923B9">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Åtgärd:</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                            </w:r>
-[...17 lines deleted...]
-                              <w:t>°</w:t>
+                              <w:t>ROM-ortos 0-90°</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                            </w:r>
-                            <w:r>
                               <w:t>Återbesök läkare 4 v</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="231039A0">
               <v:rect id="Rektangel 8" style="position:absolute;margin-left:218.7pt;margin-top:13.2pt;width:116.25pt;height:63pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1037" w14:anchorId="70C80DA2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbZGD9FgIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SZLNrxVmtsk1V&#10;abuttO0HYIxtVMzQgcROv74DzmbTy1NVHhDDwOHMmcP6dugMOyj0GmzBZ5MpZ8pKqLRtCv71y+7N&#10;NWc+CFsJA1YV/Kg8v928frXuXa7m0IKpFDICsT7vXcHbEFyeZV62qhN+Ak5ZStaAnQgUYpNVKHpC&#10;70w2n06vsh6wcghSeU+792OSbxJ+XSsZPtW1V4GZghO3kGZMcxnnbLMWeYPCtVqeaIh/YNEJbenR&#10;M9S9CILtUf8B1WmJ4KEOEwldBnWtpUo1UDWz6W/VPLXCqVQLiePdWSb//2Dl4+HJfcZI3bsHkN88&#10;s7BthW3UHSL0rRIVPTeLQmW98/n5Qgw8XWVl/xEqaq3YB0gaDDV2EZCqY0OS+niWWg2BSdqcLVZX&#10;b1dLziTlrqdUe+pFJvLn2w59eK+gY3FRcKRWJnRxePAhshH585HEHoyudtqYFGBTbg2yg6C279JI&#10;BVCRl8eMZX3Bb5bzZUL+JecvIaZp/A2i04H8a3SXqqBjo6OibO9sldwVhDbjmigbe9IxShdd6vMw&#10;lAPTFWmSVI5bJVRHUhZh9Cv9L1q0gD8468mrBfff9wIVZ+aDpe7czBaLaO4ULJarOQV4mSkvM8JK&#10;gip44GxcbsP4IfYOddPSS7Mkh4U76mitk9gvrE78yY+pB6e/Ew1/GadTLz988xMAAP//AwBQSwME&#10;FAAGAAgAAAAhAC9hl3nfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLzZ&#10;RYooyNIYTU08tvTibWBHQNldwi4t+vSOp3qaTObLP99fbBYziCNNvndWwe0qAkG2cbq3rYJDtb15&#10;AOEDWo2Ds6TgmzxsysuLAnPtTnZHx31oBYdYn6OCLoQxl9I3HRn0KzeS5duHmwwGXqdW6glPHG4G&#10;GUdRKg32lj90ONJzR83XfjYK6j4+4M+ueo1Mtl2Ht6X6nN9flLq+Wp4eQQRawhmGP31Wh5Kdajdb&#10;7cWgIFnfJ4wqiFOeDKRploGombyLE5BlIf9XKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAW2Rg/RYCAAApBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAL2GXed8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E80EE2" w:rsidP="00B50853" w:rsidRDefault="00E80EE2" w14:paraId="763230E0" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="0" w:right="-107"/>
                       </w:pPr>
                       <w:r w:rsidRPr="003923B9">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Åtgärd:</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:t>ROM-</w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>ortos</w:t>
                       </w:r>
@@ -3305,121 +3217,121 @@
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:t>0-90</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:t>°</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:t>Återbesök läkare 4 v</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="743777F3" w14:textId="77777777">
+    <w:p w14:paraId="743777F3" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="0F018C3B" w14:textId="77777777">
+    <w:p w14:paraId="0F018C3B" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6165"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="496D7D16" w14:textId="77777777">
+    <w:p w14:paraId="496D7D16" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="0864A40A" w14:textId="77777777">
+    <w:p w14:paraId="0864A40A" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="17F5CE74" w14:textId="77777777">
+    <w:p w14:paraId="17F5CE74" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
           <w:tab w:val="right" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="4BFE022B" w14:textId="371243A4">
+    <w:p w14:paraId="4BFE022B" w14:textId="371243A4" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5490"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53F654CA" wp14:editId="5144716A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1920240</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>20955</wp:posOffset>
@@ -3453,98 +3365,98 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="4870E3FF">
               <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="4BE0C7A7">
                 <v:path fillok="f" arrowok="t" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Rak pilkoppling 3" style="position:absolute;margin-left:151.2pt;margin-top:1.65pt;width:.05pt;height:57pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOVdhyzwEAAHkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpFuNOD2k6y7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lpVmy3YjoIpEg+ko/U6vY4OnEwxBZ9K+ezWgrjFWrr+1Y+P91/+iIF&#10;R/AaHHrTypNhebv++GE1hcYscECnDYkE4rmZQiuHGENTVawGMwLPMBifjB3SCDGp1FeaYEroo6sW&#10;dX1dTUg6ECrDnF7vXoxyXfC7zqj4s+vYROFamWqL5aZy7/JdrVfQ9ARhsOpcBryjihGsT0kvUHcQ&#10;QezJ/gM1WkXI2MWZwrHCrrPKlB5SN/P6r24eBwim9JLI4XChif8frPpx2Pgt5dLV0T+GB1S/WHjc&#10;DOB7Uwp4OoU0uHmmqpoCN5eQrHDYkthN31EnH9hHLCwcOxozZOpPHAvZpwvZ5hiFSo/XV0spVHr/&#10;vLi6qcskKmheIwNx/GZwFFloJUcC2w9xg96nmSLNSx44PHDMdUHzGpDTery3zpXROi+mVt4sF8sS&#10;wOiszsbsxtTvNo7EAfJylFOaTJa3boR7rwvYYEB/PcsRrEuyiIWdSDbx5YzM2UajpXAm/YcsvZTn&#10;/Jm9TFjeTm52qE9byuaspfmWPs67mBforV68/vyY9W8AAAD//wMAUEsDBBQABgAIAAAAIQDYWkDH&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMG0hLiVECFyAUkWoQ4&#10;uvESR8TrKHbblK/vcoLbjuZpdqZYjq4TexxC60nBdJKAQKq9aalR8L55ulqACFGT0Z0nVHDEAMvy&#10;/KzQufEHesP9OjaCQyjkWoGNsc+lDLVFp8PE90jsffnB6chyaKQZ9IHDXSdnSZJJp1viD1b3+Gix&#10;/l7vnIK4+jza7KN+uG1fN88vWftTVdVKqcuL8f4ORMQx/sHwW5+rQ8mdtn5HJohOQZrMrhnlIwXB&#10;PusbEFsGp/MUZFnI/wvKEwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDOVdhyzwEAAHkD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYWkDH4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="6AA61724" w14:textId="375EDA76">
+    <w:p w14:paraId="6AA61724" w14:textId="375EDA76" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="00D2B306" w14:textId="2914A8FE">
+    <w:p w14:paraId="00D2B306" w14:textId="2914A8FE" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="2E2A92B8" w14:textId="3994A6DB">
+    <w:p w14:paraId="2E2A92B8" w14:textId="3994A6DB" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="324B76C3" w14:textId="2B0A3EA8">
+    <w:p w14:paraId="324B76C3" w14:textId="2B0A3EA8" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53BD1F47" wp14:editId="4410D3B3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-369570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>191135</wp:posOffset>
@@ -3562,184 +3474,160 @@
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6200775" cy="1746250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="004970C2" w:rsidRDefault="00E80EE2" w14:paraId="29DD4023" w14:textId="4D7C49FF">
+                          <w:p w14:paraId="29DD4023" w14:textId="4D7C49FF" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="004970C2">
                             <w:pPr>
                               <w:ind w:left="284"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:br/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">Vid återbesök hos </w:t>
                             </w:r>
                             <w:r w:rsidR="00220683">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>fysioterapeut</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="27F24CF1" w14:textId="77777777">
+                          <w:p w14:paraId="27F24CF1" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="20"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Patienten klagar inte på ostadighet eller allvarlig låsning: Fortsätt träning i öppenvård.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="157E854E" w14:textId="230A1E06">
+                          <w:p w14:paraId="157E854E" w14:textId="230A1E06" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="20"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Patienten klagar på ostadighet, men knät är stabilt vid undersökning: Fortsätt träning en månad och därefter återbesök till </w:t>
                             </w:r>
                             <w:r w:rsidR="00220683">
                               <w:t>fysioterapeut</w:t>
                             </w:r>
                             <w:r>
                               <w:t>, ortopedmottagningen.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="31CCCD50" w14:textId="3A8C1C3B">
+                          <w:p w14:paraId="31CCCD50" w14:textId="3A8C1C3B" w:rsidR="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="20"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Patienten klagar på ostadighet och/eller allvarlig låsning och är svårundersökt</w:t>
                             </w:r>
                             <w:r w:rsidR="007B3882">
                               <w:t xml:space="preserve"> eller knät är instabil</w:t>
                             </w:r>
                             <w:r w:rsidR="000921EC">
                               <w:t xml:space="preserve"> vid undersökning</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D31B71" w:rsidR="00D31B71">
-[...24 lines deleted...]
-                              <w:t>.</w:t>
+                            <w:r w:rsidR="00D31B71" w:rsidRPr="00D31B71">
+                              <w:t>Kontakt med artroteamet eller direktbokning av subakut återbesök till artroteamet / artromottagningen.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="004D6FED" w:rsidR="00E80EE2" w:rsidP="008A7F0B" w:rsidRDefault="00E80EE2" w14:paraId="18ED56F3" w14:textId="27DDD614">
+                          <w:p w14:paraId="18ED56F3" w14:textId="27DDD614" w:rsidR="00E80EE2" w:rsidRPr="004D6FED" w:rsidRDefault="00E80EE2" w:rsidP="008A7F0B">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:right="0"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="2FBD68FF">
               <v:rect id="Rektangel 1" style="position:absolute;margin-left:-29.1pt;margin-top:15.05pt;width:488.25pt;height:137.5pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1038" w14:anchorId="53BD1F47" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA65JClFwIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjg2cmmNOEWRLsOA&#10;7gJ0+wBZlm1hsqhRSpzs60cpaZpdnobpQSBF6ujwkFrdHQbD9gq9BlvxfDLlTFkJjbZdxb9+2b65&#10;4cwHYRthwKqKH5Xnd+vXr1ajK1UBPZhGISMQ68vRVbwPwZVZ5mWvBuEn4JSlYAs4iEAudlmDYiT0&#10;wWTFdLrIRsDGIUjlPZ0+nIJ8nfDbVsnwqW29CsxUnLiFtGPa67hn65UoOxSu1/JMQ/wDi0FoS49e&#10;oB5EEGyH+g+oQUsED22YSBgyaFstVaqBqsmnv1Xz1AunUi0kjncXmfz/g5Uf90/uM0bq3j2C/OaZ&#10;hU0vbKfuEWHslWjouTwKlY3Ol5cL0fF0ldXjB2iotWIXIGlwaHGIgFQdOySpjxep1SEwSYcLat5y&#10;OedMUixfzhbFPDUjE+XzdYc+vFMwsGhUHKmXCV7sH32IdET5nJLog9HNVhuTHOzqjUG2F9T3bVqp&#10;AqryOs1YNlb8dl7ME/IvMX8NMU3rbxCDDjTARg8Vv7kkiTLq9tY2abyC0OZkE2Vjz0JG7eKY+jIc&#10;6gPTDelQxBfiUQ3NkaRFOA0sfTAyesAfnI00rBX333cCFWfmvaX23OazWZzu5Mzmy4IcvI7U1xFh&#10;JUFVPHB2Mjfh9CN2DnXX00t5ksPCPbW01UnsF1Zn/jSQqQfnzxMn/tpPWS9ffP0TAAD//wMAUEsD&#10;BBQABgAIAAAAIQC9aVjg3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8&#10;tbtAaiiyNEZTE48tvXgbYASUnSXs0qJP7/akx5n58s/357vFDOJMk+sta4jWCgRxbZueWw2ncr9K&#10;QTiP3OBgmTR8k4NdcXuTY9bYCx/ofPStCCHsMtTQeT9mUrq6I4NubUficPuwk0EfxqmVzYSXEG4G&#10;GSv1IA32HD50ONJzR/XXcTYaqj4+4c+hfFVmu0/821J+zu8vWt/fLU+PIDwt/g+Gq35QhyI4VXbm&#10;xolBw2qTxgHVkKgIRAC2UZqAqK6LTQSyyOX/CsUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADrkkKUXAgAAKgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAL1pWODfAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E80EE2" w:rsidP="004970C2" w:rsidRDefault="00E80EE2" w14:paraId="009F73EE" w14:textId="4D7C49FF">
                       <w:pPr>
                         <w:ind w:left="284"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">Vid återbesök hos </w:t>
                       </w:r>
                       <w:r w:rsidR="00220683">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>fysioterapeut</w:t>
@@ -3830,153 +3718,153 @@
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00D31B71" w:rsidR="00D31B71">
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidRPr="004D6FED" w:rsidR="00E80EE2" w:rsidP="008A7F0B" w:rsidRDefault="00E80EE2" w14:paraId="672A6659" w14:textId="27DDD614">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="0" w:right="0"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E80EE2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80EE2" w:rsidR="00E80EE2" w:rsidP="00E80EE2" w:rsidRDefault="00E80EE2" w14:paraId="1417D49F" w14:textId="77777777">
+    <w:p w14:paraId="1417D49F" w14:textId="77777777" w:rsidR="00E80EE2" w:rsidRPr="00E80EE2" w:rsidRDefault="00E80EE2" w:rsidP="00E80EE2">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00536A5A" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="00E80EE2">
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00E80EE2">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00712A11" w:rsidRDefault="00712A11" w14:paraId="570FBF86" w14:textId="77777777">
+    <w:p w14:paraId="66FAD5A6" w14:textId="77777777" w:rsidR="000E5DDB" w:rsidRDefault="000E5DDB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00712A11" w:rsidRDefault="00712A11" w14:paraId="58C4EAB7" w14:textId="77777777">
+    <w:p w14:paraId="06DA2903" w14:textId="77777777" w:rsidR="000E5DDB" w:rsidRDefault="000E5DDB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00712A11" w:rsidRDefault="00712A11" w14:paraId="1F7BC0EF" w14:textId="77777777">
+    <w:p w14:paraId="6D783030" w14:textId="77777777" w:rsidR="000E5DDB" w:rsidRDefault="000E5DDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -3992,163 +3880,163 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
+      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -4181,313 +4069,313 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00712A11" w:rsidRDefault="00712A11" w14:paraId="7920396A" w14:textId="77777777"/>
+    <w:p w14:paraId="5C9455B1" w14:textId="77777777" w:rsidR="000E5DDB" w:rsidRDefault="000E5DDB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00712A11" w:rsidRDefault="00712A11" w14:paraId="27F045BF" w14:textId="77777777">
+    <w:p w14:paraId="6EE6331A" w14:textId="77777777" w:rsidR="000E5DDB" w:rsidRDefault="000E5DDB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00712A11" w:rsidRDefault="00712A11" w14:paraId="59DC0E71" w14:textId="77777777">
+    <w:p w14:paraId="02843279" w14:textId="77777777" w:rsidR="000E5DDB" w:rsidRDefault="000E5DDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="323C7DCA">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1039" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="35FF8CE8">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1040" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
+    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -4523,2199 +4411,2199 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
+    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F06507B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D0E92F8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1402941422">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2084527913">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2133744119">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1926566780">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1434745969">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="572735740">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="173233721">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1397893071">
@@ -6739,70 +6627,69 @@
   <w:num w:numId="14" w16cid:durableId="1220946025">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="293826380">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1819609942">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="11079299">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1389188722">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1236668894">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="569074598">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -6810,50 +6697,51 @@
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00084373"/>
     <w:rsid w:val="000873EA"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000921EC"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E5DDB"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
@@ -7052,50 +6940,51 @@
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008A7F0B"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00981EF3"/>
     <w:rsid w:val="00985226"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
@@ -7114,50 +7003,51 @@
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7B17"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B50853"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB0619"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C94B0E"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
@@ -7166,50 +7056,51 @@
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE5E6B"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D03D42"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D31B71"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E5381F"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E80EE2"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
@@ -7229,168 +7120,168 @@
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="11CC7F14"/>
     <w:rsid w:val="1A9F92B1"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7415,75 +7306,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7518,57 +7409,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7626,700 +7517,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -8383,609 +8274,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8994,94 +8885,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9090,496 +8981,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -9646,66 +9537,66 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10069,53 +9960,60 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Dok_med_omslag_sd_red</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>52</Words>
+  <Characters>387</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>129</Lines>
+  <Paragraphs>13</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>426</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Knäskada och distorsion - handläggning</dc:title>
+  <dc:title>Knäskada – handläggning på akuten</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Annika Wallöf</lastModifiedBy>
-  <revision>22</revision>
+  <revision>24</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>