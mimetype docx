--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,500 +1,506 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7CF819F4" w14:textId="77777777" w:rsidR="00262A00" w:rsidRDefault="00262A00" w:rsidP="00F35B05">
+    <w:p w14:paraId="50513C37" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00262A00" w:rsidSect="00262A00">
+        <w:ind w:left="0"/>
+        <w:sectPr w:rsidR="004C2EE5" w:rsidSect="004C2EE5">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="55089C07" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="577FEE9C" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="181"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00262A00" w:rsidRPr="00262A00" w14:paraId="022F0BCB" w14:textId="77777777" w:rsidTr="00F232C4">
+      <w:tr w:rsidR="004C2EE5" w:rsidRPr="00262A00" w14:paraId="0FBA0704" w14:textId="77777777" w:rsidTr="00DA295E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46569215" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="001C02C9" w:rsidRDefault="00262A00" w:rsidP="001C02C9">
+          <w:p w14:paraId="61F1AE56" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="001C02C9" w:rsidRDefault="004C2EE5" w:rsidP="00DA295E">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C02C9">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Fotledsfrakturer - Operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61E42E41" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="001C02C9" w:rsidRDefault="00262A00" w:rsidP="001C02C9">
+    <w:p w14:paraId="6EABDBE6" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="001C02C9" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440349"/>
       <w:r w:rsidRPr="001C02C9">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Revidering i denna version</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc501440348"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="09CF66B6" w14:textId="004FC292" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="001C02C9" w:rsidP="00262A00">
+    <w:p w14:paraId="521FF047" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ingen revidering i denna version, giltighetsdatum förlängd.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="74A3F83B" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="001C02C9" w:rsidRDefault="00262A00" w:rsidP="001C02C9">
+    <w:p w14:paraId="2E51B906" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="001C02C9" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C02C9">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5176DE67" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="1033DDDE" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Inom NU-sjukvården hanteras årligen många fotledsfrakturer av olika svårighetsgrad och dess komplikationer vid både operativ och konservativ behandling. Patienter ska omhändertas enligt evidensbaserade riktlinjer som minimerar riskerna för patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583EEFB5" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="001C02C9" w:rsidRDefault="00262A00" w:rsidP="001C02C9">
+    <w:p w14:paraId="30D35A74" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="001C02C9" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc501440350"/>
       <w:r w:rsidRPr="001C02C9">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Syfte </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="017EC7E0" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="3741CE96" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Det är viktigt att dessa patienter hanteras på rätt sätt för att kunna minimera riskerna vid operation. Genom att kliniken har en gemensam riktlinje för hur dessa patienter </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc501440351"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kan vi säkerställa kvalitet och dessutom förutse komplikationer och på så sätt förebygga dem. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="77C69D09" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="001C02C9" w:rsidRDefault="00262A00" w:rsidP="001C02C9">
+    <w:p w14:paraId="729F1E0A" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="001C02C9" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C02C9">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Vilka berörs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1983591C" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="5D5065C2" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Läkare på ortopedkliniken och akutmottagningen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFE4955" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="001C02C9" w:rsidRDefault="00262A00" w:rsidP="001C02C9">
+    <w:p w14:paraId="705CB4B1" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="001C02C9" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C02C9">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Operationskandidater</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C502AA1" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="2F8CD5C0" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Följande patienter behöver i de flesta fall stabiliseras operativt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8039C9" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="48F0EC82" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A2, A3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74357895" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="5DAE152F" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B2, B3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425FDE8B" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="7A6FA3BB" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C1-3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E9626B" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="27E94036" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E71A099" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="3A511416" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Indikation för akut kirurgi (även nattetid) är stor öppen, kraftigt kontaminerad fraktur eller kärlskada. Kontakt med AOP/bakjour. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682B05FD" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="537C59DF" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5591B737" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="64909D98" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Operationskandidat läggs in med bakre gipsskena och fotpump. I journalen noteras särskilt hudstatus – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>skrynkbar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> hud, klara/blodfyllda blåsor. Viktigt att beskriva funktionsnivå och tidigare sjukdomar (se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> för fotledsfrakturer - akutmottagningen.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522E9FEE" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="1AFACB67" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61BA5D54" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="001C02C9" w:rsidRDefault="00262A00" w:rsidP="001C02C9">
+    <w:p w14:paraId="2259F993" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="001C02C9" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C02C9">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Operativa metoder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459B409F" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="70C836FE" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>På ortopedkliniken inom NU-sjukvården finns följande operativa metoder att tillgå:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700AFD2F" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="4BF2B020" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fibulaspik – passar skador med dålig hudstatus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709FE3B7" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="385B8D39" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ORIF (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>open</w:t>
       </w:r>
@@ -509,1502 +515,1423 @@
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>reduction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>internal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fixation) – vanligaste alternativet och består i stort av fixering med platta och skruv, eventuellt </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>fixation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) – vanligaste alternativet och består i stort av fixering med platta och skruv, eventuellt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>syndesmosfixation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EFD632" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="2B459621" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Cedells metod med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cerklage</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, märla och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>palmerstift</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF91999" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="279D4256" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Externfixation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – kan vara bra vid stora felställningar med dålig hudstatus där man ej bedömer det möjligt att slutföra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>fixationen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i en seans. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E57EFD4" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="5706A89E" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Syndesmosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> stabiliseras med märla eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>syndesmosskruv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E986B68" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="357FAB43" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="385D7B5A" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="7DD9F876" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I vissa fall kan patienterna på grund av co-morbiditet må bäst av en konservativ behandling även om frakturen är inkongruent. Detta gäller främst:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75520E39" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="2E1DBFE1" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabetes – komplikationer till diabetes spelar roll för sårläkning, och en patient med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>neuropati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> och cirkulationsnedsättning har en 6 gånger så hög risk för infektion jmf med en okomplicerad diabetes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F89B70" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="4656DBB3" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fetma – största risken är att man tappar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>repositionen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> både vid konservativ- och operativ behandling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477005E8" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="0D374E61" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hög ålder – ökar risken för osteoporos vilket ger en svårighet i att behålla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>reposition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. OM bra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>reposition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> uppnås har de samma resultat som patienter utan osteoporos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9F768A" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="1DC68561" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Alkoholister – fundera över läkningsförmåga och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>compliance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="13935D22" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="63F79F2C" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Njursvikt – sämre läkningsförmåga</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1768A264" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="2DA23905" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Demens – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>compliance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan bli lidande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242AA348" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="43724D15" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rökare – har en 6 gånger ökad risk för postoperativ infektion, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ffa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i fotleder/fot. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C6C98A" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="1303F76C" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F2E7870" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="1A37A714" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En kombination av metoder kan användas för att säkerställa resultatet för dessa patienter – ex. vis upprepad sluten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>reponering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> med gipsning alternativt märgspik – diskussion förs med fördel med traumateamet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CF6190" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="6411709F" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35C5ACE8" w14:textId="5A918E34" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="0C1A731C" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid konservativ behandling ska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>reponering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> och gipsning ske på operation för bästa resultat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8711E1" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="001C02C9" w:rsidRDefault="00262A00" w:rsidP="001C02C9">
+    <w:p w14:paraId="6DBEA980" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="001C02C9" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C02C9">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Komplicerade fotledsfrakturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A82EA9D" w14:textId="76348555" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="46797368" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">27% av patienter med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>trimalleolär</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> fraktur är på samma nivå i sin aktivitet som innan skadan efter ett år. Vana kirurger är därför av största vikt för att motverka de ökade risker som – infektion, malunion, felaktig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>reposition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – som de mest komplicerade frakturerna medför.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6F5C35" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="001C02C9" w:rsidRDefault="00262A00" w:rsidP="001C02C9">
+    <w:p w14:paraId="3C4D49CD" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="001C02C9" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C02C9">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Posteriora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C02C9">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C02C9">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>malleolen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1A31288F" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="7C152253" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Att stabilisera den bakre </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>malleolen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> har visat sig ge en ökad stabilitet i fotleden, men får bedömas i varje enskilt fall. En fraktur enbart i bakre </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>malleolen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ska föranleda en misstanke om ytterligare skador. CT får övervägas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEDBE7A" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="51D2B6B9" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="001C02C9" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C02C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Syndesmosen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1BB8B8B1" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dislokation som kvarstår efter </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> &gt; 2 mm är i många fall indikation för fixation.</w:t>
+        <w:t>Efter att fibulafrakturen stabiliserats och åtgärdats, ska stabiliseringstest utföras i de fall där instabilitet kan föreligga. Detta görs på följande sätt i genomlysning:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB147EE" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
-[...42 lines deleted...]
-    <w:p w14:paraId="5C794C43" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="18921DD8" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Utåtrotation av foten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346F9BE7" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="388F9C25" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sidoförskjutning av fibula</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BCC688" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="78660583" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hook-test, där man provocerar fibula och ser om gaffeln glappar upp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D193289" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="7CEE7D21" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Stabilisering av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>syndesmosen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är viktigt, men är också associerad med komplikationer. Att misslyckas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>syndesmosens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> läge vid fixering är den vanligaste anledningen till att patienter behöver re-opereras när det gäller Weber B- och C-frakturer. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0AB49787" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
-      <w:pPr>
+    <w:p w14:paraId="644355A5" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="001C02C9" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C02C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Infektion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0639821F" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00FA7670" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alla patienter ges ett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>peroperativt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antibiotika-profylax</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cloxacillin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2 g med start </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA7670">
+        <w:t>30-45</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA7670">
+        <w:t xml:space="preserve"> minuter innan operationsstart eller anläggande av blodtomt fält. Vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA7670">
+        <w:t>Op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA7670">
+        <w:t xml:space="preserve"> tid över en timme ges upprepad dos efter två och sex timmar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6741974E" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00EE2CB3" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00262A00">
-[...3 lines deleted...]
-        <w:t>dislocerad</w:t>
+      <w:r w:rsidRPr="00FA7670">
+        <w:t>Klindamycin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00262A00">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> &lt; 2 mm på sidoprojektionen.</w:t>
+      <w:r w:rsidRPr="00FA7670">
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA7670">
+        <w:t>Vancomycin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA7670">
+        <w:t xml:space="preserve"> är andrahandsvalet vid läkemedelsallergi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC81AF9" w14:textId="11D71E87" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="5A568671" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00262A00">
-[...32 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="06BFA5E4" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="001C02C9" w:rsidRDefault="00262A00" w:rsidP="001C02C9">
-[...74 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="44708799" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00FA7670" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
-        <w:contextualSpacing/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Var noga med att ab-profylax ges &lt; 60 min före knivstart, men ej &lt; 5 min före. </w:t>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA7670">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Om frakturen är komplicerad – använd hellre blodtomt fält än förläng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d operationstid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA7670">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – det har visat sig öka infektionsrisken vid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA7670">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>operationstid &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA7670">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 min. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D2C30A" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
-[...19 lines deleted...]
-    <w:p w14:paraId="5A913770" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="000620B2" w:rsidRDefault="00262A00" w:rsidP="000620B2">
+    <w:p w14:paraId="2C0EDDA9" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="000620B2" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc501440352"/>
       <w:r w:rsidRPr="000620B2">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Postoperativa rekommendationer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1008B79B" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="515A7782" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6 veckors gips/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ortos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> till alla. Hos diabetiker bör gipstiden med fördel förlängas till minst 8 veckor med avlastning alt stegmarkering. Var observant på sår i denna grupp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397868B6" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="16A78B46" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B55D8D2" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="3496B620" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Belastning:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076BCDCE" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="14D5BE39" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienter som får belasta tidigt återgår till arbete tidigare. Axial belastning stabiliserar fotleden och motverkar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>translation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>talus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC2FF53" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="66EF46F4" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CC9E26D" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="0481EBF7" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00262A00">
-[...17 lines deleted...]
-        <w:t>. Fri rörelseträning efter 3 veckor om möjligt</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17085111" wp14:editId="351AAE13">
+            <wp:extent cx="4230270" cy="1509823"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Bildobjekt 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Namnlöst 2.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="12194" t="11785" r="13169" b="54049"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4231917" cy="1510411"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44d8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7800502D" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="074616BC" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00262A00">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3F10D3B8" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="26E2E006" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>A3-frakturer: Som ovan. Undantag är om det bakre fragmentet är en större del av ledytan, då gäller enligt nedan</w:t>
-[...78 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Belastningsrestriktioner ska beaktas hos diabetiker och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>obesa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> patienter. Osteoporos i sig hos en patient med en bra stabiliserad fraktur är inte indikation för belastningsrestrik</w:t>
       </w:r>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>tion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCB1D89" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="000620B2" w:rsidRDefault="00262A00" w:rsidP="000620B2">
+    <w:p w14:paraId="68B902B8" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="000620B2" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000620B2">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Uppf</w:t>
       </w:r>
       <w:r w:rsidRPr="000620B2">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">öljning </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="2738FD0B" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="1CAA440F" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Återbesök enligt följande:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50505487" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="4B01A68D" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C7AE76" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="195F446B" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2 v </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>postop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> för gipsbyte/suturtagning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7CC286" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="76D08480" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6 v för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>avgipsning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> och klinisk kontroll samt fysioterapi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3F90D5" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="38781537" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienten får vid besöket information om att vara uppmärksam på avvikande status och akut försämring och får då höra av sig till Ortopedmottagningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA4027D" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="71D2BC6A" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38003759" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="000620B2" w:rsidRDefault="00262A00" w:rsidP="000620B2">
+    <w:p w14:paraId="3C931BC1" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="000620B2" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000620B2">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referenser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B58252C" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="729C8EA8" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fotledsfrakturer - Ortopedisk handläggning av fotledsfrakturer</w:t>
       </w:r>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, rutin Mölndals sjukhus Ortopeden, av David Wennergren, Mikael Sundfeldt och Michael Möller, ansvarig Henrik Malchau. </w:t>
+        <w:t xml:space="preserve">, rutin Mölndals sjukhus Ortopeden, av David Wennergren, Mikael Sundfeldt och Michael Möller, ansvarig Henrik </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Malchau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F971300" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="7B19B12C" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00262A00" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Complications</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
@@ -2075,73 +2002,90 @@
         </w:rPr>
         <w:t>Orthopaedica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>volume</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 86, Feb 2015</w:t>
+        <w:t xml:space="preserve"> 86, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Feb</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C0D751" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="23AEE5CA" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00FA7670" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>defense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
@@ -2212,158 +2156,271 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 100-B, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Issue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00262A00">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5, May 2018, Pages 566-569</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 5, May 2018, Pages </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00262A00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>566-569</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3E11230E" w14:textId="77777777" w:rsidR="00262A00" w:rsidRPr="00262A00" w:rsidRDefault="00262A00" w:rsidP="00262A00">
+    <w:p w14:paraId="07B23327" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="004D213E" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D213E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vårdprogram för Led-och skelettinfektioner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A611E8E" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="004D213E" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D213E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Avhandlingen ”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D213E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D213E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ankle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D213E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D213E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fractures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D213E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”, Emilia Möller Rydberg </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADE210D" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="004D213E" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
+    <w:p w14:paraId="16A6C60B" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00536A5A" w:rsidRDefault="004C2EE5" w:rsidP="004C2EE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00262A00">
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00976F57" w:rsidRDefault="00536A5A" w:rsidP="00976F57"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00976F57" w:rsidSect="00262A00">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3739E8B7" w14:textId="77777777" w:rsidR="00C543C4" w:rsidRDefault="00C543C4">
+    <w:p w14:paraId="4DC56D6B" w14:textId="77777777" w:rsidR="00C03DF8" w:rsidRDefault="00C03DF8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23E6FF1D" w14:textId="77777777" w:rsidR="00C543C4" w:rsidRDefault="00C543C4">
+    <w:p w14:paraId="652BEA14" w14:textId="77777777" w:rsidR="00C03DF8" w:rsidRDefault="00C03DF8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="78E07B9F" w14:textId="77777777" w:rsidR="00C543C4" w:rsidRDefault="00C543C4">
+    <w:p w14:paraId="3C14632B" w14:textId="77777777" w:rsidR="00C03DF8" w:rsidRDefault="00C03DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2371,89 +2428,279 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="185E05D9" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6A1326FA" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2097513461"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="5CCDB72F" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="004C2EE5" w:rsidP="00EC0A68">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D7DCCC7" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5" w:rsidP="00FB2F0F">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:left="6237" w:hanging="141"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BE001FD" wp14:editId="1BB9142A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4388307</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-27355</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1897920" cy="384860"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="287012616" name="Bildobjekt 287012616">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1953671" cy="396165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2481,52 +2728,52 @@
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2560,73 +2807,405 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B113206" w14:textId="77777777" w:rsidR="00C543C4" w:rsidRDefault="00C543C4"/>
+    <w:p w14:paraId="06AC4AF1" w14:textId="77777777" w:rsidR="00C03DF8" w:rsidRDefault="00C03DF8"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2564A820" w14:textId="77777777" w:rsidR="00C543C4" w:rsidRDefault="00C543C4">
+    <w:p w14:paraId="610E2155" w14:textId="77777777" w:rsidR="00C03DF8" w:rsidRDefault="00C03DF8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1169332D" w14:textId="77777777" w:rsidR="00C543C4" w:rsidRDefault="00C543C4">
+    <w:p w14:paraId="059398D3" w14:textId="77777777" w:rsidR="00C03DF8" w:rsidRDefault="00C03DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16E406B8" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRPr="00DA65C4" w:rsidRDefault="004C2EE5" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DF446B4" wp14:editId="5F494161">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="877598183" name="Textruta 877598183"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5B94F1E2" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3DF446B4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 877598183" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251674625;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="5B94F1E2" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="796F01F4" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5" w:rsidP="00413A60">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EAD74AB" wp14:editId="3F61A813">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-65405</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1496071518" name="Textruta 1496071518"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="30AFAE54" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5EAD74AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1496071518" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="30AFAE54" w14:textId="77777777" w:rsidR="004C2EE5" w:rsidRDefault="004C2EE5">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2079C695" wp14:editId="7AC40842">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>17744</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>198873</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="216408"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1213814716" name="Bild 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="8" name="Bild 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="216408"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2670,85 +3249,85 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2793,51 +3372,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -2914,51 +3493,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4070,50 +4649,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="60D0A6EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A716DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F68805C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4209,51 +4901,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39036AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7006FFB4"/>
     <w:lvl w:ilvl="0" w:tplc="5A6A2210">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0422F280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4322,51 +5014,51 @@
     <w:lvl w:ilvl="7" w:tplc="BB9E1C88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="07FEFAD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4436,51 +5128,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BA615ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C69600C8"/>
     <w:lvl w:ilvl="0" w:tplc="9A761B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3F76E658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4549,51 +5241,51 @@
     <w:lvl w:ilvl="7" w:tplc="953CA8EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C64AAA76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4662,51 +5354,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4803,51 +5495,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4916,51 +5608,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52A953FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="666A6382"/>
     <w:lvl w:ilvl="0" w:tplc="FD0C7686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="86BEBF88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5029,51 +5721,51 @@
     <w:lvl w:ilvl="7" w:tplc="1C0E8B06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FAD8BC88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5143,51 +5835,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5256,51 +5948,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ACD17D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="159EAA12"/>
     <w:lvl w:ilvl="0" w:tplc="9CC01090">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C06EC7C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5369,51 +6061,51 @@
     <w:lvl w:ilvl="7" w:tplc="3F0E802E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FA181C30" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5482,51 +6174,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5595,51 +6287,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5709,135 +6401,138 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1480800821">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2140149929">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1026834054">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1460150051">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="870537919">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="953902023">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2147038599">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="119812425">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1964770075">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="740567872">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1920287761">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="126511673">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1731735096">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="111948167">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2074237500">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1985307786">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1042830426">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1345551898">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="248193697">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1188056689">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2132555191">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1561474940">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1591498688">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="775253147">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1234700791">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1914460879">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1037392001">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -5943,77 +6638,79 @@
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D7914"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C2EE5"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
@@ -6090,50 +6787,51 @@
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00976F57"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
@@ -6154,50 +6852,51 @@
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C03DF8"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C543C4"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
@@ -6275,51 +6974,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8689,51 +9388,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8761,58 +9460,66 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
@@ -9098,74 +9805,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1021</Words>
-  <Characters>5415</Characters>
+  <Words>800</Words>
+  <Characters>5000</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6424</CharactersWithSpaces>
+  <CharactersWithSpaces>5728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Fotledsfrakturer - Operation</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Elisabeth Carlsson</lastModifiedBy>
-  <revision>4</revision>
+  <lastModifiedBy>Annika Wallöf</lastModifiedBy>
+  <revision>6</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>