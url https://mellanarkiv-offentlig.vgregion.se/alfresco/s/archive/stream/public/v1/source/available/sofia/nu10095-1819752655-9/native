--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -6,207 +6,379 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0AB9B81D" w14:textId="0FA60368" w:rsidR="008B7E04" w:rsidRDefault="00D457B2" w:rsidP="000417ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="1134"/>
         <w:sectPr w:rsidR="008B7E04" w:rsidSect="008B7E04">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783A08BD" w14:textId="1BDDCF8B" w:rsidR="008B7E04" w:rsidRPr="008B7E04" w:rsidRDefault="00D6458E" w:rsidP="009549D6">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7E04">
         <w:t xml:space="preserve">DT-ledd </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FB7858">
         <w:t>transthorakal</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E04">
         <w:t xml:space="preserve"> lungbiopsi</w:t>
       </w:r>
       <w:r w:rsidRPr="008B7E04">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0641F90E" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="008B7E04" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_1314629194"/>
       <w:bookmarkStart w:id="2" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="008B7E04">
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFC460F" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="008B7E04" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B7E04">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Transthorakal lungbiopsi är en minimalinvasiv metod för att erhålla vävnad för histopatologisk analys vid oklara/tumörsuspekta förändringar i lungparenkymet. Metoden används då diagnos inte är möjlig via bronkoskopi vilket förutsätter genomväxt till bronkträdet eller EBUS (Endobronkiellt Ultraljud) med TBNA (Transbronkiell nålaspiration) vilket förutsätter bronknära expansivitet</w:t>
-      </w:r>
+        <w:t>Transthorakal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B7E04">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> lungbiopsi är en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>minimalinvasiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metod för att erhålla vävnad för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>histopatologisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analys vid oklara/tumörsuspekta förändringar i lungparenkymet. Metoden används då diagnos inte är möjlig via bronkoskopi vilket förutsätter genomväxt till bronkträdet eller EBUS (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Endobronkiellt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ultraljud) med TBNA (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transbronkiell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nålaspiration) vilket förutsätter bronknära </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>expansivitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:br/>
-        <w:t>/mediastinal körtel.</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mediastinal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> körtel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08187B3B" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="008B7E04" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E3C2861" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="008B7E04" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+    <w:p w14:paraId="2E3C2861" w14:textId="75CC0D3B" w:rsidR="008B7E04" w:rsidRPr="008B7E04" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7E04">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vanligen genomförs transthorakal biopsi under ledning av DT-genomlysning. Större pleurala/pleuraadherenta expansiviteter kan också biopseras med hjälp av ultraljud (vilket ibland utförs av lungläkare på lungmottagningen). </w:t>
+        <w:t xml:space="preserve">Vanligen genomförs </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>transthorakal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biopsi under ledning av DT-genomlysning. Större </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pleurala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pleuraadherenta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>expansiviteter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan också </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>biopseras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med hjälp av ultraljud. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F593F67" w14:textId="3B2FC2DA" w:rsidR="008B7E04" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7E04">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Öppen lungbiopsi är ytterligare en metod för att erhålla vävnadsprov för histopatologisk analys. Detta utförs i så fall på Thoraxkirurgen SU/Sahlgrenska. </w:t>
+        <w:t xml:space="preserve">Öppen lungbiopsi är ytterligare en metod för att erhålla vävnadsprov för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>histopatologisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analys. Detta utförs i så fall på Thoraxkirurgen SU/Sahlgrenska. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D21A25E" w14:textId="77777777" w:rsidR="00043A3B" w:rsidRPr="008B7E04" w:rsidRDefault="00043A3B" w:rsidP="00043A3B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående</w:t>
       </w:r>
       <w:r w:rsidRPr="008B7E04">
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5EB622" w14:textId="6F7F6596" w:rsidR="00043A3B" w:rsidRPr="008B7E04" w:rsidRDefault="00043A3B" w:rsidP="00043A3B">
+    <w:p w14:paraId="146CF692" w14:textId="175D962F" w:rsidR="00043A3B" w:rsidRPr="001000A8" w:rsidRDefault="00043A3B" w:rsidP="001000A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Rutinen uppdaterad.</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>Rutinen uppdaterad</w:t>
+      </w:r>
+      <w:r w:rsidR="0020692A">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och justerad.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6DE215B3" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r w:rsidRPr="00846713">
         <w:t xml:space="preserve">Indikationer </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15677894" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
@@ -230,1141 +402,1543 @@
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Persisterande lungförtätning där diagnos ej kunnat fastställas med annan metod.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52322E67" w14:textId="48212ADA" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Multipla rundhärdar i thorax hos patient utan känd primärtumör. Om leverförändringar finns bör dessa biopseras i första hand.</w:t>
+        <w:t xml:space="preserve">Multipla rundhärdar i thorax hos patient utan känd primärtumör. Om leverförändringar finns bör dessa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>biopseras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i första hand.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2B0B78" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r w:rsidRPr="00846713">
         <w:t>Kontraindikationer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1063E392" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Patient som ej kan medverka (demens, bristande språkförståelse etc,).</w:t>
+        <w:t xml:space="preserve">Patient som ej kan medverka (demens, bristande språkförståelse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631E1DDF" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Misstanke om kärlmissbildning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156CD8F1" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="6B334FD4" w14:textId="77777777" w:rsidR="0074169F" w:rsidRDefault="008B7E04" w:rsidP="0074169F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ensidigt pulmektomerad eller hjärt-lungtransplanterad patient.</w:t>
+        <w:t xml:space="preserve">Ensidigt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pulmektomerad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller hjärt-lungtransplanterad patient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCB62BB" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="6AC8DB23" w14:textId="77777777" w:rsidR="006F7D22" w:rsidRPr="006F7D22" w:rsidRDefault="0020692A" w:rsidP="006F7D22">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-        <w:t>Dålig lungfunktion FEV1 &lt; 1 liter eller FEV 1 % &lt; 35 %.</w:t>
+          <w:rStyle w:val="eop"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074169F">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Otillräcklig</w:t>
+      </w:r>
+      <w:r w:rsidR="006D293E" w:rsidRPr="0074169F">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lungfunktion. Remitterande lungläkare gör den bedömningen.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D293E" w:rsidRPr="0074169F">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0074169F" w:rsidRPr="00DD5EC6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Om patienten remitteras från annan klinik ska PM</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3D39" w:rsidRPr="00DD3D39">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0074169F" w:rsidRPr="00DD3D39">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="0074169F" w:rsidRPr="00DD3D39">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Lungbiopsi på remiss från andra kliniker än lungmedicin</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DD3D39" w:rsidRPr="00DD3D39">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0074169F" w:rsidRPr="00DD3D39">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>följas.</w:t>
+      </w:r>
+      <w:r w:rsidR="0074169F" w:rsidRPr="00DD3D39">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149756DC" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="6532442A" w14:textId="2F3A4DD6" w:rsidR="005F3170" w:rsidRPr="006F7D22" w:rsidRDefault="0074169F" w:rsidP="006F7D22">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-        <w:t>Pulmonell hypertension.</w:t>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F7D22">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Koagulopati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F7D22">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Se PM</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3D39" w:rsidRPr="006F7D22">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7D22">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="006F7D22">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Koagulationsstatus vid perkutana interventioner</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006F7D22">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52379649" w14:textId="7665BEE8" w:rsidR="008B7E04" w:rsidRPr="00EB429C" w:rsidRDefault="008B7E04" w:rsidP="00EB429C">
+    <w:p w14:paraId="398D4DFB" w14:textId="443CA27C" w:rsidR="008B7E04" w:rsidRPr="005F3170" w:rsidRDefault="008B7E04" w:rsidP="005F3170">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3170">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I alla fall ska nyttan med biopsi med marginal överväga riskerna!  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF55964" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="008B7E04" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A7049B" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="993"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00846713">
+        <w:t>Prioritering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CBFC08" w14:textId="3F03F1B7" w:rsidR="008B7E04" w:rsidRPr="008B7E04" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Alla remisser med önskemål om DT-ledd biopsi ska prioriteras av någon av de läkare som genomför ingreppet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A908EB4" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="008B7E04" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Vid prioritering ange:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BF7A64" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koagulopati (uremi, leversvikt, Waran/NOAK behandling). </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">PK ska vara &lt; 1,5 för att punktion ska accepteras. </w:t>
+        <w:t xml:space="preserve">Vilken förändring som ska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>biopseras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (markera tänkt punktionsväg med mätsticka i bilder från senaste DT thorax).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398D4DFB" w14:textId="1CFBD73E" w:rsidR="008B7E04" w:rsidRPr="008B7E04" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
-[...76 lines deleted...]
-    <w:p w14:paraId="16BF7A64" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="4AC7107D" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vilken förändring som ska biopseras (markera tänkt punktionsväg med mätsticka i bilder från senaste DT thorax).</w:t>
+        <w:t xml:space="preserve">Hur patienten ska vara positionerad (rygg eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bukläge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC7107D" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="426B8E33" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="993"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00846713">
+        <w:t>Förberedelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333B2274" w14:textId="7C08F8DE" w:rsidR="008B7E04" w:rsidRPr="001B5C32" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-        <w:t>Hur patienten ska vara positionerad (rygg eller bukläge).</w:t>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provtagning och utsättning av ev. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>antikoagulatiabehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt PM ”</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5C32">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001B5C32">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-219/surrogate/Koagulationsstatus%20vid%20perkutana%20interventioner.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001B5C32">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001B5C32">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001B5C32">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Koagulationsstatus vid perkutana interventioner, handläggning”</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5A77" w:rsidRPr="001B5C32">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B09C5D" w14:textId="587620E9" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="7EA59381" w14:textId="78570AE7" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="001B5C32" w:rsidP="007C1E7E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-852"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008B7E04" w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Alla polikliniska patienter kommer till röntgenavdelningen via lungmottagningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3118B420" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Om svår punktion ange vilken läkare som ska göra den.</w:t>
+        <w:t xml:space="preserve">Fasta 6 timmar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426B8E33" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
-[...8 lines deleted...]
-    <w:p w14:paraId="333B2274" w14:textId="429FBC1A" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="1BC2F7A2" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Provtagning och utsättning av ev. antikoagulatiabehandling enligt PM ”</w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>PVK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA59381" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="007C1E7E">
+    <w:p w14:paraId="7D466454" w14:textId="6F9B960F" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="007C1E7E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-852"/>
-[...8 lines deleted...]
-        <w:t>Alla polikliniska patienter kommer till röntgenavdelningen via lungmottagningen.</w:t>
+        <w:ind w:right="-285"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provsvar färdigt i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innan patienten skickas ner till röntgenavdelningen och </w:t>
+      </w:r>
+      <w:r w:rsidR="007051F7">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>remittenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ansvarar för att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>antikoagulantia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är utsatt i rätt tid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3118B420" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="1083D2AB" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="993"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00846713">
+        <w:t>Nålar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C35B02E" w14:textId="7FAC585A" w:rsidR="008B7E04" w:rsidRPr="008B7E04" w:rsidRDefault="008B7E04" w:rsidP="00676C3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="-143"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>För mellannålsbiopsi används Bard Magnum biopsi-instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="007051F7">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00704C92">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CorVocet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007051F7">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4522A">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B4522A">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Curaway</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00704C92">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4522A">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Samtliga</w:t>
+      </w:r>
+      <w:r w:rsidR="00704C92">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med tillhörande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00704C92">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>coaxialnål</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00775522">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vilken multipla biopsier kan tas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7E04">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596189E0" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="993"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00846713">
+        <w:t>Utförande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF32B1F" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fasta 6 timmar. </w:t>
+        <w:t>Läkaren pratar med och informerar patienten om ingreppet innan han/hon placeras på DT-britsen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC2F7A2" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="44CA0872" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>PVK.</w:t>
+        <w:t xml:space="preserve">Hela thorax undersöks i den position som är angiven vid prioritering (ofta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bukläge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) med huvudet riktat mot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gantryt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D466454" w14:textId="47FE0BF6" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="007C1E7E">
+    <w:p w14:paraId="15B2E27F" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002C5F2A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-285"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Provsvar färdigt i Melior innan patienten skickas ner till röntgenavdelningen och lungläkare ansvarar för att antikoagulantia är utsatt i rätt tid.</w:t>
+        <w:t>När förändringen är lokaliserad placerar läkaren ”stege” på patienten och genomlyser för att välja ut optimalt punktionsställe som märks ut med tusch.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1083D2AB" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
-[...62 lines deleted...]
-    <w:p w14:paraId="0DF32B1F" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="0AA7D6E4" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Läkaren pratar med och informerar patienten om ingreppet innan han/hon placeras på DT-britsen.</w:t>
+        <w:t>Röntgensjuksköterska/undersköterska steriltvättar och klär patienten med sterila, självhäftande dukar. Kontrollpanelen för genomlysningen ska vara täckt med steril huva och ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gantryt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” spritavtorkat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CA0872" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="63EB9782" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Hela thorax undersöks i den position som är angiven vid prioritering (ofta bukläge) med huvudet riktat mot gantryt.</w:t>
+        <w:t>Läkaren bedövar stickkanalen med hjälp av DT-genomlysning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B2E27F" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002C5F2A">
-[...19 lines deleted...]
-    <w:p w14:paraId="0AA7D6E4" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="60203648" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Röntgensjuksköterska/undersköterska steriltvättar och klär patienten med sterila, självhäftande dukar. Kontrollpanelen för genomlysningen ska vara täckt med steril huva och ”gantryt” spritavtorkat.</w:t>
+        <w:t>Förändringen punkteras med guidenålen. OBS! Inga händer i strålfältet!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EB9782" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="4ECF631D" w14:textId="24BAB2F8" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="003D7999">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-427"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biopsi tas via guidenålen. Röntgensjuksköterska/undersköterska assisterar med formaldehydfyllt rör i vilket biopsin placeras. Denna procedur upprepas tills tillräcklig mängd provmaterial finns. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051A2C27" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Läkaren bedövar stickkanalen med hjälp av DT-genomlysning.</w:t>
+        <w:t>Guidenålen avlägsnas under apné.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60203648" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="581C74C3" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Förändringen punkteras med guidenålen. OBS! Inga händer i strålfältet!</w:t>
+        <w:t>Kontroll DT thorax körs direkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECF631D" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="003D7999">
-[...19 lines deleted...]
-    <w:p w14:paraId="051A2C27" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="56B83734" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Guidenålen avlägsnas under apné.</w:t>
+        <w:t>Patient rullas över i säng och informeras om fortsatt ryggläge i 1 timme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581C74C3" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="742AA1FA" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kontroll DT thorax körs direkt.</w:t>
+        <w:t>Utförande radiolog fyller i och skriver ut omvårdnadsdokumentet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B83734" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="2294D6BA" w14:textId="6F0BBCC6" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Patient rullas över i säng och informeras om fortsatt ryggläge i 1 timme.</w:t>
+        <w:t>PAD-remissen ska följa med patienten till röntgenavdelningen innan ingreppet. Provet läggs tillsammans med PAD-remissen och omvårdnads</w:t>
+      </w:r>
+      <w:r w:rsidR="00624C3F">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokumentet i en plastficka som följer med patienten åter till </w:t>
+      </w:r>
+      <w:r w:rsidR="00C104C1">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6847">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ungmottagningen</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3909">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (om patienten kommer från annan klinik lämnar röntgenpersonalet provet till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B3909">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B3909">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742AA1FA" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="35DED856" w14:textId="4E00BA37" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Utförande radiolog fyller i och skriver ut omvårdnadsdokumentet.</w:t>
+        <w:t>Röntgensjuksköterska hänger bildserierna i PACS. Rekonstruktioner i 3 plan görs inte rutinmässigt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Vänster skärm: DT thorax kontroll ax. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Höger skärm: Genomlysningsbilder grupperade till vänster och DT thorax ax förserie till höger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2294D6BA" w14:textId="41D97DB4" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="411E3070" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="993"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00846713">
+        <w:t xml:space="preserve">Eftervård </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A58226" w14:textId="1415B787" w:rsidR="002031C4" w:rsidRPr="002031C4" w:rsidRDefault="002031C4" w:rsidP="009549D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002031C4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Övervakning på lungmottagningen i 2 timmar. Ryggläge i säng med kontroll av puls och blodtryck varje halvtimma fram till kontrollröntgen av lungor i stående som planeras av Röntgenkliniken och utförs 1 timme efter punktionen. Om denna utfaller utan anmärkning får patienten därefter äta och dricka. Lugn livsföring de kommande två dygnen, dvs ingen hård träning eller tunga lyft (promenad i lugn takt är ok). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B84EEF6" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="993"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00846713">
+        <w:t>Potentiella komplikationer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D0513F" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>PAD-remissen ska följa med patienten till röntgenavdelningen innan ingreppet. Provet läggs tillsammans med PAD-remissen och omvårdnads</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">dokumentet i en plastficka som följer med patienten åter till avdelningen. </w:t>
+        <w:t>Pneumothorax, vanligt men oftast inte behandlingskrävande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DED856" w14:textId="4E00BA37" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="13C9BDB9" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Röntgensjuksköterska hänger bildserierna i PACS. Rekonstruktioner i 3 plan görs inte rutinmässigt.</w:t>
-[...13 lines deleted...]
-        <w:t>Höger skärm: Genomlysningsbilder grupperade till vänster och DT thorax ax förserie till höger.</w:t>
+        <w:t>Blödning/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hemoptys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förekommer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411E3070" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
-[...47 lines deleted...]
-    <w:p w14:paraId="35D0513F" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="3D8021E6" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009549D6">
-[...3 lines deleted...]
-        <w:t>Pneumothorax, vanligt men oftast inte behandlingskrävande.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hemothorax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ovanlig.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C9BDB9" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="7ECE3273" w14:textId="6AD827F5" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009549D6">
-[...3 lines deleted...]
-        <w:t>Blödning/hemoptys förekommer.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Luftembolism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Seeding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8021E6" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="47727112" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="993"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00846713">
+        <w:t>Lägre risk för komplikation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C688CCB" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Hemothorax, ovanlig.</w:t>
+        <w:t xml:space="preserve">Förändring </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adherent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pleura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECE3273" w14:textId="6AD827F5" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="21EE05A4" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Luftembolism. Seeding.</w:t>
+        <w:t>Apikal lesion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47727112" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
-[...8 lines deleted...]
-    <w:p w14:paraId="0C688CCB" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="18EA606F" w14:textId="28FD9F77" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Förändring adherent mot pleura.</w:t>
+        <w:t xml:space="preserve">Välj om möjligt vinkelrätt passage genom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pleura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och undvik passage genom fissurer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EE05A4" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="728237E5" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="993"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00846713">
+        <w:t>Ökad risk för komplikation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A74787" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Apikal lesion.</w:t>
+        <w:t xml:space="preserve">Djupt eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>subpleuralt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belägen förändring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EA606F" w14:textId="28FD9F77" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="146FB8EC" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009549D6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Välj om möjligt vinkelrätt passage genom pleura och undvik passage genom fissurer.</w:t>
+        <w:t>Basala förändringar (rör sig mer vid andning).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728237E5" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="00846713" w:rsidRDefault="008B7E04" w:rsidP="009549D6">
-[...8 lines deleted...]
-    <w:p w14:paraId="08A74787" w14:textId="77777777" w:rsidR="008B7E04" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
+    <w:p w14:paraId="76B9F95B" w14:textId="56BADD11" w:rsidR="00536A5A" w:rsidRPr="009549D6" w:rsidRDefault="008B7E04" w:rsidP="002D7A03">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009549D6">
-[...43 lines deleted...]
-        <w:t>Hilus-/kärlnära förändringar.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hilus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009549D6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-/kärlnära förändringar.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="009549D6" w:rsidSect="008B7E04">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="599BAC3F" w14:textId="77777777" w:rsidR="0072158F" w:rsidRDefault="0072158F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="626A5197" w14:textId="77777777" w:rsidR="0072158F" w:rsidRDefault="0072158F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="6DD204CF" w14:textId="77777777" w:rsidR="0072158F" w:rsidRDefault="0072158F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -1372,89 +1946,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1483,51 +2057,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1561,73 +2135,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="53D18812" w14:textId="77777777" w:rsidR="0072158F" w:rsidRDefault="0072158F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="35F6B01D" w14:textId="77777777" w:rsidR="0072158F" w:rsidRDefault="0072158F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="483C1E87" w14:textId="77777777" w:rsidR="0072158F" w:rsidRDefault="0072158F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1671,85 +2245,85 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS/tf0KwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L+Fr2W1EWNFdUVVC&#10;uytBtWfjOBAp8bi2IaG/vs8OsHTbU9WLGc883njezGR639YVOyjrStIZH/T6nCktKS/1NuPf14tP&#10;d5w5L3QuKtIq40fl+P3s44dpY1I1pB1VubIMJNqljcn4znuTJomTO1UL1yOjNIIF2Vp4XO02ya1o&#10;wF5XybDfnyQN2dxYkso5eB+7IJ9F/qJQ0j8XhVOeVRnH23w8bTw34UxmU5FurTC7Up6eIf7hFbUo&#10;NZJeqB6FF2xvyz+o6lJaclT4nqQ6oaIopYo1oJpB/101q50wKtYCcZy5yOT+H618OrxYVuboHeTR&#10;okaP1qr1do8C4II+jXEpYCsDoG+/UAvs2e/gDGW3ha3DLwpiiIPqeFEXbEzCOZ5Mboc3CEnERsPR&#10;HWzQJ2//Ntb5r4pqFoyMW3QviioOS+c76BkSkmlalFUVO1hp1mR8MgLlbxGQVxo5Qg3dW4Pl2017&#10;KmxD+RF1Weomwxm5KJF8KZx/ERajgPdivP0zjqIiJKGTxdmO7M+/+QMeHUKUswajlXH3Yy+s4qz6&#10;ptG7z4PxGLQ+XsY3t0Nc7HVkcx3R+/qBML0DLJKR0Qx4X53NwlL9ii2Yh6wICS2RO+P+bD74buCx&#10;RVLN5xGE6TPCL/XKyEAdRAvSrttXYc1Jf4/OPdF5CEX6rg0dtpN7vvdUlLFHQeBO1ZPumNzY5dOW&#10;hdW4vkfU27dg9gsAAP//AwBQSwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwkAUhO8m/ofNM/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9&#10;OivOZgidJ4TZNAFhqPa6owbh8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QM&#10;dWucClPfG2Lv6AenIsuhkXpQFy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86&#10;fKSI93fjZgUimjFew/CHz+hQMFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFL+1/QrAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAhQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -1794,51 +2368,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPYP79LgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L+Fr2W1EWNFdUVVC&#10;uytBtWfjOBAp8bi2IaG/vs8OsHTbU9WLGXuGNzPvzWR639YVOyjrStIZH/T6nCktKS/1NuPf14tP&#10;d5w5L3QuKtIq40fl+P3s44dpY1I1pB1VubIMINqljcn4znuTJomTO1UL1yOjNJwF2Vp4XO02ya1o&#10;gF5XybDfnyQN2dxYkso5vD52Tj6L+EWhpH8uCqc8qzKO2nw8bTw34UxmU5FurTC7Up7KEP9QRS1K&#10;jaQXqEfhBdvb8g+oupSWHBW+J6lOqChKqWIP6GbQf9fNaieMir2AHGcuNLn/ByufDi+WlXnGJ5xp&#10;UUOitWq93aP+SWCnMS5F0MogzLdfqIXK53eHx9B0W9g6/KIdBj94Pl64BRiTeBxPJrfDG7gkfKPh&#10;6A424JO3fxvr/FdFNQtGxi20i5SKw9L5LvQcEpJpWpRVFfWrNGvQwAiQv3kAXmnkCD10tQbLt5s2&#10;dnzpY0P5Ee1Z6sbDGbkoUcNSOP8iLOYBZWPG/TOOoiLkopPF2Y7sz7+9h3jIBC9nDeYr4+7HXljF&#10;WfVNQ8DPg/E4DGS8jG9uh7jYa8/m2qP39QNhhAfYJiOjGeJ9dTYLS/UrVmEessIltETujPuz+eC7&#10;qccqSTWfxyCMoBF+qVdGBujAXWB43b4Ka04yeAj4ROdJFOk7NbrYjvX53lNRRqkCzx2rJ/oxvlHs&#10;06qF/bi+x6i3D8LsFwAAAP//AwBQSwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01PwzAMhu9I/IfISNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5Uev&#10;nzdfTa4XJzuGzpOGxVyBsFR701GjYf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDG&#10;OGRShrq1DsPcD5b4dvCjw8jr2Egz4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e&#10;1sPX/uNB69ubaf0EItopXmD402d1KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz2D+/S4CAABYBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -1915,51 +2489,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2145,50 +2719,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40861057"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BE439F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2258,51 +2981,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63A904CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06A2C71C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2371,70 +3094,226 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="763D643F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="47747D34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2107117091">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1834370054">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1040545590">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1539855994">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="555704661">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1279143928">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -2459,77 +3338,81 @@
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000417ED"/>
     <w:rsid w:val="00043A3B"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="001000A8"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001964D0"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B5C32"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="002031C4"/>
+    <w:rsid w:val="0020692A"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C5F2A"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D7A03"/>
@@ -2602,118 +3485,127 @@
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F3170"/>
+    <w:rsid w:val="005F6847"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00624C3F"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00645989"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00676C3F"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B3909"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D293E"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F7D22"/>
     <w:rsid w:val="00704C92"/>
+    <w:rsid w:val="007051F7"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="0072158F"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="0074169F"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00775522"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C1E7E"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00846713"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00874060"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B7E04"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
@@ -2735,122 +3627,129 @@
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD2D25"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE019A"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B4522A"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C104C1"/>
+    <w:rsid w:val="00C32FE9"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA5A77"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB54B2"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF769A"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D457B2"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D6458E"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD3D39"/>
+    <w:rsid w:val="00DD5EC6"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB429C"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
@@ -2895,51 +3794,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5304,127 +6203,197 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0074169F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="0074169F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="0074169F"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B5C32"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="930771508">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="957838731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1721631772">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/35349/Koagulationsstatus%20vid%20ultraljudsledda%20punktioner,%20handl%c3%a4ggning.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-219/surrogate/Koagulationsstatus%20vid%20perkutana%20interventioner.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10095-1537046713-605/surrogate/Lungbiopsi%20p%c3%a5%20remiss%20fr%c3%a5n%20andra%20kliniker%20%c3%a4n%20lungmedicin.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -5720,71 +6689,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>807</Words>
-  <Characters>4283</Characters>
+  <Words>637</Words>
+  <Characters>5080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5080</CharactersWithSpaces>
+  <CharactersWithSpaces>5706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>DT-ledd transthorakal lungbiopsi</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>29</revision>
+  <revision>47</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>