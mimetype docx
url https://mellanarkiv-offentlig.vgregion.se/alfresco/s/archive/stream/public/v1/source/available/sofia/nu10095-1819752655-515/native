--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -7,51 +7,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="569854B2" w14:textId="77777777" w:rsidR="00341744" w:rsidRDefault="00341744" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00341744" w:rsidSect="00341744">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="78261C44" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
@@ -99,66 +99,66 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gemensam rutin för att utföra undersökning på ett säkert och enhetligt sätt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178D306A" w14:textId="77777777" w:rsidR="005F0BA1" w:rsidRDefault="005F0BA1" w:rsidP="00341744">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DA9FD4" w14:textId="62F137F2" w:rsidR="005F0BA1" w:rsidRDefault="005F0BA1" w:rsidP="005F0BA1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF283D4" w14:textId="4E3DA22C" w:rsidR="00341744" w:rsidRPr="00972482" w:rsidRDefault="00C05976" w:rsidP="00972482">
+    <w:p w14:paraId="0BF283D4" w14:textId="4C0387C3" w:rsidR="00341744" w:rsidRPr="00972482" w:rsidRDefault="00D0343B" w:rsidP="00972482">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Rutinen uppdaterad.</w:t>
+        <w:t>Reviderad under stycke initial utredning.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="3521"/>
         <w:gridCol w:w="3991"/>
       </w:tblGrid>
       <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="3D70A3DC" w14:textId="77777777" w:rsidTr="00AD000F">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71B810FD" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="005F0BA1">
             <w:pPr>
@@ -452,62 +452,62 @@
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05DC51C3" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Se kapitel 4.2 och 5.1 i </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7039477B" w14:textId="33C28B18" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00000000" w:rsidP="00341744">
+          <w:p w14:paraId="7039477B" w14:textId="33C28B18" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="00341744" w:rsidRPr="00341744">
+              <w:r w:rsidRPr="00341744">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="607828E0" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CC5087E" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:numPr>
@@ -555,51 +555,69 @@
               </w:rPr>
               <w:t xml:space="preserve">Tänk på centrering och inbländning. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="132D9729" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="459" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Försök samordna flera organ på samma bild, t ex båda lårbenen eller revben + överarmar, se exempel under </w:t>
+              <w:t xml:space="preserve">Försök samordna flera organ på samma bild, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>t ex</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> båda lårbenen eller revben + överarmar, se exempel under </w:t>
             </w:r>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Alternativ bildtagning</w:t>
             </w:r>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="1DD675E5" w14:textId="77777777" w:rsidTr="00AD000F">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
@@ -998,101 +1016,102 @@
           <w:p w14:paraId="25C48359" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E2926A2" w14:textId="3A3AD0F1" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:tblW w:w="10068" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1985"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6095"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="6666"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="134DD326" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="134DD326" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="10068" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BBBEBB2" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="005F0BA1" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F0BA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Initial utredning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="16105C14" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="16105C14" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="10068" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BAA1739" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Den första undersökningen av hela skelettet bör utföras så snart som möjligt på dagtid och helst under det första dygnet. Två röntgensjuksköterskor ska avsättas för undersökningen. Personal från ansvarig avdelning ska närvara vid undersökningen.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3749A4F3" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
@@ -1153,159 +1172,161 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65D4215A" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansvarig radiolog ska bedöma om bildmaterialet är fullgott innan barnet lämnar röntgenavdelningen. Det är av särskild vikt att lederna är adekvat avbildade.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="43A89C64" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="43A89C64" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CA931B4" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcW w:w="8508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51E46FFA" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="55894FE0" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="55894FE0" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3684889D" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bildtagning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1579B22D" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="1579B22D" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skalle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78B5123B" w14:textId="4943B80E" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="78B5123B" w14:textId="4943B80E" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Halvaxial- och sidobild, om ej DT hjärna har eller ska utföras</w:t>
             </w:r>
             <w:r w:rsidR="006B6E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
@@ -1323,205 +1344,207 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidR="008E6402">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>arn under 1 år alltid DT hjärna</w:t>
             </w:r>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="379ECAD2" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="379ECAD2" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FCA3AB1" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3A4482" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="5C3A4482" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Revben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42630F82" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="42630F82" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bröstkorg inkl. axlar och alla revben.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D56D7B9" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="6D56D7B9" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontalbild samt frontala vridningar cirka 20°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="3CF69864" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="3CF69864" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61D7A271" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="287FC62F" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="287FC62F" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rygg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="48E2B996" w14:textId="4D2FA9A8" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00B74402" w:rsidP="002B3BFA">
+          <w:p w14:paraId="48E2B996" w14:textId="4D2FA9A8" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00B74402" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hela ryggraden s</w:t>
             </w:r>
             <w:r w:rsidR="00341744" w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>idobild, inkl. halsrygg om ej avbildad på ev. skallröntgen (</w:t>
@@ -1531,838 +1554,926 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>på små barn räcker ofta en bild, men på större barn kan flera bilder behövas</w:t>
             </w:r>
             <w:r w:rsidR="00341744" w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00137535">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="1844B957" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="1844B957" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B41198E" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7E45A2" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="6B7E45A2" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bäcken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66424B04" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="66424B04" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontalbild</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="7A151F9C" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="7A151F9C" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F86ECC3" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1635CA7C" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="1635CA7C" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Överarm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="28A5C220" w14:textId="34544708" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="28A5C220" w14:textId="34544708" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontalbild bilateralt</w:t>
             </w:r>
             <w:r w:rsidR="00EA54CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> inklusive lederna</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="2ADD8EBD" w14:textId="77777777" w:rsidTr="00BC4CA0">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="2ADD8EBD" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="176AA9A5" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="10B3A461" w14:textId="77777777" w:rsidR="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="10B3A461" w14:textId="77777777" w:rsidR="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Underarm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0200DE30" w14:textId="77777777" w:rsidR="00717546" w:rsidRDefault="00717546" w:rsidP="002B3BFA">
+          <w:p w14:paraId="0200DE30" w14:textId="77777777" w:rsidR="00717546" w:rsidRDefault="00717546" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Armbåge</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71FAF016" w14:textId="20A3C7EC" w:rsidR="00717546" w:rsidRPr="00341744" w:rsidRDefault="00717546" w:rsidP="002B3BFA">
+          <w:p w14:paraId="71FAF016" w14:textId="20A3C7EC" w:rsidR="00717546" w:rsidRPr="00341744" w:rsidRDefault="00717546" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Handled</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42D97154" w14:textId="10C2298B" w:rsidR="000D5C63" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="42D97154" w14:textId="3A826DA6" w:rsidR="000D5C63" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontalbild bilateralt</w:t>
             </w:r>
             <w:r w:rsidR="00717546">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
+            <w:r w:rsidR="00E63DF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
             <w:r w:rsidR="000F6FC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>sidobild</w:t>
+              <w:t>idobild</w:t>
             </w:r>
             <w:r w:rsidR="002B3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>Sidobild</w:t>
+            </w:r>
+            <w:r w:rsidR="00E63DF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="002B3BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>idobild</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7551C" w:rsidRPr="00341744" w14:paraId="63E121A5" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00D7551C" w:rsidRPr="00341744" w14:paraId="63E121A5" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21A72855" w14:textId="77777777" w:rsidR="00D7551C" w:rsidRPr="00341744" w:rsidRDefault="00D7551C" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24C30F6F" w14:textId="496B1DF4" w:rsidR="00D7551C" w:rsidRPr="00341744" w:rsidRDefault="00D7551C" w:rsidP="002B3BFA">
-[...6 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="24C30F6F" w14:textId="5C1655A5" w:rsidR="00D7551C" w:rsidRPr="000F7AF8" w:rsidRDefault="00D7551C" w:rsidP="000F7AF8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hand</w:t>
+            </w:r>
+            <w:r w:rsidR="000F7AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000F7AF8" w:rsidRPr="00B06DEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(ej barn under 1 år)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A33E4E5" w14:textId="1B97E25C" w:rsidR="00D7551C" w:rsidRPr="00341744" w:rsidRDefault="000D5C63" w:rsidP="002B3BFA">
+          <w:p w14:paraId="6A33E4E5" w14:textId="27DBDA4D" w:rsidR="00D7551C" w:rsidRPr="00341744" w:rsidRDefault="000D5C63" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontalbild bilateralt inkl. handleden</w:t>
+            </w:r>
+            <w:r w:rsidR="00B06DEC" w:rsidRPr="00B06DEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B06DEC" w:rsidRPr="00B06DEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(båda händerna på en bild om de får plats)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="72EEA3C0" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="72EEA3C0" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FFE788C" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA0239C" w14:textId="77777777" w:rsidR="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="5AA0239C" w14:textId="77777777" w:rsidR="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lårben</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="006359F8" w14:textId="4CF4365E" w:rsidR="009A4C4A" w:rsidRPr="00341744" w:rsidRDefault="009A4C4A" w:rsidP="002B3BFA">
+          <w:p w14:paraId="006359F8" w14:textId="4CF4365E" w:rsidR="009A4C4A" w:rsidRPr="00341744" w:rsidRDefault="009A4C4A" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Knä</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74A4B97E" w14:textId="77777777" w:rsidR="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="74A4B97E" w14:textId="77777777" w:rsidR="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontalbild bilateralt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E7F4107" w14:textId="6BA98A34" w:rsidR="009A4C4A" w:rsidRPr="00341744" w:rsidRDefault="009A4C4A" w:rsidP="002B3BFA">
+          <w:p w14:paraId="7E7F4107" w14:textId="6BA98A34" w:rsidR="009A4C4A" w:rsidRPr="00341744" w:rsidRDefault="009A4C4A" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sidobild</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="53645023" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="53645023" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="480CEEDE" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="333486B4" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="333486B4" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Underben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="012068E2" w14:textId="3F4D9C59" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="012068E2" w14:textId="3F4D9C59" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontalbild bilateralt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="16B7454F" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="16B7454F" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A6324BC" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12022134" w14:textId="7B20852F" w:rsidR="00341744" w:rsidRDefault="00341744" w:rsidP="002B3BFA">
+          <w:p w14:paraId="12022134" w14:textId="7B20852F" w:rsidR="00341744" w:rsidRDefault="00341744" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fot</w:t>
             </w:r>
             <w:r w:rsidR="00FB6DD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>led</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3203D699" w14:textId="10F5F0C5" w:rsidR="008F2E0B" w:rsidRDefault="00F73D6A" w:rsidP="002B3BFA">
+          <w:p w14:paraId="3203D699" w14:textId="10F5F0C5" w:rsidR="008F2E0B" w:rsidRDefault="00F73D6A" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fot</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7326B5F8" w14:textId="77777777" w:rsidR="00B76F8F" w:rsidRDefault="00B76F8F" w:rsidP="002B3BFA">
-[...12 lines deleted...]
-          <w:p w14:paraId="75594286" w14:textId="2E459E2A" w:rsidR="00B76F8F" w:rsidRDefault="00B76F8F" w:rsidP="002B3BFA">
+          <w:p w14:paraId="7326B5F8" w14:textId="77777777" w:rsidR="00B76F8F" w:rsidRDefault="00B76F8F" w:rsidP="000F7AF8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75594286" w14:textId="2E459E2A" w:rsidR="00B76F8F" w:rsidRDefault="00B76F8F" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Observera</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0434C290" w14:textId="218807DC" w:rsidR="00677D3E" w:rsidRDefault="00677D3E" w:rsidP="002B3BFA">
-[...12 lines deleted...]
-          <w:p w14:paraId="58851351" w14:textId="28CC11E7" w:rsidR="00F73D6A" w:rsidRPr="00341744" w:rsidRDefault="00F73D6A" w:rsidP="002B3BFA">
+          <w:p w14:paraId="0434C290" w14:textId="218807DC" w:rsidR="00677D3E" w:rsidRDefault="00677D3E" w:rsidP="000F7AF8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58851351" w14:textId="28CC11E7" w:rsidR="00F73D6A" w:rsidRPr="00341744" w:rsidRDefault="00F73D6A" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="48EE68EF" w14:textId="204408D4" w:rsidR="00341744" w:rsidRDefault="00FB6DD1" w:rsidP="002B3BFA">
+          <w:p w14:paraId="48EE68EF" w14:textId="204408D4" w:rsidR="00341744" w:rsidRDefault="00FB6DD1" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sidobild</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06B7CD6D" w14:textId="735B03B5" w:rsidR="009A4C4A" w:rsidRDefault="00FB6DD1" w:rsidP="002B3BFA">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="06B7CD6D" w14:textId="7AF2CDEA" w:rsidR="009A4C4A" w:rsidRPr="00BF0F76" w:rsidRDefault="00FB6DD1" w:rsidP="000F7AF8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontalbild bilateralt</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-          <w:p w14:paraId="6EDF2ECD" w14:textId="055E4D84" w:rsidR="00785CE8" w:rsidRDefault="00785CE8" w:rsidP="002B3BFA">
+            <w:r w:rsidR="00BF0F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF0F76" w:rsidRPr="00BF0F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(båda fötterna på en bild om de får plats)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="466C66BA" w14:textId="77777777" w:rsidR="00785CE8" w:rsidRDefault="00785CE8" w:rsidP="000F7AF8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EDF2ECD" w14:textId="48E2EC63" w:rsidR="00785CE8" w:rsidRDefault="00785CE8" w:rsidP="000F7AF8">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eventuellt knä och fotled frontal om ej adekvat avbildat </w:t>
             </w:r>
             <w:r w:rsidR="005F7700">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">på </w:t>
@@ -2385,843 +2496,836 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> respektive underben</w:t>
             </w:r>
             <w:r w:rsidR="005F7700">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sfrontaler</w:t>
             </w:r>
             <w:r w:rsidR="00F847ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00A16588">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0442EE29" w14:textId="33266241" w:rsidR="008F2E0B" w:rsidRPr="00341744" w:rsidRDefault="0054297D" w:rsidP="000F7AF8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>På mindre barn kan bägge ben vara med på en bild.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Se exem</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16588">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pel på alternativ bildtagning längre ner i dokumentet.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="2DDDB79C" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="11F8CC94" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="10068" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0FEA93D6" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2DD9A76D" w14:textId="6659727B" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="005F0BA1">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik2"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:t>Uppföljande utrednin</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16588">
+              <w:t>g</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="11F8CC94" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="68CC979C" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="10068" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD9A76D" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="005F0BA1">
-[...9 lines deleted...]
-              <w:t>Uppföljande utredning</w:t>
+          <w:p w14:paraId="10CD044A" w14:textId="5A600CE1" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Den uppföljande undersökningen av hela skelettet ska utföras </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE6BEF" w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11–14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dagar efter den initiala röntgenundersökningen. Undersökningen omfattar färre röntgenbilder än den första.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="242A390A" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02DB0A48" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ansvarig radiolog ska tillfrågas innan undersökningen påbörjas huruvida ytterligare bilder utöver nedanstående standardbilder ska tas, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>t ex</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sidobild över skadat eller oklart område. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282610DF" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57621500" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Samma rutiner gäller som för den initiala undersökningen avseende medföljande personal, sidomarkering och skymmande objekt samt godkännande av bilder av ansvarig radiolog. Det är av särskild vikt att lederna är adekvat avbildade.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="68CC979C" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="67D0E7A9" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="10CD044A" w14:textId="5A600CE1" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
-[...97 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0BE12A1F" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="581990B2" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="67D0E7A9" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="506CF28D" w14:textId="77777777" w:rsidTr="00E63DF7">
+        <w:trPr>
+          <w:trHeight w:val="479"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="545426EB" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bildtagning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B65EE1F" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Område med tidigare påvisad skada eller svårbedömt fynd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ska undersökas utförligt efter diskussion med ansvarig specialist.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="58977D25" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE12A1F" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+          <w:p w14:paraId="7EA1FC83" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7654" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="581990B2" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
-[...40 lines deleted...]
-              <w:t>Bildtagning</w:t>
+          <w:p w14:paraId="27612002" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Revben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7654" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B65EE1F" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> ska undersökas utförligt efter diskussion med ansvarig specialist.</w:t>
+          <w:p w14:paraId="5415AE4A" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bröstkorg inkl. axlar och alla revben.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ECC243F" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Frontalbild samt frontala vridningar cirka 20°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="58977D25" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="025B0A5E" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA1FC83" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+          <w:p w14:paraId="46A8E2BC" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="27612002" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
-[...18 lines deleted...]
-              <w:t>Revben</w:t>
+          <w:p w14:paraId="580F2E85" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Överarm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5415AE4A" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
-[...36 lines deleted...]
-              <w:t>Frontalbild samt frontala vridningar cirka 20°</w:t>
+          <w:p w14:paraId="5978978E" w14:textId="2892DD75" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Frontalbild bilateralt</w:t>
+            </w:r>
+            <w:r w:rsidR="005C2138">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inklusive lederna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="025B0A5E" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="789B31B0" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="46A8E2BC" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+          <w:p w14:paraId="79A95B36" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="580F2E85" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
-[...18 lines deleted...]
-              <w:t>Överarm</w:t>
+          <w:p w14:paraId="711D271E" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Underarm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5978978E" w14:textId="2892DD75" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+          <w:p w14:paraId="0672AE73" w14:textId="58791340" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontalbild bilateralt</w:t>
             </w:r>
             <w:r w:rsidR="005C2138">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> inklusive lederna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="789B31B0" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="2FE966E4" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="79A95B36" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+          <w:p w14:paraId="74CE2AD0" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="711D271E" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
-[...18 lines deleted...]
-              <w:t>Underarm</w:t>
+          <w:p w14:paraId="244D73C3" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lårben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0672AE73" w14:textId="58791340" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+          <w:p w14:paraId="4A5EBF9B" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontalbild bilateralt</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> inklusive lederna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="2FE966E4" w14:textId="77777777" w:rsidTr="00AD000F">
+      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="16484FBA" w14:textId="77777777" w:rsidTr="00E63DF7">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74CE2AD0" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+          <w:p w14:paraId="281CFA8B" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="244D73C3" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
-[...18 lines deleted...]
-              <w:t>Lårben</w:t>
+          <w:p w14:paraId="74D2A036" w14:textId="38761AB7" w:rsidR="00B76F8F" w:rsidRDefault="00341744" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341744">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Underben</w:t>
+            </w:r>
+            <w:r w:rsidR="002A3AB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AC4656F" w14:textId="1725E410" w:rsidR="00B76F8F" w:rsidRPr="00341744" w:rsidRDefault="00B76F8F" w:rsidP="00341744">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Observera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5EBF9B" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
+          <w:p w14:paraId="262793A0" w14:textId="2D65E104" w:rsidR="006F4DA8" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontalbild bilateralt</w:t>
             </w:r>
-          </w:p>
-[...123 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="002A3AB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5B744357" w14:textId="3E0F24B7" w:rsidR="006F4DA8" w:rsidRPr="00341744" w:rsidRDefault="006F4DA8" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B76F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Knä</w:t>
             </w:r>
             <w:r w:rsidR="00B76F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3241,111 +3345,50 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52DC1354" w14:textId="0DD07AE0" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="144"/>
         <w:tblW w:w="9782" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="4145"/>
         <w:gridCol w:w="3510"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="4BE8D986" w14:textId="77777777" w:rsidTr="005F0BA1">
-[...59 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00341744" w:rsidRPr="00341744" w14:paraId="13610BD6" w14:textId="77777777" w:rsidTr="005F0BA1">
         <w:trPr>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EEDB43C" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="005F0BA1" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F0BA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="40"/>
@@ -4840,51 +4883,51 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B0A58EF" w14:textId="65286513" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="004F4102" w:rsidP="00341744">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59BA7CD7" wp14:editId="79A24543">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59BA7CD7" wp14:editId="79A24543">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3854450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6520180</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2024380" cy="1597660"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="30" name="Bildobjekt 30"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -5428,64 +5471,64 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Alternativ bildtagning</w:t>
             </w:r>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Överarm frontal + underarm frontal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="08FF0FF4" w14:textId="6CCBFC60" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00000000" w:rsidP="00341744">
+          <w:p w14:paraId="08FF0FF4" w14:textId="6CCBFC60" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00341744" w:rsidRPr="00341744">
+              <w:r w:rsidRPr="00341744">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Överarm – Fraktur, utredning </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3C13AF19" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A313968" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
@@ -6017,51 +6060,51 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48DC39F6" w14:textId="6D6AA2B9" w:rsidR="00A0233D" w:rsidRPr="000A0C4C" w:rsidRDefault="000A0C4C" w:rsidP="00A0233D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5216" w:right="0" w:firstLine="1304"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A0C4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4961207A" wp14:editId="0452193D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4961207A" wp14:editId="0452193D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4053205</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>219075</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1706245" cy="1432560"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="29" name="Bildobjekt 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -6234,85 +6277,85 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Frontal vänster</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="612CD243" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00E81985">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="351" w:right="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24DCE61D" w14:textId="77777777" w:rsidR="00341744" w:rsidRDefault="00000000" w:rsidP="00341744">
+          <w:p w14:paraId="24DCE61D" w14:textId="77777777" w:rsidR="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00341744" w:rsidRPr="00341744">
+              <w:r w:rsidRPr="00341744">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underarm – </w:t>
               </w:r>
-              <w:r w:rsidR="00341744" w:rsidRPr="00450F53">
+              <w:r w:rsidRPr="00450F53">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Fraktur</w:t>
               </w:r>
-              <w:r w:rsidR="00341744" w:rsidRPr="00341744">
+              <w:r w:rsidRPr="00341744">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">, utredning </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="587D4BF1" w14:textId="75BF7B57" w:rsidR="004F4102" w:rsidRDefault="004F4102" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6710,51 +6753,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C6844DC" w14:textId="55DA132A" w:rsidR="00AA3062" w:rsidRDefault="00AD4046" w:rsidP="00B5439B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33FED0B2" wp14:editId="54766E0F">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33FED0B2" wp14:editId="54766E0F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1357463</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>145057</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1095369" cy="1291066"/>
                   <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="32" name="Bildobjekt 32"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId33"/>
                           <a:stretch>
                             <a:fillRect/>
@@ -6764,51 +6807,51 @@
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1096628" cy="1292550"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00EA4B22">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C857424" wp14:editId="42AF880A">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C857424" wp14:editId="42AF880A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-68580</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>144780</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1232535" cy="1285875"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="9" name="Bildobjekt 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId34"/>
                           <a:stretch>
                             <a:fillRect/>
@@ -7489,65 +7532,65 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bäcken + lårben + underben frontal bilateralt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35CDB167" w14:textId="0B7498DB" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00000000" w:rsidP="00341744">
+          <w:p w14:paraId="35CDB167" w14:textId="0B7498DB" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00341744" w:rsidRPr="00341744">
+              <w:r w:rsidRPr="00341744">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bäcken – Fraktur, utredning </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2F1B9103" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9813,76 +9856,76 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Raka knän och fotleder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35F29A84" w14:textId="647703C5" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00000000" w:rsidP="00341744">
+          <w:p w14:paraId="35F29A84" w14:textId="647703C5" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00341744" w:rsidRPr="00341744">
+              <w:r w:rsidRPr="00341744">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underben – Fraktur, utredning </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00341744" w:rsidRPr="00341744">
+            <w:r w:rsidRPr="00341744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="371E87BB" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="111FDDDE" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
@@ -10488,65 +10531,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fot frontal bilateralt (om båda fötterna får plats på en platta)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5018EFAC" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67AF768B" w14:textId="0797ECF0" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00000000" w:rsidP="00341744">
+          <w:p w14:paraId="67AF768B" w14:textId="0797ECF0" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00341744" w:rsidRPr="00341744">
+              <w:r w:rsidRPr="00341744">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fot – Fraktur, frakturkontroll, osteit </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5163A343" w14:textId="77777777" w:rsidR="00341744" w:rsidRPr="00341744" w:rsidRDefault="00341744" w:rsidP="00341744">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -10662,221 +10705,222 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="76B9F95B" w14:textId="68B73FFA" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00A2673C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="851" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07EB7F8D" w14:textId="77777777" w:rsidR="004B6F68" w:rsidRDefault="004B6F68">
+    <w:p w14:paraId="1FAEEFFD" w14:textId="77777777" w:rsidR="00D565D1" w:rsidRDefault="00D565D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50B609A8" w14:textId="77777777" w:rsidR="004B6F68" w:rsidRDefault="004B6F68">
+    <w:p w14:paraId="5C286321" w14:textId="77777777" w:rsidR="00D565D1" w:rsidRDefault="00D565D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18F5AA5B" w14:textId="77777777" w:rsidR="004B6F68" w:rsidRDefault="004B6F68">
+    <w:p w14:paraId="20B9F7DC" w14:textId="77777777" w:rsidR="00D565D1" w:rsidRDefault="00D565D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="064C7DC7" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A0233D">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -10905,51 +10949,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="20" name="Bildobjekt 20">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -10983,87 +11027,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A14DF30" w14:textId="77777777" w:rsidR="004B6F68" w:rsidRDefault="004B6F68"/>
+    <w:p w14:paraId="5376F393" w14:textId="77777777" w:rsidR="00D565D1" w:rsidRDefault="00D565D1"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E3894C6" w14:textId="77777777" w:rsidR="004B6F68" w:rsidRDefault="004B6F68">
+    <w:p w14:paraId="4A66CA88" w14:textId="77777777" w:rsidR="00D565D1" w:rsidRDefault="00D565D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79326C62" w14:textId="77777777" w:rsidR="004B6F68" w:rsidRDefault="004B6F68">
+    <w:p w14:paraId="6A341AE0" w14:textId="77777777" w:rsidR="00D565D1" w:rsidRDefault="00D565D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -11127,66 +11171,66 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -11252,51 +11296,51 @@
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bildobjekt 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -11337,51 +11381,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14831,53 +14875,54 @@
   <w:num w:numId="28" w16cid:durableId="392192316">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="325472491">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="126750870">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2092265634">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="758066261">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="228199318">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1537347897">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -14892,116 +14937,119 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006538"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00074B2D"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="0009099F"/>
+    <w:rsid w:val="00091C23"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0C4C"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C2351"/>
     <w:rsid w:val="000D5C63"/>
     <w:rsid w:val="000E13F5"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F6FC4"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="000F7AF8"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137535"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001418F5"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001740BA"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001940D0"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002359D5"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00243642"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00257FC5"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="0029461A"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A3AB4"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B3BFA"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00341744"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
@@ -15010,84 +15058,89 @@
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E1C37"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00425543"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="0044034E"/>
+    <w:rsid w:val="00442179"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="0044600C"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00450F53"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00477B8A"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B53FC"/>
     <w:rsid w:val="004B6F68"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D5693"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E52A2"/>
     <w:rsid w:val="004F4102"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F68AF"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005309DD"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="005375E7"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="0054297D"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00596DBD"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A5FE8"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B6EA7"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2138"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C6E7A"/>
     <w:rsid w:val="005D0B0C"/>
@@ -15208,170 +15261,179 @@
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00963A76"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00972482"/>
     <w:rsid w:val="0097414D"/>
     <w:rsid w:val="009767D1"/>
     <w:rsid w:val="009A4C4A"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6A1E"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F3404"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A0233D"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A16588"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A2673C"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A53DFA"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A54B84"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A670DD"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3062"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD3FFE"/>
     <w:rsid w:val="00AD4046"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE6BEF"/>
     <w:rsid w:val="00AF2F09"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B06DEC"/>
     <w:rsid w:val="00B12A1C"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B470FB"/>
     <w:rsid w:val="00B5439B"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B70A9E"/>
     <w:rsid w:val="00B74402"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B76F8F"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC4CA0"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF0F76"/>
     <w:rsid w:val="00C05976"/>
     <w:rsid w:val="00C07B08"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C3118C"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C73806"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB34BC"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D0343B"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D30DC7"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D565D1"/>
     <w:rsid w:val="00D7551C"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E15BF7"/>
     <w:rsid w:val="00E258ED"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E63DF7"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E81985"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA4B22"/>
     <w:rsid w:val="00EA54CE"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED03AE"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F114F9"/>
     <w:rsid w:val="00F12D26"/>
     <w:rsid w:val="00F1730A"/>
     <w:rsid w:val="00F17A74"/>
     <w:rsid w:val="00F22264"/>
@@ -15414,51 +15476,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17900,51 +17962,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00742FBE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00742FBE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18312,71 +18374,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1367</Words>
-  <Characters>7247</Characters>
+  <Words>1404</Words>
+  <Characters>7443</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8597</CharactersWithSpaces>
+  <CharactersWithSpaces>8830</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Helkropp Barn – Skelettutredning vid misstanke om barnmisshandel</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>94</revision>
+  <revision>106</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>