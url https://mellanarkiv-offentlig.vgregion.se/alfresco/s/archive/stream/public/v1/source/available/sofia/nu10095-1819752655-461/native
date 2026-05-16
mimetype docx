--- v1 (2026-02-25)
+++ v2 (2026-05-16)
@@ -49,205 +49,382 @@
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="5D7A6D3D" w14:textId="7830854B" w:rsidR="002B0658" w:rsidRPr="002B0658" w:rsidRDefault="00591589" w:rsidP="00246C44">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0658">
         <w:t>Suprapubisk kateter, ultraljudsledd inläggning på radiologen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0800FDB8" w14:textId="77777777" w:rsidR="00246C44" w:rsidRPr="002B0658" w:rsidRDefault="00246C44" w:rsidP="00246C44">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="002B0658">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E89809" w14:textId="236BC44A" w:rsidR="002B0658" w:rsidRPr="00246C44" w:rsidRDefault="00246C44" w:rsidP="00246C44">
       <w:r w:rsidRPr="002B0658">
-        <w:t>På initiativ av urologen har radiologen ändrat sina rutiner, så att elektiva patienter som får en suprapubisk kateter inlagd inte längre övervakas på urologavdelning, utan går hem efter ingreppet. Detta för att ha samma rutiner som när urologen lägger suprapubiska katetrar på sin mottagning, där patienten går hem efter ingreppet.</w:t>
+        <w:t xml:space="preserve">På initiativ av urologen har radiologen ändrat sina rutiner, så att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>elektiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t xml:space="preserve"> patienter som får en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>suprapubisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t xml:space="preserve"> kateter inlagd inte längre övervakas på urologavdelning, utan går hem efter ingreppet. Detta för att ha samma rutiner som när urologen lägger </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>suprapubiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t xml:space="preserve"> katetrar på sin mottagning, där patienten går hem efter ingreppet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6893FCF4" w14:textId="5442CF07" w:rsidR="002B0658" w:rsidRPr="00246C44" w:rsidRDefault="00246C44" w:rsidP="00246C44">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_1314629194"/>
       <w:bookmarkStart w:id="2" w:name="Rubrik"/>
       <w:bookmarkStart w:id="3" w:name="_Toc501440348"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00246C44">
         <w:t>Förändringar sedan föregående</w:t>
       </w:r>
       <w:r w:rsidR="002B0658" w:rsidRPr="00246C44">
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D74D49" w14:textId="77777777" w:rsidR="009C7A1D" w:rsidRDefault="00903C97" w:rsidP="009B321C">
+    <w:p w14:paraId="105BFECD" w14:textId="28B54086" w:rsidR="002B0658" w:rsidRPr="002B0658" w:rsidRDefault="00D95D17" w:rsidP="00D95D17">
       <w:pPr>
         <w:ind w:right="424"/>
       </w:pPr>
       <w:r>
-        <w:t>Patienten f</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Koagulations-PM:et är uppdaterat. Det tas inte längre några prover inför undersökningen rutinmässigt. Endast patienter med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve"> medskickade vid undersökningen, om pigtailkateter har lagts. </w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>Waran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">Patienten får </w:t>
-[...2 lines deleted...]
-        <w:t>distriktssköterskeremiss hemskickade med kallelsen och ska själv kontakta vårdcentralen för omläggning och ytterligare katetermaterial.</w:t>
+        <w:t xml:space="preserve"> ombeds kontakta urologen för PK-prov och ut- och återinsättning. Patienter med cirros, medfödd koagulationsrubbning eller hematologisk sjukdom med låga trombocyter ombeds kontakta röntgen för ställningstagande till provtagning.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="5A00EA82" w14:textId="77777777" w:rsidR="002B0658" w:rsidRPr="00246C44" w:rsidRDefault="002B0658" w:rsidP="00246C44">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00246C44">
-        <w:t>Elektiva patienter</w:t>
+        <w:t>Elektiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00246C44">
+        <w:t xml:space="preserve"> patienter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32727B7E" w14:textId="4BDAA4AC" w:rsidR="002B0658" w:rsidRPr="002B0658" w:rsidRDefault="002B0658" w:rsidP="00246C44">
       <w:r w:rsidRPr="002B0658">
-        <w:t xml:space="preserve">Inläggning av suprapubiska katetrar sker i första hand på urologen. Ultraljudsledd inläggning på radiologen reserveras för svåra fall – om inläggning på urologen inte lyckats eller om det redan på förhand framkommer försvårande faktorer. Remisser från vårdcentral direkt till radiologen ska returneras med information om att ställa remissen till urologen. I remisser från andra kliniker på sjukhuset ska det anges att urologen har konsulterats – om det inte framgår returneras remissen med hänvisning till urologen. </w:t>
+        <w:t xml:space="preserve">Inläggning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>suprapubiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t xml:space="preserve"> katetrar sker i första hand på urologen. Ultraljudsledd inläggning på radiologen reserveras för svåra fall – om inläggning på urologen inte lyckats eller om det redan på förhand framkommer försvårande faktorer. Remisser från vårdcentral direkt till radiologen ska returneras med information om att ställa remissen till urologen. I remisser från andra kliniker på sjukhuset ska det anges att urologen har konsulterats – om det inte framgår returneras remissen med hänvisning till urologen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EDA34D6" w14:textId="08FFC175" w:rsidR="002B0658" w:rsidRDefault="002B0658" w:rsidP="006F53A4">
       <w:pPr>
         <w:ind w:right="140"/>
       </w:pPr>
       <w:r w:rsidRPr="002B0658">
-        <w:t>Suprapubiska kateterinläggningar ska inte längre bokas på genomlysningslab som rutin, utan istället på ultraljud. Om prioriterande läkare anser att det finns skäl att ändå boka patienten på genomlysningslab, ska det anges i remissanteckningar.</w:t>
+        <w:t xml:space="preserve">Suprapubiska kateterinläggningar ska inte längre bokas på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>genomlysningslab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t xml:space="preserve"> som rutin, utan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t xml:space="preserve"> på ultraljud. Om prioriterande läkare anser att det finns skäl att ändå boka patienten på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>genomlysningslab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>, ska det anges i remissanteckningar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC25609" w14:textId="77777777" w:rsidR="00CB3820" w:rsidRDefault="00CB3820" w:rsidP="006F53A4">
       <w:pPr>
         <w:ind w:right="140"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C99916B" w14:textId="77777777" w:rsidR="00CB3820" w:rsidRDefault="00CB3820" w:rsidP="006F53A4">
       <w:pPr>
         <w:ind w:right="140"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D53A494" w14:textId="48BD7FEB" w:rsidR="00DB5155" w:rsidRDefault="00DB5155" w:rsidP="006F53A4">
       <w:pPr>
         <w:ind w:right="140"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Avseende koagulationsstatus, se PM</w:t>
       </w:r>
       <w:r w:rsidR="00CB3820">
         <w:t xml:space="preserve"> ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00CB3820" w:rsidRPr="003105BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>koagulationsstatus vid perkutana interventioner”.</w:t>
+          <w:t>koagulatio</w:t>
+        </w:r>
+        <w:r w:rsidR="00CB3820" w:rsidRPr="003105BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidR="00CB3820" w:rsidRPr="003105BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>sstatus vid perkutana interventioner”.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB3820">
-        <w:t xml:space="preserve"> Patienter som står på Waran ombeds kontakta urologen, som ombesörjer ut- och insättning samt pK på undersökningsdagen. Patienter som har cirros, medfödd koagulationsrubbning eller cytostatika som ger låga trombocyter ombeds kontakta ultraljudsbokningen på röntgen, som i samråd med radiolog och eventuellt remittent avgör om provtagning eller läkemedelsutsättning inför undersökning behöver ske.</w:t>
+        <w:t xml:space="preserve"> Patienter som står på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CB3820">
+        <w:t>Waran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CB3820">
+        <w:t xml:space="preserve"> ombeds kontakta urologen, som ombesörjer ut- och insättning samt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CB3820">
+        <w:t>pK</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CB3820">
+        <w:t xml:space="preserve"> på undersökningsdagen. Patienter som har cirros, medfödd koagulationsrubbning eller cytostatika som ger låga trombocyter ombeds kontakta ultraljudsbokningen på röntgen, som i samråd med radiolog och eventuellt remittent avgör om provtagning eller läkemedelsutsättning inför undersökning behöver ske.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E66262" w14:textId="403DF3D9" w:rsidR="002B0658" w:rsidRPr="002B0658" w:rsidRDefault="002B0658" w:rsidP="00246C44">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0658">
         <w:t>För att underlätta framtida byte önskar urologen att katetern ska vara 12</w:t>
       </w:r>
       <w:r w:rsidR="00511D28">
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00413B07">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0658">
-        <w:t>16 Fr. Om möjligt läggs en kuffad kateter (finns färdiga Seldinger-set för sådana katetrar, men man kan behöva lägga till en tunnare bedövningsnål och en eller flera dilatatorer) och om inte används pigtailkateter.</w:t>
+        <w:t xml:space="preserve">16 Fr. Om möjligt läggs en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>kuffad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t xml:space="preserve"> kateter (finns färdiga </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>Seldinger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t xml:space="preserve">-set för sådana katetrar, men man kan behöva lägga till en tunnare bedövningsnål och en eller flera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>dilatatorer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t xml:space="preserve">) och om inte används </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>pigtailkateter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F768F5" w14:textId="51C0E248" w:rsidR="002B0658" w:rsidRDefault="002B0658" w:rsidP="002C5C7A">
       <w:r w:rsidRPr="002B0658">
-        <w:t xml:space="preserve">Katetern kopplas till dagpåse (tömbar påse) med lång slang som fixeras i fasthållningsstrumpa på benet. Patienten får med sig en extra dagpåse samt sju nattpåsar (ej tömbara påsar) hem. Nattpåsen kopplas till dagpåsen nattetid. </w:t>
+        <w:t xml:space="preserve">Katetern kopplas till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>dagpåse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t xml:space="preserve"> (tömbar påse) med lång slang som fixeras i fasthållningsstrumpa på benet. Patienten får med sig en extra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t>dagpåse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B0658">
+        <w:t xml:space="preserve"> samt sju nattpåsar (ej tömbara påsar) hem. Nattpåsen kopplas till dagpåsen nattetid. </w:t>
       </w:r>
       <w:r w:rsidR="002808B1">
-        <w:t>Om pigtailkateter har lagts får patienten också med sig tre fästplattor (Skaterfix)</w:t>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002808B1">
+        <w:t>pigtailkateter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002808B1">
+        <w:t xml:space="preserve"> har lagts får patienten också med sig tre fästplattor (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002808B1">
+        <w:t>Skaterfix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002808B1">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00953950">
-        <w:t xml:space="preserve"> och tre dragavlastningsförband (FlexiTrak)</w:t>
+        <w:t xml:space="preserve"> och tre dragavlastningsförband (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00953950">
+        <w:t>FlexiTrak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00953950">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002808B1">
         <w:t xml:space="preserve"> hem, för byte hos distriktssköterska</w:t>
       </w:r>
       <w:r w:rsidR="00B019CF">
-        <w:t>. Om kuffad kateter lagts tejpas en kompress kring instickshålet, som patienten själv</w:t>
+        <w:t xml:space="preserve">. Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B019CF">
+        <w:t>kuffad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B019CF">
+        <w:t xml:space="preserve"> kateter lagts tejpas en kompress kring instickshålet, som patienten själv</w:t>
       </w:r>
       <w:r w:rsidR="005064CD">
         <w:t xml:space="preserve"> kan ta bort efter några dagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7885F607" w14:textId="61B29677" w:rsidR="005064CD" w:rsidRDefault="005064CD" w:rsidP="009C3866">
       <w:pPr>
         <w:ind w:right="140"/>
       </w:pPr>
       <w:r>
         <w:t>Tillsammans med kallelsen får patienten hemskickat en distriktssköterskeremiss och ett informationsbrev från urologen, med information om framtida byten, kateter</w:t>
       </w:r>
       <w:r w:rsidR="003B5661">
         <w:t>hantering och var patienten ska vända sig vid komplikationer. I brevet ombeds patienten själv boka tid hos distriktssköterska en vecka efter inläggning</w:t>
       </w:r>
       <w:r w:rsidR="00AD6C09">
-        <w:t>, för påtitt av instickshålet och</w:t>
+        <w:t xml:space="preserve">, för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD6C09">
+        <w:t>påtitt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD6C09">
+        <w:t xml:space="preserve"> av instickshålet och</w:t>
       </w:r>
       <w:r w:rsidR="00BA6D96">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AD6C09">
-        <w:t xml:space="preserve"> om en pigtailkateter har lagts, omläggning av fästplattan</w:t>
+        <w:t xml:space="preserve"> om en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD6C09">
+        <w:t>pigtailkateter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD6C09">
+        <w:t xml:space="preserve"> har lagts, omläggning av fästplattan</w:t>
       </w:r>
       <w:r w:rsidR="009C3866">
         <w:t>. Vårdcentralen står också för kateterpåsar och liknande efter första veckan. Urologen kallar patienten för första kateter</w:t>
       </w:r>
       <w:r w:rsidR="00EB2955">
         <w:t>byte efter fyra veckor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65122A2A" w14:textId="3315273C" w:rsidR="00EB2955" w:rsidRPr="002B0658" w:rsidRDefault="00EB2955" w:rsidP="009C3866">
       <w:pPr>
         <w:ind w:right="140"/>
       </w:pPr>
       <w:r>
         <w:t>Om akuta komplikationer uppstår vid kateterinläggningen kontaktas kirurg-jouren på NÄL eller urologbakjouren i Uddevalla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8239F8" w14:textId="77777777" w:rsidR="002B0658" w:rsidRPr="00246C44" w:rsidRDefault="002B0658" w:rsidP="00246C44">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00246C44">
         <w:t>Akuta patienter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F6DD6C" w14:textId="77777777" w:rsidR="002B0658" w:rsidRPr="002B0658" w:rsidRDefault="002B0658" w:rsidP="00246C44">
@@ -313,113 +490,111 @@
       </w:pPr>
       <w:r w:rsidRPr="00472A29">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="009C7A1D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1410" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42A59E2A" w14:textId="77777777" w:rsidR="00B90D70" w:rsidRDefault="00B90D70">
+    <w:p w14:paraId="646EB872" w14:textId="77777777" w:rsidR="00E213FC" w:rsidRDefault="00E213FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41609037" w14:textId="77777777" w:rsidR="00B90D70" w:rsidRDefault="00B90D70">
+    <w:p w14:paraId="4989DF84" w14:textId="77777777" w:rsidR="00E213FC" w:rsidRDefault="00E213FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2218D832" w14:textId="77777777" w:rsidR="00B90D70" w:rsidRDefault="00B90D70">
+    <w:p w14:paraId="3461C1D8" w14:textId="77777777" w:rsidR="00E213FC" w:rsidRDefault="00E213FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
-    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
@@ -623,61 +798,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E1CEB97" w14:textId="77777777" w:rsidR="00B90D70" w:rsidRDefault="00B90D70"/>
+    <w:p w14:paraId="7082B444" w14:textId="77777777" w:rsidR="00E213FC" w:rsidRDefault="00E213FC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71A48D71" w14:textId="77777777" w:rsidR="00B90D70" w:rsidRDefault="00B90D70">
+    <w:p w14:paraId="058736B9" w14:textId="77777777" w:rsidR="00E213FC" w:rsidRDefault="00E213FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CF057A3" w14:textId="77777777" w:rsidR="00B90D70" w:rsidRDefault="00B90D70">
+    <w:p w14:paraId="6EA33933" w14:textId="77777777" w:rsidR="00E213FC" w:rsidRDefault="00E213FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -3064,52 +3239,53 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="327905786">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="428083833">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1492523076">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="164319701">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2054304904">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="816990337">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -3172,53 +3348,56 @@
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00246C44"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
+    <w:rsid w:val="002631EA"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00265F39"/>
+    <w:rsid w:val="00275468"/>
     <w:rsid w:val="002808B1"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0658"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B6969"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C5C7A"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D51E7"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="003105BF"/>
     <w:rsid w:val="00311401"/>
@@ -3306,92 +3485,94 @@
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="0060702A"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00647CBF"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00675DAC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F53A4"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00812F08"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="0082648E"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00903C97"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
@@ -3494,60 +3675,62 @@
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB3820"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC7B41"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D12DD4"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D95D17"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB5155"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E213FC"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E8455A"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB2955"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
@@ -6005,50 +6188,62 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00472A29"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D95D17"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -6436,71 +6631,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>494</Words>
-  <Characters>3661</Characters>
+  <Words>679</Words>
+  <Characters>3599</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4147</CharactersWithSpaces>
+  <CharactersWithSpaces>4270</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Suprapubisk kateter, ultraljudsledd inläggning på radiologen</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>35</revision>
+  <revision>37</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>