--- v1 (2026-02-25)
+++ v2 (2026-04-06)
@@ -225,60 +225,66 @@
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00773AE2">
         <w:t>Förnamn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABED14C" w14:textId="77777777" w:rsidR="007F3CCC" w:rsidRPr="00773AE2" w:rsidRDefault="007F3CCC" w:rsidP="008B54E7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00773AE2">
         <w:t>ID och födelsedata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4570140B" w14:textId="77777777" w:rsidR="007F3CCC" w:rsidRPr="00773AE2" w:rsidRDefault="007F3CCC" w:rsidP="008B54E7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00773AE2">
         <w:t>Välj patientkön</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BDD61D" w14:textId="77777777" w:rsidR="007F3CCC" w:rsidRPr="00773AE2" w:rsidRDefault="007F3CCC" w:rsidP="008B54E7">
+    <w:p w14:paraId="77BDD61D" w14:textId="18825163" w:rsidR="007F3CCC" w:rsidRPr="00773AE2" w:rsidRDefault="007F3CCC" w:rsidP="008B54E7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00773AE2">
-        <w:t xml:space="preserve">Skriv eventuellt in SERNAL-nummer under ”kommentarer i </w:t>
+        <w:t xml:space="preserve">Skriv eventuellt in SERNAL-nummer under </w:t>
+      </w:r>
+      <w:r w:rsidR="0018179B">
+        <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:t>Studiebeskrivning</w:t>
+      </w:r>
+      <w:r w:rsidR="0018179B">
+        <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48CC1ADC" w14:textId="77777777" w:rsidR="007F3CCC" w:rsidRPr="00773AE2" w:rsidRDefault="007F3CCC" w:rsidP="007F3CCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="592F3B5E" w14:textId="5F431BC5" w:rsidR="007F3CCC" w:rsidRDefault="007F3CCC" w:rsidP="007F3CCC">
       <w:r w:rsidRPr="00773AE2">
         <w:t>OBS! Undersökningen kommer att bli overifierad och får kopplas ihop med RIS:et av PACS-administratör i efterhand.</w:t>
       </w:r>
       <w:r w:rsidR="000563D9">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E7D931" w14:textId="3B2076E3" w:rsidR="008D11C8" w:rsidRPr="00773AE2" w:rsidRDefault="008D11C8" w:rsidP="008D11C8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00773AE2">
@@ -513,65 +519,65 @@
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00A921DE" w:rsidSect="00E00160">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69D45CED" w14:textId="77777777" w:rsidR="003C71D4" w:rsidRDefault="003C71D4">
+    <w:p w14:paraId="2A414816" w14:textId="77777777" w:rsidR="00E149E0" w:rsidRDefault="00E149E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31B0DA64" w14:textId="77777777" w:rsidR="003C71D4" w:rsidRDefault="003C71D4">
+    <w:p w14:paraId="6A56D40D" w14:textId="77777777" w:rsidR="00E149E0" w:rsidRDefault="00E149E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4C5A5DFD" w14:textId="77777777" w:rsidR="003C71D4" w:rsidRDefault="003C71D4">
+    <w:p w14:paraId="6BB679B7" w14:textId="77777777" w:rsidR="00E149E0" w:rsidRDefault="00E149E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -821,61 +827,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AFEA7F2" w14:textId="77777777" w:rsidR="003C71D4" w:rsidRDefault="003C71D4"/>
+    <w:p w14:paraId="4B07946F" w14:textId="77777777" w:rsidR="00E149E0" w:rsidRDefault="00E149E0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="224668E4" w14:textId="77777777" w:rsidR="003C71D4" w:rsidRDefault="003C71D4">
+    <w:p w14:paraId="44D540FF" w14:textId="77777777" w:rsidR="00E149E0" w:rsidRDefault="00E149E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6F646A80" w14:textId="77777777" w:rsidR="003C71D4" w:rsidRDefault="003C71D4">
+    <w:p w14:paraId="4B84B7F5" w14:textId="77777777" w:rsidR="00E149E0" w:rsidRDefault="00E149E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -3726,51 +3732,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1512446513">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1637635764">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="875040335">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="441731866">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="368380208">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="69083019">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -3816,50 +3822,51 @@
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="0010468F"/>
     <w:rsid w:val="00104D19"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="001619D7"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0018179B"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019321C"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C7530"/>
     <w:rsid w:val="001F7CAA"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
@@ -3938,50 +3945,51 @@
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00505BAA"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B2340"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006535BA"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A37A4"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
@@ -4082,52 +4090,54 @@
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FA1"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A921DE"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AE1EFA"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00B033C4"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B102F7"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B7498C"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
@@ -4141,69 +4151,72 @@
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C83509"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE6515"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D167E8"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E00160"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E149E0"/>
+    <w:rsid w:val="00E21E76"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3304"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F304DD"/>
@@ -7070,71 +7083,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>169</Words>
-  <Characters>897</Characters>
+  <Words>167</Words>
+  <Characters>887</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1064</CharactersWithSpaces>
+  <CharactersWithSpaces>1052</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Reservrutin Intervention Lab 5 - Manuell inskrivning av patientdata - NÄL</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>20</revision>
+  <revision>22</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>