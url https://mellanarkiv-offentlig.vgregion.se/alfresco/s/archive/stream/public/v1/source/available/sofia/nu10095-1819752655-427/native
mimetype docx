--- v1 (2026-02-25)
+++ v2 (2026-04-06)
@@ -221,60 +221,66 @@
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00773AE2">
         <w:t>Förnamn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134C6096" w14:textId="77777777" w:rsidR="00773AE2" w:rsidRPr="00773AE2" w:rsidRDefault="00773AE2" w:rsidP="00E04E43">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00773AE2">
         <w:t>ID och födelsedata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74220580" w14:textId="77777777" w:rsidR="00773AE2" w:rsidRPr="00773AE2" w:rsidRDefault="00773AE2" w:rsidP="00E04E43">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00773AE2">
         <w:t>Välj patientkön</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5839E361" w14:textId="46FA14BB" w:rsidR="00773AE2" w:rsidRPr="00773AE2" w:rsidRDefault="00773AE2" w:rsidP="00E04E43">
+    <w:p w14:paraId="5839E361" w14:textId="386C8461" w:rsidR="00773AE2" w:rsidRPr="00773AE2" w:rsidRDefault="00773AE2" w:rsidP="00E04E43">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00773AE2">
-        <w:t xml:space="preserve">Skriv eventuellt in SERNAL-nummer under ”kommentarer i </w:t>
+        <w:t>Skriv eventuellt in SERNAL-nummer under</w:t>
+      </w:r>
+      <w:r w:rsidR="0012144E">
+        <w:t xml:space="preserve"> ”</w:t>
       </w:r>
       <w:r w:rsidR="00EE7E6F">
         <w:t>Studieinformation</w:t>
+      </w:r>
+      <w:r w:rsidR="0012144E">
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00773AE2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD4DF06" w14:textId="77777777" w:rsidR="00773AE2" w:rsidRPr="00773AE2" w:rsidRDefault="00773AE2" w:rsidP="00773AE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="647CBA66" w14:textId="77777777" w:rsidR="00773AE2" w:rsidRPr="00773AE2" w:rsidRDefault="00773AE2" w:rsidP="00612A9D">
       <w:r w:rsidRPr="00773AE2">
         <w:t>OBS! Undersökningen kommer att bli overifierad och får kopplas ihop med RIS:et av PACS-administratör i efterhand.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2007D75D" w14:textId="77777777" w:rsidR="00773AE2" w:rsidRPr="00773AE2" w:rsidRDefault="00773AE2" w:rsidP="00773AE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -449,65 +455,65 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00773AE2">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="455C8725" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D">
+    <w:p w14:paraId="323DCE00" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="295D541B" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D">
+    <w:p w14:paraId="18FBC733" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7EC8A007" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D">
+    <w:p w14:paraId="7062E04A" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -757,61 +763,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CB7578A" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D"/>
+    <w:p w14:paraId="2421DB03" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2801A6DA" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D">
+    <w:p w14:paraId="25164A3F" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32FEA22E" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D">
+    <w:p w14:paraId="06FB944D" w14:textId="77777777" w:rsidR="00B0475D" w:rsidRDefault="00B0475D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -3965,50 +3971,52 @@
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="0012144E"/>
+    <w:rsid w:val="00126C86"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="0015363E"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
@@ -4018,100 +4026,102 @@
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00303D5C"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00394AFC"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A4B92"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B56C3"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
@@ -4136,50 +4146,51 @@
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006358BF"/>
     <w:rsid w:val="00637FAA"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A553F"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00715C41"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00726029"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00773AE2"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00787547"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
@@ -4293,50 +4304,51 @@
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD337F"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE6515"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D04A73"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D3135A"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E04E43"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E2565C"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
@@ -7222,71 +7234,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>160</Words>
-  <Characters>994</Characters>
+  <Words>158</Words>
+  <Characters>983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1152</CharactersWithSpaces>
+  <CharactersWithSpaces>1139</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Reservrutin Intervention Lab 6 - Manuell inskrivning av patientdata - NÄL</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>19</revision>
+  <revision>21</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>