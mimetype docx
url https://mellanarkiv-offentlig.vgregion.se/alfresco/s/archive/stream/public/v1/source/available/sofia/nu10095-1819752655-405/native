--- v0 (2026-01-10)
+++ v1 (2026-10-27)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="382E9EC8" w14:textId="77777777" w:rsidR="00254285" w:rsidRDefault="00254285" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00254285" w:rsidSect="00254285">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="0EA72D84" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
@@ -80,370 +80,555 @@
       <w:bookmarkStart w:id="2" w:name="_Toc456262663"/>
       <w:bookmarkStart w:id="3" w:name="_Toc456262942"/>
       <w:r w:rsidRPr="00254285">
         <w:t xml:space="preserve">Provtagning – Remiss, förpackning, </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00254285">
         <w:t>inlämning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C0A43D" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_1314629194"/>
       <w:bookmarkStart w:id="5" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0A698FC1" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="005A2597">
+    <w:p w14:paraId="0A698FC1" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="005D6BF4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc456262273"/>
       <w:bookmarkStart w:id="7" w:name="_Toc456262665"/>
       <w:bookmarkStart w:id="8" w:name="_Toc456262944"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc207796990"/>
       <w:r w:rsidRPr="00254285">
         <w:t>Sammanfattning/syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00254285">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBC9F8E" w14:textId="77777777" w:rsidR="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
+    <w:p w14:paraId="0EBC9F8E" w14:textId="157A28B4" w:rsidR="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00254285">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Översikt över typ av remiss, förpackning och inlämning av prover till Patologkliniken och Kem lab.</w:t>
+        <w:t xml:space="preserve">Översikt över typ av remiss, förpackning och inlämning av prover till Patologkliniken </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6BF4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00254285">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>och Kem lab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7697B9" w14:textId="77777777" w:rsidR="005A2597" w:rsidRDefault="005A2597" w:rsidP="00254285">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22A70C5C" w14:textId="1C36EE41" w:rsidR="005A2597" w:rsidRDefault="005A2597" w:rsidP="00555A42">
+    <w:p w14:paraId="22A70C5C" w14:textId="54E5F879" w:rsidR="005A2597" w:rsidRDefault="005D6BF4" w:rsidP="005D6BF4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc207796991"/>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
+        <w:t>F</w:t>
       </w:r>
+      <w:r w:rsidR="005A2597">
+        <w:t>örändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3445901D" w14:textId="7173CD22" w:rsidR="00555A42" w:rsidRPr="00555A42" w:rsidRDefault="00555A42" w:rsidP="00555A42">
+    <w:p w14:paraId="3445901D" w14:textId="239B2763" w:rsidR="00555A42" w:rsidRPr="00555A42" w:rsidRDefault="00EE466C" w:rsidP="00555A42">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Inga förändringar.</w:t>
+        <w:t>Revid</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93FBF">
+        <w:t xml:space="preserve">erad, </w:t>
+      </w:r>
+      <w:r w:rsidR="00364A5C">
+        <w:t xml:space="preserve">hantering av material </w:t>
+      </w:r>
+      <w:r w:rsidR="00763318">
+        <w:t xml:space="preserve">och adressuppgifter </w:t>
+      </w:r>
+      <w:r w:rsidR="00364A5C">
+        <w:t>för lymfomfrågeställning</w:t>
+      </w:r>
+      <w:r w:rsidR="00763318">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7541C627" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="775BAF84" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00555A42">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="136943C8" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00BD0B21" w:rsidRDefault="00254285" w:rsidP="00BD0B21">
+      <w:pPr>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00254285">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD0B21">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485A07A1" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
-      <w:pPr>
+    <w:p w14:paraId="0E9CE8C9" w14:textId="3183CE3E" w:rsidR="002B32C8" w:rsidRDefault="005D6BF4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="7928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254285">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00254285">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \h \z \u \t "Rubrik 3;1" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \o "2-4" \h \z </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00254285">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc256000054" w:history="1">
-        <w:r w:rsidRPr="00254285">
+      <w:hyperlink w:anchor="_Toc207796990" w:history="1">
+        <w:r w:rsidR="002B32C8" w:rsidRPr="00C41CDF">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
           </w:rPr>
-          <w:t>Remiss</w:t>
+          <w:t>Sammanfattning/syfte</w:t>
         </w:r>
-        <w:r w:rsidRPr="00254285">
+        <w:r w:rsidR="002B32C8">
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00254285">
+        <w:r w:rsidR="002B32C8">
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00254285">
+        <w:r w:rsidR="002B32C8">
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc256000054 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc207796990 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00254285">
+        <w:r w:rsidR="002B32C8">
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00254285">
+        <w:r w:rsidR="002B32C8">
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00254285">
+        <w:r w:rsidR="002B32C8">
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="00254285">
+        <w:r w:rsidR="002B32C8">
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40E37944" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00000000" w:rsidP="00254285">
-      <w:pPr>
+    <w:p w14:paraId="349B1447" w14:textId="1267523C" w:rsidR="002B32C8" w:rsidRDefault="002B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="7928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc256000055" w:history="1">
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+      <w:hyperlink w:anchor="_Toc207796991" w:history="1">
+        <w:r w:rsidRPr="00C41CDF">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
           </w:rPr>
-          <w:t>Förpackning</w:t>
+          <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc256000055 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc207796991 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71AFEE02" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00000000" w:rsidP="00254285">
-      <w:pPr>
+    <w:p w14:paraId="3C65B68B" w14:textId="7A492683" w:rsidR="002B32C8" w:rsidRDefault="002B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="7928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc256000056" w:history="1">
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+      <w:hyperlink w:anchor="_Toc207796992" w:history="1">
+        <w:r w:rsidRPr="00C41CDF">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
           </w:rPr>
-          <w:t>Inlämning av prover</w:t>
+          <w:t>Remiss</w:t>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc256000056 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc207796992 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+        <w:r>
           <w:rPr>
-            <w:szCs w:val="20"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="054AA76F" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
+    <w:p w14:paraId="2518C8AA" w14:textId="3A640D73" w:rsidR="002B32C8" w:rsidRDefault="002B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc207796993" w:history="1">
+        <w:r w:rsidRPr="00C41CDF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förpackning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc207796993 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42D6F740" w14:textId="6758B074" w:rsidR="002B32C8" w:rsidRDefault="002B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc207796994" w:history="1">
+        <w:r w:rsidRPr="00C41CDF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Inlämning av prover</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc207796994 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="054AA76F" w14:textId="4BD835C1" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="005D6BF4" w:rsidP="00254285">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254285">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C060599" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00254285">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
@@ -451,133 +636,109 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9180" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2692"/>
         <w:gridCol w:w="2803"/>
         <w:gridCol w:w="3685"/>
       </w:tblGrid>
       <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="70AFFFD5" w14:textId="77777777" w:rsidTr="008C556A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1181DE" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
-[...3 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+          <w:p w14:paraId="2E1181DE" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="005D6BF4" w:rsidRDefault="00254285" w:rsidP="005D6BF4">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik2"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="2"/>
-[...12 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00254285">
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00254285">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="_Toc456262667"/>
-[...27 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="11" w:name="_Toc456262667"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc456262946"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc476732299"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc256000000"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc256000003"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc256000006"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc256000009"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc256000012"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc256000015"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc256000018"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc256000021"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc256000024"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc256000027"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc256000030"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc256000033"/>
+            <w:bookmarkStart w:id="26" w:name="_Toc256000036"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc256000039"/>
+            <w:bookmarkStart w:id="28" w:name="_Toc256000042"/>
+            <w:bookmarkStart w:id="29" w:name="_Toc256000045"/>
+            <w:bookmarkStart w:id="30" w:name="_Toc256000048"/>
+            <w:bookmarkStart w:id="31" w:name="_Toc256000051"/>
+            <w:bookmarkStart w:id="32" w:name="_Toc207796992"/>
+            <w:r w:rsidRPr="005D6BF4">
               <w:t>Remiss</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="11"/>
             <w:bookmarkEnd w:id="12"/>
             <w:bookmarkEnd w:id="13"/>
             <w:bookmarkEnd w:id="14"/>
             <w:bookmarkEnd w:id="15"/>
             <w:bookmarkEnd w:id="16"/>
             <w:bookmarkEnd w:id="17"/>
             <w:bookmarkEnd w:id="18"/>
             <w:bookmarkEnd w:id="19"/>
             <w:bookmarkEnd w:id="20"/>
             <w:bookmarkEnd w:id="21"/>
             <w:bookmarkEnd w:id="22"/>
             <w:bookmarkEnd w:id="23"/>
             <w:bookmarkEnd w:id="24"/>
             <w:bookmarkEnd w:id="25"/>
             <w:bookmarkEnd w:id="26"/>
             <w:bookmarkEnd w:id="27"/>
             <w:bookmarkEnd w:id="28"/>
             <w:bookmarkEnd w:id="29"/>
             <w:bookmarkEnd w:id="30"/>
             <w:bookmarkEnd w:id="31"/>
             <w:bookmarkEnd w:id="32"/>
-            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="54C0B626" w14:textId="77777777" w:rsidTr="008C556A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966"/>
           </w:tcPr>
           <w:p w14:paraId="2AF67495" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -648,52 +809,63 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Biopsi/Punktion -</w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>mellan-grovnål</w:t>
-            </w:r>
+              <w:t>mellan-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grovnål</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4FFCB069" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultraljud Lever, buk </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C088F34" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
@@ -832,104 +1004,104 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Patologi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0344A0E2" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7ADCC0DC" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00000000" w:rsidP="00254285">
+          <w:p w14:paraId="7ADCC0DC" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+              <w:r w:rsidRPr="00254285">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Ifyllningsbar PAD-remiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+            <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01DFB210" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DBEB6D9" w14:textId="3C855795" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00000000" w:rsidP="00254285">
+          <w:p w14:paraId="7DBEB6D9" w14:textId="3C855795" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+              <w:r w:rsidRPr="00254285">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Mall Remiss PAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18799507" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
@@ -1015,58 +1187,60 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ifylls av röntgenläkare:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2170328E" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klinisk data</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="6850432E" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Utmärkt område för provtagning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A2E347E" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -1209,98 +1383,119 @@
       </w:tr>
       <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="19F57536" w14:textId="77777777" w:rsidTr="008C556A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0138B5C7" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Biopsi/punktion – finnål</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Biopsi/punktion – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>finnål</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="77A2505B" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ultraljud Halsens mjukdelar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28F1B4B0" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ultraljud Thyreoidea</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Ultraljud </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Thyreoidea</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5BAD8C18" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ultraljud Spottkörtlar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BE44B7D" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
@@ -1708,58 +1903,60 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ifylls av röntgenläkare:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="082D810D" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klinisk data</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="54BC84C5" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Typ av prov</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F3E6A7B" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -2139,228 +2336,228 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pappersblankett (gul)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0616B380" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FF0EDB3" w14:textId="3BBE3599" w:rsidR="00254285" w:rsidRPr="00927DFC" w:rsidRDefault="000861E6" w:rsidP="00254285">
+          <w:p w14:paraId="2FF0EDB3" w14:textId="0F284F58" w:rsidR="00254285" w:rsidRPr="00927DFC" w:rsidRDefault="000861E6" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00927DFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
+            <w:r w:rsidR="00AF0766">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://vgregion.sharepoint.com/sites/sy-nu-radiologi-webbpublicering/Lnkar%20styrdokument/Forms/AllItems.aspx?viewid=81203b16%2D398d%2D4fc8%2Da240%2D0b723e66e484&amp;newTargetListUrl=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument&amp;viewpath=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FForms%2FAllItems%2Easpx&amp;id=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FBarium%2FRemiss%20Odling%20abscess%2Epdf&amp;parent=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FBarium"</w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00927DFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU8444-2101229903-656/SURROGATE/Remiss%20Odling%20abscess.pdf" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00927DFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00254285" w:rsidRPr="00927DFC">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mall abscess/dränage</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DBA858" w14:textId="130D587C" w:rsidR="00254285" w:rsidRPr="00927DFC" w:rsidRDefault="000861E6" w:rsidP="00254285">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00927DFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00927DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00006A44">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://vgregion.sharepoint.com/sites/sy-nu-radiologi-webbpublicering/Lnkar%20styrdokument/Forms/AllItems.aspx?viewid=81203b16%2D398d%2D4fc8%2Da240%2D0b723e66e484&amp;newTargetListUrl=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument&amp;viewpath=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FForms%2FAllItems%2Easpx&amp;id=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FBarium%2FRemiss%20Odling%20pleura%2Epdf&amp;parent=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FBarium"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00927DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00927DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00254285" w:rsidRPr="00927DFC">
               <w:rPr>
-                <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Mall Blododling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD61A47" w14:textId="41247EB9" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="000861E6" w:rsidP="00254285">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00927DFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00927DFC">
-[...68 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="09BAD543" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F94190B" w14:textId="48046EAB" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00000000" w:rsidP="00254285">
+          <w:p w14:paraId="5F94190B" w14:textId="1C6ED1D8" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidR="00254285" w:rsidRPr="00254285">
+              <w:r w:rsidRPr="00254285">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Mall Urinodling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F91B38E" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2452,58 +2649,60 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ifylls av röntgenläkare:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34623079" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klinisk data</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="35EA5F6F" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Typ av odling</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B5BF81E" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -2659,83 +2858,130 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pappersremiss (vit)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AA9227C" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="759CD698" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00000000" w:rsidP="00254285">
-[...31 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="759CD698" w14:textId="32FA9C1D" w:rsidR="00254285" w:rsidRPr="00714174" w:rsidRDefault="00714174" w:rsidP="00254285">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://vgregion.sharepoint.com/sites/sy-nu-radiologi-webbpublicering/Lnkar%20styrdokument/Forms/AllItems.aspx?viewid=81203b16%2D398d%2D4fc8%2Da240%2D0b723e66e484&amp;newTargetListUrl=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument&amp;viewpath=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FForms%2FAllItems%2Easpx&amp;id=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FBarium%2FRemiss%20Allm%C3%A4n%20Turbo%2DPTH%2Epdf&amp;parent=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FBarium"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00254285" w:rsidRPr="00714174">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mall</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CE18679" w14:textId="604BED97" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00714174" w:rsidP="00254285">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12F0902C" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Personnummer (10 siffror)</w:t>
             </w:r>
@@ -2817,368 +3063,365 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ifylls av röntgenläkare:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="688CA857" w14:textId="0990799F" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klinisk</w:t>
             </w:r>
             <w:r w:rsidR="00553EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="77230B70" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Typ av prov</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B9332C4" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9180" w:type="dxa"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2674"/>
-        <w:gridCol w:w="3163"/>
-        <w:gridCol w:w="3343"/>
+        <w:gridCol w:w="3558"/>
+        <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="445F0938" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="445F0938" w14:textId="77777777" w:rsidTr="0009095B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9180" w:type="dxa"/>
+            <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="590F8B47" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
-[...3 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+          <w:p w14:paraId="590F8B47" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00CC6C9E">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik2"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="2"/>
-[...36 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            </w:pPr>
+            <w:bookmarkStart w:id="33" w:name="_Toc456262668"/>
+            <w:bookmarkStart w:id="34" w:name="_Toc456262947"/>
+            <w:bookmarkStart w:id="35" w:name="_Toc476732300"/>
+            <w:bookmarkStart w:id="36" w:name="_Toc256000001"/>
+            <w:bookmarkStart w:id="37" w:name="_Toc256000004"/>
+            <w:bookmarkStart w:id="38" w:name="_Toc256000007"/>
+            <w:bookmarkStart w:id="39" w:name="_Toc256000010"/>
+            <w:bookmarkStart w:id="40" w:name="_Toc256000013"/>
+            <w:bookmarkStart w:id="41" w:name="_Toc256000016"/>
+            <w:bookmarkStart w:id="42" w:name="_Toc256000019"/>
+            <w:bookmarkStart w:id="43" w:name="_Toc256000022"/>
+            <w:bookmarkStart w:id="44" w:name="_Toc256000025"/>
+            <w:bookmarkStart w:id="45" w:name="_Toc256000028"/>
+            <w:bookmarkStart w:id="46" w:name="_Toc256000031"/>
+            <w:bookmarkStart w:id="47" w:name="_Toc256000034"/>
+            <w:bookmarkStart w:id="48" w:name="_Toc256000037"/>
+            <w:bookmarkStart w:id="49" w:name="_Toc256000040"/>
+            <w:bookmarkStart w:id="50" w:name="_Toc256000043"/>
+            <w:bookmarkStart w:id="51" w:name="_Toc256000046"/>
+            <w:bookmarkStart w:id="52" w:name="_Toc256000049"/>
+            <w:bookmarkStart w:id="53" w:name="_Toc256000052"/>
+            <w:bookmarkStart w:id="54" w:name="_Toc207796993"/>
+            <w:r w:rsidRPr="00254285">
               <w:t>Förpackning</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="33"/>
             <w:bookmarkEnd w:id="34"/>
             <w:bookmarkEnd w:id="35"/>
             <w:bookmarkEnd w:id="36"/>
             <w:bookmarkEnd w:id="37"/>
             <w:bookmarkEnd w:id="38"/>
             <w:bookmarkEnd w:id="39"/>
             <w:bookmarkEnd w:id="40"/>
             <w:bookmarkEnd w:id="41"/>
             <w:bookmarkEnd w:id="42"/>
             <w:bookmarkEnd w:id="43"/>
             <w:bookmarkEnd w:id="44"/>
             <w:bookmarkEnd w:id="45"/>
             <w:bookmarkEnd w:id="46"/>
             <w:bookmarkEnd w:id="47"/>
             <w:bookmarkEnd w:id="48"/>
             <w:bookmarkEnd w:id="49"/>
             <w:bookmarkEnd w:id="50"/>
             <w:bookmarkEnd w:id="51"/>
             <w:bookmarkEnd w:id="52"/>
             <w:bookmarkEnd w:id="53"/>
             <w:bookmarkEnd w:id="54"/>
-            <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="5D015CD4" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="5D015CD4" w14:textId="77777777" w:rsidTr="0009095B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9180" w:type="dxa"/>
+            <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF3300"/>
           </w:tcPr>
           <w:p w14:paraId="0CF18ECD" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vid blodsmitta</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29FFFFB4" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Märk remiss och provtagningskärl med smittvarningsmärke ”Blodsmitta”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="4AFA5FC7" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="4AFA5FC7" w14:textId="77777777" w:rsidTr="0009095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966"/>
           </w:tcPr>
           <w:p w14:paraId="185312F3" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="56" w:name="_Toc456262669"/>
+            <w:bookmarkStart w:id="55" w:name="_Toc456262669"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Undersökning</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="56"/>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3163" w:type="dxa"/>
+            <w:tcW w:w="3558" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966"/>
           </w:tcPr>
           <w:p w14:paraId="460AB743" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="57" w:name="_Toc456262670"/>
+            <w:bookmarkStart w:id="56" w:name="_Toc456262670"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Förpackning</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="56"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3343" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966"/>
           </w:tcPr>
           <w:p w14:paraId="24256E04" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="58" w:name="_Toc456262671"/>
+            <w:bookmarkStart w:id="57" w:name="_Toc456262671"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uppmärkning</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="6900DE2F" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="6900DE2F" w14:textId="77777777" w:rsidTr="0009095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02392459" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="59" w:name="_Toc456262672"/>
+            <w:bookmarkStart w:id="58" w:name="_Toc456262672"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Biopsi/Punktion -</w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>mellan-grovnål</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="59"/>
+              <w:t>mellan-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grovnål</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="58"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="65340FA5" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultraljud Lever, buk </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19491852" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
@@ -3248,51 +3491,51 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lymfomfrågeställning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3163" w:type="dxa"/>
+            <w:tcW w:w="3558" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AF0E964" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plastburk med lock innehållande Formaldehydlösning 4%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27365A93" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -3311,99 +3554,291 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Remiss, plastburk läggs i en plastficka.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32F91233" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="183BF364" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
+          <w:p w14:paraId="78FAB2B4" w14:textId="03335824" w:rsidR="00E452A5" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lymfomfrågeställning:</w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Provet/Formalinburken läggs i en liten plastpåse som läggs med remissen i transportkuvertet. Kuvertet märks med AKUT och adress: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00254285">
+              <w:t>Provet/Formalinburken läggs i en liten plastpåse som läggs med remissen i transport</w:t>
+            </w:r>
+            <w:r w:rsidR="00D134CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>box</w:t>
+            </w:r>
+            <w:r w:rsidR="003340EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Box</w:t>
+            </w:r>
+            <w:r w:rsidR="00D134CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> märks</w:t>
+            </w:r>
+            <w:r w:rsidR="00737D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00675820">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">adress: </w:t>
+            </w:r>
+            <w:r w:rsidR="0009095B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>Gula stråket 8, Patologen SU</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00254285">
+            </w:r>
+            <w:r w:rsidR="00737D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provinlämningen Klinisk Patologi, sektionerna för </w:t>
+            </w:r>
+            <w:r w:rsidR="00675820">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00737D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>atologi och Cy</w:t>
+            </w:r>
+            <w:r w:rsidR="00675820">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tologi, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Gula stråket 8, S</w:t>
+            </w:r>
+            <w:r w:rsidR="0085120C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>U/Sahlgrenska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C2B989" w14:textId="77777777" w:rsidR="0065073E" w:rsidRDefault="00E452A5" w:rsidP="00254285">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Viktigt: Fyll i remitterande enhet som avsändare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="183BF364" w14:textId="1C5CE8BC" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="0065073E" w:rsidP="00254285">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boxen lämnas </w:t>
+            </w:r>
+            <w:r w:rsidR="00987739">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fysiskt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">till Kem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00987739">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>för transport med budbil till SU</w:t>
+            </w:r>
+            <w:r w:rsidR="0009095B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00254285" w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3343" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EF4F408" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klisterlapp med:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2642B34B" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -3548,124 +3983,145 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Höger och Vänster vid pariga organ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12DAA537" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="4137C128" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="4137C128" w14:textId="77777777" w:rsidTr="0009095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6158A70C" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="60" w:name="_Toc456262673"/>
+            <w:bookmarkStart w:id="59" w:name="_Toc456262673"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Biopsi/punktion – finnål</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="60"/>
+              <w:t xml:space="preserve">Biopsi/punktion – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>finnål</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="59"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="210D6428" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ultraljud Halsens mjukdelar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19C8227B" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ultraljud Thyreoidea</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Ultraljud </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Thyreoidea</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2DDF9B42" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ultraljud Spottkörtlar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7653ECE5" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
@@ -3691,51 +4147,51 @@
               <w:t>Med fler ultraljuds-undersökningar</w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CB3F6B2" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3163" w:type="dxa"/>
+            <w:tcW w:w="3558" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F0BB48C" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 objektglas (med matt rand)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F1A4D4E" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -3806,51 +4262,51 @@
           <w:p w14:paraId="7ECC98C9" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A0E549A" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3343" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62D05BE7" w14:textId="7DEEDCB1" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Objektglasen:</w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3985,78 +4441,78 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Höger och Vänster vid pariga organ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="577511C6" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="5BCCD555" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="5BCCD555" w14:textId="77777777" w:rsidTr="0009095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12F9E869" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="61" w:name="_Toc456262674"/>
+            <w:bookmarkStart w:id="60" w:name="_Toc456262674"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dränage</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="61"/>
+            <w:bookmarkEnd w:id="60"/>
           </w:p>
           <w:p w14:paraId="1855C58F" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ultraljud Buk</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D88C861" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
@@ -4160,66 +4616,66 @@
               <w:t>Datortomografi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EF4139F" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="66" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14A1773B" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="62" w:name="_Toc456262675"/>
+            <w:bookmarkStart w:id="61" w:name="_Toc456262675"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Urinblåsa/inläggning av kateter</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3163" w:type="dxa"/>
+            <w:tcW w:w="3558" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1167DC51" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provrör med lock</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="587BC6A6" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -4330,51 +4786,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Remiss, blododlingsflaskor läggs i en plastficka.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68CC3995" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3343" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DCA0176" w14:textId="6C58BBB4" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Objektglasen:</w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4509,83 +4965,83 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Höger och Vänster vid pariga organ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BD3EA36" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="7BD64CD5" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="7BD64CD5" w14:textId="77777777" w:rsidTr="0009095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2674" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C21152A" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="63" w:name="_Toc456262676"/>
+            <w:bookmarkStart w:id="62" w:name="_Toc456262676"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ultraljud Halsens mjukdelar/Turbo PTH</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="62"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3163" w:type="dxa"/>
+            <w:tcW w:w="3558" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C35CCB0" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 lila provrör</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36FA7360" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -4642,57 +5098,75 @@
               </w:rPr>
               <w:t>omedelbart</w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> till </w:t>
             </w:r>
             <w:r w:rsidR="007232FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">personalen på </w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Kem lab av ultraljudspersonal.</w:t>
+              <w:t xml:space="preserve">Kem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av ultraljudspersonal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3343" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7665F45C" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Klisterlapp med:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="405C5652" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -4811,297 +5285,281 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FA1ED" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5645"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00254285">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9180" w:type="dxa"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4590"/>
-        <w:gridCol w:w="4590"/>
+        <w:gridCol w:w="5382"/>
+        <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="14AAFCFD" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="14AAFCFD" w14:textId="77777777" w:rsidTr="00FE38F6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9180" w:type="dxa"/>
+            <w:tcW w:w="9918" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA3EC3E" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
-[...3 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+          <w:p w14:paraId="7DA3EC3E" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00CC6C9E">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik2"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="2"/>
-[...36 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            </w:pPr>
+            <w:bookmarkStart w:id="63" w:name="_Toc456262677"/>
+            <w:bookmarkStart w:id="64" w:name="_Toc456262948"/>
+            <w:bookmarkStart w:id="65" w:name="_Toc476732301"/>
+            <w:bookmarkStart w:id="66" w:name="_Toc256000002"/>
+            <w:bookmarkStart w:id="67" w:name="_Toc256000005"/>
+            <w:bookmarkStart w:id="68" w:name="_Toc256000008"/>
+            <w:bookmarkStart w:id="69" w:name="_Toc256000011"/>
+            <w:bookmarkStart w:id="70" w:name="_Toc256000014"/>
+            <w:bookmarkStart w:id="71" w:name="_Toc256000017"/>
+            <w:bookmarkStart w:id="72" w:name="_Toc256000020"/>
+            <w:bookmarkStart w:id="73" w:name="_Toc256000023"/>
+            <w:bookmarkStart w:id="74" w:name="_Toc256000026"/>
+            <w:bookmarkStart w:id="75" w:name="_Toc256000029"/>
+            <w:bookmarkStart w:id="76" w:name="_Toc256000032"/>
+            <w:bookmarkStart w:id="77" w:name="_Toc256000035"/>
+            <w:bookmarkStart w:id="78" w:name="_Toc256000038"/>
+            <w:bookmarkStart w:id="79" w:name="_Toc256000041"/>
+            <w:bookmarkStart w:id="80" w:name="_Toc256000044"/>
+            <w:bookmarkStart w:id="81" w:name="_Toc256000047"/>
+            <w:bookmarkStart w:id="82" w:name="_Toc256000050"/>
+            <w:bookmarkStart w:id="83" w:name="_Toc256000053"/>
+            <w:bookmarkStart w:id="84" w:name="_Toc207796994"/>
+            <w:r w:rsidRPr="00254285">
               <w:t>Inlämning av prover</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="63"/>
             <w:bookmarkEnd w:id="64"/>
             <w:bookmarkEnd w:id="65"/>
             <w:bookmarkEnd w:id="66"/>
             <w:bookmarkEnd w:id="67"/>
             <w:bookmarkEnd w:id="68"/>
             <w:bookmarkEnd w:id="69"/>
             <w:bookmarkEnd w:id="70"/>
             <w:bookmarkEnd w:id="71"/>
             <w:bookmarkEnd w:id="72"/>
             <w:bookmarkEnd w:id="73"/>
             <w:bookmarkEnd w:id="74"/>
             <w:bookmarkEnd w:id="75"/>
             <w:bookmarkEnd w:id="76"/>
             <w:bookmarkEnd w:id="77"/>
             <w:bookmarkEnd w:id="78"/>
             <w:bookmarkEnd w:id="79"/>
             <w:bookmarkEnd w:id="80"/>
             <w:bookmarkEnd w:id="81"/>
             <w:bookmarkEnd w:id="82"/>
             <w:bookmarkEnd w:id="83"/>
             <w:bookmarkEnd w:id="84"/>
-            <w:bookmarkEnd w:id="85"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="27C3849B" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="27C3849B" w14:textId="77777777" w:rsidTr="00FE38F6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
           <w:p w14:paraId="7EB83020" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="86" w:name="_Toc456262678"/>
+            <w:bookmarkStart w:id="85" w:name="_Toc456262678"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NÄL</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="85"/>
+          </w:p>
+          <w:p w14:paraId="7B1B40FE" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="86" w:name="_Toc456262679"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Prov/remiss lämnas</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="86"/>
-          </w:p>
-[...18 lines deleted...]
-            <w:bookmarkEnd w:id="87"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
           <w:p w14:paraId="5F995CC3" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="88" w:name="_Toc456262680"/>
+            <w:bookmarkStart w:id="87" w:name="_Toc456262680"/>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uddevalla</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="87"/>
+          </w:p>
+          <w:p w14:paraId="198894DC" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="88" w:name="_Toc456262681"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Prov/remiss lämnas</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="88"/>
-          </w:p>
-[...18 lines deleted...]
-            <w:bookmarkEnd w:id="89"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="0A74C1FB" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="0A74C1FB" w14:textId="77777777" w:rsidTr="00FE38F6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
           <w:p w14:paraId="12C2E921" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ultraljud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
           <w:p w14:paraId="5A766104" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ultraljud</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="1F5A4351" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="1F5A4351" w14:textId="77777777" w:rsidTr="00FE38F6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
           <w:p w14:paraId="3C426066" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dagtid 7:30–15:30</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5978F4F5" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
@@ -5221,181 +5679,264 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbo PTH: </w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lämnas omgående av ultraljudspersonalen</w:t>
             </w:r>
             <w:r w:rsidR="009D4915">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> till personal på Kem lab.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257711E7" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
-[...23 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="669DE987" w14:textId="77777777" w:rsidR="009C0336" w:rsidRPr="00254285" w:rsidRDefault="009C0336" w:rsidP="00254285">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14A88F78" w14:textId="540734D2" w:rsidR="00281A7B" w:rsidRDefault="00281A7B" w:rsidP="00281A7B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lymfomfrågeställning:</w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Gula stråket 8, Patologen SU </w:t>
-[...30 lines deleted...]
-            </w:pPr>
+              <w:t>Provet/Formalinburken läggs i en liten plastpåse som läggs med remissen i transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>box. Boxen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> märks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">adress: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Provinlämningen Klinisk Patologi, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">sektionerna för Patologi och Cytologi, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Gula stråket 8, S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>U/Sahlgrenska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2194A059" w14:textId="77777777" w:rsidR="00281A7B" w:rsidRDefault="00281A7B" w:rsidP="00281A7B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Viktigt: Fyll i remitterande enhet som avsändare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DD8412F" w14:textId="77777777" w:rsidR="00281A7B" w:rsidRDefault="00281A7B" w:rsidP="00281A7B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boxen lämnas fysiskt till Kem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för transport med budbil till SU.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="46EA5B7B" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
           <w:p w14:paraId="27C46A08" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Till Kem lab, plan 1 av ultraljudspersonalen</w:t>
+              <w:t xml:space="preserve">Till Kem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, plan 1 av ultraljudspersonalen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35248169" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54855E14" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
@@ -5516,141 +6057,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lymfomfrågeställning:</w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skicka provet med patienten till Dagvården/Avdelningen när försäkran gjorts att de skickar provet med budbil direkt till SU.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="592D8D67" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
-[...20 lines deleted...]
-          </w:p>
           <w:p w14:paraId="0348EA89" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="704E7E8D" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="704E7E8D" w14:textId="77777777" w:rsidTr="00FE38F6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
           <w:p w14:paraId="64D54115" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datortomografi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
           <w:p w14:paraId="642EBE7C" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datortomografi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="00CE167E" w14:textId="77777777" w:rsidTr="008C556A">
+      <w:tr w:rsidR="00254285" w:rsidRPr="00254285" w14:paraId="00CE167E" w14:textId="77777777" w:rsidTr="00FE38F6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
           <w:p w14:paraId="0E59C975" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dagtid 7:30–15:30</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25924614" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
@@ -5733,152 +6252,248 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C8780C7" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Undantag</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1564155B" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
+          <w:p w14:paraId="1564155B" w14:textId="77777777" w:rsidR="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lymfomfrågeställning:</w:t>
             </w:r>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B940D57" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4BEFE507" w14:textId="3D5835AC" w:rsidR="008105CE" w:rsidRDefault="008105CE" w:rsidP="008105CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Gula stråket 8, Patologen SU </w:t>
-[...18 lines deleted...]
-              <w:t>Beställ budbil: tel 0771-78 78 78, knappval 2. Uppge kostnadsställe 11123 (Hematologen), provet hämtas i receptionen, röntgen, NÄL.</w:t>
+              <w:t>Provet/Formalinburken läggs i en liten plastpåse som läggs med remissen i transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>box. Boxen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> märks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">adress: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Provinlämningen Klinisk Patologi, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">sektionerna för Patologi och Cytologi, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00254285">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Gula stråket 8, S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>U/Sahlgrenska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D320ADE" w14:textId="77777777" w:rsidR="008105CE" w:rsidRDefault="008105CE" w:rsidP="008105CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Viktigt: Fyll i remitterande enhet som avsändare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D7D1E0" w14:textId="77777777" w:rsidR="008105CE" w:rsidRDefault="008105CE" w:rsidP="008105CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boxen lämnas fysiskt till Kem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för transport med budbil till SU.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11036AA0" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B1E4448" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
           <w:p w14:paraId="632E54EC" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254285">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prov/remiss följer med patienten till avdelningen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="037CC89D" w14:textId="77777777" w:rsidR="00254285" w:rsidRPr="00254285" w:rsidRDefault="00254285" w:rsidP="00254285">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
@@ -6051,223 +6666,218 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00254285">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="105F5206" w14:textId="77777777" w:rsidR="00197717" w:rsidRDefault="00197717">
+    <w:p w14:paraId="05AE7C9C" w14:textId="77777777" w:rsidR="00C81CD9" w:rsidRDefault="00C81CD9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C75D278" w14:textId="77777777" w:rsidR="00197717" w:rsidRDefault="00197717">
+    <w:p w14:paraId="1C66925A" w14:textId="77777777" w:rsidR="00C81CD9" w:rsidRDefault="00C81CD9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D3842F3" w14:textId="77777777" w:rsidR="00197717" w:rsidRDefault="00197717">
+    <w:p w14:paraId="4D008506" w14:textId="77777777" w:rsidR="00C81CD9" w:rsidRDefault="00C81CD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
+    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Fet">
-    <w:panose1 w:val="020B0704020202020204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-    <w:notTrueType/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -6296,51 +6906,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -6374,87 +6984,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7510ACE6" w14:textId="77777777" w:rsidR="00197717" w:rsidRDefault="00197717"/>
+    <w:p w14:paraId="6A854EB0" w14:textId="77777777" w:rsidR="00C81CD9" w:rsidRDefault="00C81CD9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12FFF86B" w14:textId="77777777" w:rsidR="00197717" w:rsidRDefault="00197717">
+    <w:p w14:paraId="0BA4A582" w14:textId="77777777" w:rsidR="00C81CD9" w:rsidRDefault="00C81CD9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="263F0399" w14:textId="77777777" w:rsidR="00197717" w:rsidRDefault="00197717">
+    <w:p w14:paraId="0C8ECDDD" w14:textId="77777777" w:rsidR="00C81CD9" w:rsidRDefault="00C81CD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -6518,66 +7128,66 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -6643,51 +7253,51 @@
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -6728,51 +7338,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9048,190 +9658,200 @@
   <w:num w:numId="15" w16cid:durableId="1764106235">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1754088220">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2055540317">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="75177969">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1637835904">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1987278678">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1657611550">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="00006A44"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="000861E6"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="0009095B"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="00197717"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C2B5E"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="00202A3C"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00254285"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="00281A7B"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B32C8"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D1BA1"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003340EB"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
+    <w:rsid w:val="00364A5C"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
@@ -9254,337 +9874,368 @@
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00553EC1"/>
     <w:rsid w:val="00555A42"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2597"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B3A75"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D6BF4"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="00602C32"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="0065073E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00675820"/>
+    <w:rsid w:val="006A20B1"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00714174"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007232FD"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00737D9E"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="00763318"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="008105CE"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="0085120C"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00927DFC"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00987739"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009C0336"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D4915"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A5461F"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A925D6"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF0766"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B76458"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD0B21"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C7010F"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C81CD9"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC6C9E"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D03957"/>
     <w:rsid w:val="00D042F8"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D134CB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D6507E"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D93FBF"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE4C48"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E452A5"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E77D4F"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE466C"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA17FA"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE38F6"/>
+    <w:rsid w:val="00FE3EBC"/>
+    <w:rsid w:val="00FE6A8E"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11962,55 +12613,67 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D03957"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF0766"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12038,51 +12701,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU8444-2101229903-659/SURROGATE/Remiss%20Patologi.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.vgregion.se/upload/NU/Patologkliniken/PADREMISS_180101.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intranu.vgregion.se/upload/NU/Radiologen/3%20METODBOK%20App%20Arbrut/ULTRALJUD/N%c3%84L%20Ultraljud%201-3%20Metodbok%20bilagor/MALL%20Remiss%20%20Turbo%20PTH.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU8444-2101229903-658/SURROGATE/Remiss%20Odling%20urin.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU8444-2101229903-659/SURROGATE/Remiss%20Patologi.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.vgregion.se/upload/NU/Patologkliniken/PADREMISS_180101.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/sites/sy-nu-radiologi-webbpublicering/Lnkar%20styrdokument/Forms/AllItems.aspx?viewid=81203b16%2D398d%2D4fc8%2Da240%2D0b723e66e484&amp;newTargetListUrl=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument&amp;viewpath=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FForms%2FAllItems%2Easpx&amp;id=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FBarium%2FRemiss%20Odling%20urin%2Epdf&amp;parent=%2Fsites%2Fsy%2Dnu%2Dradiologi%2Dwebbpublicering%2FLnkar%20styrdokument%2FBarium" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -12378,71 +13041,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1172</Words>
-  <Characters>6215</Characters>
+  <Words>776</Words>
+  <Characters>8722</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7373</CharactersWithSpaces>
+  <CharactersWithSpaces>9480</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Provtagning – Remiss, förpackning, inlämning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>11</revision>
+  <revision>46</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>