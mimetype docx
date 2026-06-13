--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -6,1098 +6,1007 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E6A92A6" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00F35B05">
+    <w:p w14:paraId="6E6A92A6" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00692DBE" w:rsidSect="00692DBE">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
+          <w:pgMar w:top="3402" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="62FB6198" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="009724B4">
+    <w:p w14:paraId="62FB6198" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="170"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="220" w:lineRule="atLeast"/>
-        <w:ind w:left="993" w:right="-2"/>
+        <w:ind w:left="0" w:right="-2"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00692DBE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Nefrostomi</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> – råd inför omläggning</w:t>
+        <w:t>Nefrostomi – råd inför omläggning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DBF68F" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00D719F4">
+    <w:p w14:paraId="60DBF68F" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="170"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="220" w:lineRule="atLeast"/>
-        <w:ind w:left="993" w:right="-852"/>
+        <w:ind w:left="0" w:right="-852"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692DBE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Information till vederbörande distriktssköterska/hemsjukvården</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718EACD4" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="009724B4">
+    <w:p w14:paraId="718EACD4" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="-2"/>
+        <w:ind w:left="0" w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70CBBC32" w14:textId="16FFD243" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="001F2D0F">
+    <w:p w14:paraId="1F1855E2" w14:textId="36261A26" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="170"/>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="-2"/>
+        <w:ind w:left="0" w:right="-2"/>
         <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58BE7719">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00692DBE">
+        <w:t>Patienten ____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1640">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patienten ____________________________________________ </w:t>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58BE7719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009724B4">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00692DBE">
+      <w:r w:rsidRPr="58BE7719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>har idag _____________</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1640">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58BE7719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erhållit en trådlåst nefrostomikateter på</w:t>
+      </w:r>
+      <w:r w:rsidR="00C356D1">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">har idag _____________ erhållit en </w:t>
-[...48 lines deleted...]
-        <w:tab/>
+        <w:br/>
       </w:r>
       <w:r w:rsidR="009724B4">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00692DBE">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692DBE">
+      <w:r w:rsidRPr="58BE7719">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> höger sida</w:t>
       </w:r>
-      <w:r w:rsidR="001F2D0F">
+      <w:r w:rsidR="001F2D0F" w:rsidRPr="58BE7719">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="7323F2E5" w:rsidRPr="58BE7719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>i adekvat läge är cm-markeringen på katetern _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00303C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="7323F2E5" w:rsidRPr="58BE7719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm vid hudytan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CBBC32" w14:textId="13D99771" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="170"/>
+          <w:tab w:val="left" w:pos="3969"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00692DBE">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>¨</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692DBE">
+      <w:r w:rsidRPr="58BE7719">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vänster sida.</w:t>
+        <w:t xml:space="preserve"> vänster sida</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-        <w:textAlignment w:val="center"/>
+      <w:r w:rsidR="00557D8C">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00692DBE">
+        <w:t xml:space="preserve"> i adekvat läge är cm-markeringen på katetern</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1F83">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>I adekvat läge är cm-markeringen på katetern ____________ cm vid hudytan.</w:t>
+        <w:t xml:space="preserve"> _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00303C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm vid hudytan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CD0373" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="009724B4">
+    <w:p w14:paraId="37CD0373" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="170"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="220" w:lineRule="atLeast"/>
-        <w:ind w:left="993" w:right="-2"/>
+        <w:ind w:left="0" w:right="-2"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Katetern är fixerad mot huden med en häftplatta (</w:t>
-[...39 lines deleted...]
-        <w:t>) intill, se sista bilden.</w:t>
+        <w:t>Katetern är fixerad mot huden med en häftplatta (Skater Fix) vid insticksstället och ett dragavlastande förband (Flexitrak) intill, se sista bilden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A19F5" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="009724B4">
+    <w:p w14:paraId="4F0A19F5" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="170"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="220" w:lineRule="atLeast"/>
-        <w:ind w:left="993" w:right="-2"/>
+        <w:ind w:left="0" w:right="-2"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5192BB46" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="009724B4">
+    <w:p w14:paraId="5192BB46" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="170"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="220" w:lineRule="atLeast"/>
-        <w:ind w:left="993" w:right="-2"/>
+        <w:ind w:left="0" w:right="-2"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Omläggning rekommenderas 1 gång per vecka. Vid omläggningen ska man byta till samma typ av häftplattor. Man ska då vara uppmärksam på att cm-markeringen i hudytan är densamma som angetts ovan. Om inte – ska katetern tvättas med sprit och därefter skjutas in till angivet läge. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA83AB6" w14:textId="11B5576F" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="009724B4">
+    <w:p w14:paraId="1EA83AB6" w14:textId="11B5576F" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="170"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="-2"/>
+        <w:ind w:left="0" w:right="-2"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Det är viktigt att det dragavlastande förbandet (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">) placeras </w:t>
+        <w:t xml:space="preserve">Det är viktigt att det dragavlastande förbandet (Flexitrak) placeras </w:t>
       </w:r>
       <w:r w:rsidRPr="00692DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nära/i direkt</w:t>
       </w:r>
       <w:r w:rsidRPr="00692DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> anslutning till förbandet kring insticksstället för att fungera som det är tänkt</w:t>
       </w:r>
       <w:r w:rsidR="000065D8">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8363" w:type="dxa"/>
+        <w:tblW w:w="7796" w:type="dxa"/>
         <w:tblInd w:w="993" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="3260"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00692DBE" w:rsidRPr="00692DBE" w14:paraId="144E4663" w14:textId="77777777" w:rsidTr="0F6DDBFF">
+      <w:tr w:rsidR="00692DBE" w:rsidRPr="00692DBE" w14:paraId="144E4663" w14:textId="77777777" w:rsidTr="000B321E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3B8832" w14:textId="480C1B63" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00692DBE">
+          <w:p w14:paraId="4D3B8832" w14:textId="480C1B63" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="544F3A3C" wp14:editId="0AEE4E55">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="544F3A3C" wp14:editId="04011B62">
+                  <wp:extent cx="1852654" cy="1346122"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                   <wp:docPr id="5" name="Picture 5" descr="\\vgregion.se\Hem\NU-M\malla15\Mina dokument\Malena\Kärl angio och ulj\p-kat kringla.png"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="10341" t="7664" b="6055"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2138289" cy="1553663"/>
+                            <a:ext cx="1861130" cy="1352281"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FE4D2CE" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00692DBE">
+          <w:p w14:paraId="7FE4D2CE" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="000B321E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0043756B">
+            <w:r w:rsidRPr="00774297">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Trådlåst</w:t>
-[...23 lines deleted...]
-              <w:t>. Kringlan är placerad i njurbäckenet.</w:t>
+              <w:t>Trådlåst pyelostomikateter. Kringlan är placerad i njurbäckenet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="08783794" w14:textId="09526476" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="0043756B">
+          <w:p w14:paraId="08783794" w14:textId="09526476" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-158" w:right="0" w:firstLine="158"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:w w:val="0"/>
                 <w:sz w:val="0"/>
                 <w:szCs w:val="0"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
                 <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
                 <w:lang w:val="x-none" w:eastAsia="x-none" w:bidi="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692DBE">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E79F5D4" wp14:editId="40786F52">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E79F5D4" wp14:editId="27E44115">
+                  <wp:extent cx="1839392" cy="1386730"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="4445"/>
                   <wp:docPr id="3" name="Picture 3" descr="\\vgregion.se\Hem\NU-M\malla15\Mina dokument\Malena\Kärl angio och ulj\skater fix.png"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Bildobjekt 6" descr="\\vgregion.se\Hem\NU-M\malla15\Mina dokument\Malena\Kärl angio och ulj\skater fix.png"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2148532" cy="1619792"/>
+                            <a:ext cx="1877122" cy="1415175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F8DD4B" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00692DBE">
+          <w:p w14:paraId="06F8DD4B" w14:textId="3E6FAD06" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="000B321E" w:rsidP="000B321E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="179"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0043756B">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Skater</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0043756B">
+            <w:r w:rsidR="00692DBE" w:rsidRPr="00774297">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Fix för att fästa katetern vid hudpassagen.</w:t>
+              <w:t>Skater Fix för att fästa katetern vid hudpassagen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00692DBE" w:rsidRPr="00692DBE" w14:paraId="45A8D67B" w14:textId="77777777" w:rsidTr="0F6DDBFF">
+      <w:tr w:rsidR="00692DBE" w:rsidRPr="00692DBE" w14:paraId="45A8D67B" w14:textId="77777777" w:rsidTr="000B321E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19EF0A07" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00692DBE">
+          <w:p w14:paraId="19EF0A07" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="02605BA7" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00692DBE">
+          <w:p w14:paraId="02605BA7" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00692DBE" w:rsidRPr="00692DBE" w14:paraId="12A6DFA4" w14:textId="77777777" w:rsidTr="0F6DDBFF">
+      <w:tr w:rsidR="00692DBE" w:rsidRPr="00692DBE" w14:paraId="12A6DFA4" w14:textId="77777777" w:rsidTr="000B321E">
+        <w:trPr>
+          <w:trHeight w:val="2507"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79390B18" w14:textId="49D9F7F0" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00692DBE">
+          <w:p w14:paraId="79390B18" w14:textId="49D9F7F0" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00692DBE">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27D8B6DC" wp14:editId="7FA56007">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="5080" b="3810"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27D8B6DC" wp14:editId="03A23A16">
+                  <wp:extent cx="1868556" cy="1401417"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                   <wp:docPr id="2" name="Picture 2" descr="\\vgregion.se\Hem\NU-M\malla15\Mina dokument\Malena\Kärl angio och ulj\mellanstycke.png"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Bildobjekt 5" descr="\\vgregion.se\Hem\NU-M\malla15\Mina dokument\Malena\Kärl angio och ulj\mellanstycke.png"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2147433" cy="1610575"/>
+                            <a:ext cx="1894915" cy="1421187"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C6B8378" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00692DBE">
+          <w:p w14:paraId="1C6B8378" w14:textId="77777777" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="000B321E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="0043756B">
+            <w:r w:rsidRPr="00774297">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mellanstycke – koppling mellan kateter och uppsamlande kateterpåse.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="639F4DDC" w14:textId="4D5289DD" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00692DBE">
+          <w:p w14:paraId="639F4DDC" w14:textId="4D5289DD" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00CB6BE5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692DBE">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FEBDEAD" wp14:editId="2720692E">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="4445" b="6985"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FEBDEAD" wp14:editId="7A4518B6">
+                  <wp:extent cx="1868556" cy="1394340"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Bildobjekt 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2131821" cy="1590791"/>
+                            <a:ext cx="1895286" cy="1414286"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="717AE4C2" w14:textId="70D97452" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="00692DBE" w:rsidP="00692DBE">
+          <w:p w14:paraId="717AE4C2" w14:textId="73B9BDD5" w:rsidR="00692DBE" w:rsidRPr="00692DBE" w:rsidRDefault="000B321E" w:rsidP="000B321E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="463" w:right="0" w:hanging="142"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0043756B">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Pyelostomikateter</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0043756B">
+            <w:r w:rsidR="00692DBE" w:rsidRPr="00774297">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> kopplad till mellan</w:t>
+              <w:t xml:space="preserve">Pyelostomikateter kopplad till mellanstycke, </w:t>
             </w:r>
-            <w:r w:rsidR="00ED1614">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="0043756B">
+            <w:r w:rsidR="00692DBE" w:rsidRPr="00774297">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">stycke, fäst med </w:t>
-[...31 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>fäst med Skater Fix och Flexitrak.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="0067652F" w:rsidRDefault="00536A5A" w:rsidP="00433B87">
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="0067652F" w:rsidRDefault="00536A5A" w:rsidP="00CB6BE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1136"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="0067652F" w:rsidSect="00692DBE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25860426" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6">
+    <w:p w14:paraId="4E0B781D" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11195800" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6">
+    <w:p w14:paraId="45B2C749" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E42E0F1" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6">
+    <w:p w14:paraId="2BD02767" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -1112,89 +1021,89 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1223,74 +1132,74 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="48" name="Bildobjekt 48">
+          <wp:docPr id="405892287" name="Bildobjekt 405892287">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -1301,73 +1210,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C8445D6" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6"/>
+    <w:p w14:paraId="39818AC9" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1481BE1B" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6">
+    <w:p w14:paraId="1A006C2E" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13C7BAE2" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6">
+    <w:p w14:paraId="2BC9B975" w14:textId="77777777" w:rsidR="006335D6" w:rsidRDefault="006335D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1411,85 +1320,85 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS/tf0KwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L+Fr2W1EWNFdUVVC&#10;uytBtWfjOBAp8bi2IaG/vs8OsHTbU9WLGc883njezGR639YVOyjrStIZH/T6nCktKS/1NuPf14tP&#10;d5w5L3QuKtIq40fl+P3s44dpY1I1pB1VubIMJNqljcn4znuTJomTO1UL1yOjNIIF2Vp4XO02ya1o&#10;wF5XybDfnyQN2dxYkso5eB+7IJ9F/qJQ0j8XhVOeVRnH23w8bTw34UxmU5FurTC7Up6eIf7hFbUo&#10;NZJeqB6FF2xvyz+o6lJaclT4nqQ6oaIopYo1oJpB/101q50wKtYCcZy5yOT+H618OrxYVuboHeTR&#10;okaP1qr1do8C4II+jXEpYCsDoG+/UAvs2e/gDGW3ha3DLwpiiIPqeFEXbEzCOZ5Mboc3CEnERsPR&#10;HWzQJ2//Ntb5r4pqFoyMW3QviioOS+c76BkSkmlalFUVO1hp1mR8MgLlbxGQVxo5Qg3dW4Pl2017&#10;KmxD+RF1Weomwxm5KJF8KZx/ERajgPdivP0zjqIiJKGTxdmO7M+/+QMeHUKUswajlXH3Yy+s4qz6&#10;ptG7z4PxGLQ+XsY3t0Nc7HVkcx3R+/qBML0DLJKR0Qx4X53NwlL9ii2Yh6wICS2RO+P+bD74buCx&#10;RVLN5xGE6TPCL/XKyEAdRAvSrttXYc1Jf4/OPdF5CEX6rg0dtpN7vvdUlLFHQeBO1ZPumNzY5dOW&#10;hdW4vkfU27dg9gsAAP//AwBQSwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwkAUhO8m/ofNM/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9&#10;OivOZgidJ4TZNAFhqPa6owbh8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QM&#10;dWucClPfG2Lv6AenIsuhkXpQFy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86&#10;fKSI93fjZgUimjFew/CHz+hQMFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFL+1/QrAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAhQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="137EEF19" w:rsidR="008A4EB9" w:rsidRDefault="002B48A3" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A74410" wp14:editId="5FA110F6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-175846</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>141752</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1872691" cy="277978"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Textruta 8"/>
               <wp:cNvGraphicFramePr/>
@@ -1538,51 +1447,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="07A74410" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.85pt;margin-top:11.15pt;width:147.45pt;height:21.9pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIAZhbMAIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwHK8hERVnRXVJXQ&#10;7kqw2rNxbBLJ9ri2IaG/vmMHWLTtqerFGXvGM/PeG2d+32pFjsL5GkxBB70+JcJwKGuzL+jrdvVl&#10;SokPzJRMgREFPQlP7xefP80bm4shVKBK4QgmMT5vbEGrEGyeZZ5XQjPfAysMOiU4zQJu3T4rHWsw&#10;u1bZsN8fZw240jrgwns8feycdJHySyl4eJbSi0BUQbG3kFaX1l1cs8Wc5XvHbFXzcxvsH7rQrDZY&#10;9JrqkQVGDq7+I5WuuQMPMvQ46AykrLlIGBDNoP8BzaZiViQsSI63V5r8/0vLn44vjtRlQVEowzRK&#10;tBVtcAfsfxrZaazPMWhjMSy036BFlS/nHg8j6FY6Hb8Ih6AfeT5ducVkhMdL08lwPBtQwtE3nExm&#10;k5Q+e79tnQ/fBWgSjYI61C5Ryo5rH7ATDL2ExGIGVrVSST9lSFPQ8de7frpw9eANZfBixND1Gq3Q&#10;7tqE+IpjB+UJ4TnoxsNbvqqxhzXz4YU5nAdEhDMennGRCrAWnC1KKnC//nYe41Em9FLS4HwV1P88&#10;MCcoUT8MCjgbjEZxINNmdDcZ4sbdena3HnPQD4AjjPxhd8mM8UFdTOlAv+FTWMaq6GKGY+2Chov5&#10;ELqpx6fExXKZgnAELQtrs7E8po6sRoa37Rtz9ixDQAGf4DKJLP+gRhfb6bE8BJB1kiry3LF6ph/H&#10;Nyl4fmrxfdzuU9T7D2HxGwAA//8DAFBLAwQUAAYACAAAACEAfR00ReEAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTUvDQBRF90L/w/AK7tpJR0xKzEspgSKILlq7cfeSmSbB+YiZaRv99Y4ru3zc&#10;w73nFZvJaHZRo++dRVgtE2DKNk72tkU4vu8Wa2A+kJWknVUI38rDppzdFZRLd7V7dTmElsUS63NC&#10;6EIYcs590ylDfukGZWN2cqOhEM+x5XKkayw3moskSbmh3saFjgZVdar5PJwNwku1e6N9Lcz6R1fP&#10;r6ft8HX8eES8n0/bJ2BBTeEfhj/9qA5ldKrd2UrPNMJCZFlEEYR4ABYBkWYCWI2QpivgZcFvPyh/&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMgBmFswAgAAWAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH0dNEXhAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAigQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.85pt;margin-top:11.15pt;width:147.45pt;height:21.9pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJjGSFGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C812u7ji8rryM3katK&#10;VhLJifKMWfCuBAwF7F336zuwvintU9UXGJhhLucc5vetVuQgnK/BFHTQ61MiDIeyNruCvr2uvkwp&#10;8YGZkikwoqBH4en94vOneWNzMYQKVCkcwSTG540taBWCzbPM80po5ntghUGnBKdZwKPbZaVjDWbX&#10;Khv2++OsAVdaB1x4j7ePnZMuUn4pBQ/PUnoRiCoo9hbS6tK6jWu2mLN855itan5qg/1DF5rVBote&#10;Uj2ywMje1X+k0jV34EGGHgedgZQ1F2kGnGbQ/zDNpmJWpFkQHG8vMPn/l5Y/HTb2xZHQfoMWCYyA&#10;NNbnHi/jPK10Ou7YKUE/Qni8wCbaQHh8NJ0Mx7MBJRx9w8lkNpnGNNn1tXU+fBegSTQK6pCWhBY7&#10;rH3oQs8hsZiBVa1UokYZ0hR0/PWunx5cPJhcGaxx7TVaod22pC5v5thCecTxHHTMe8tXNfawZj68&#10;MIdU40Qo3/CMi1SAteBkUVKB+/W3+xiPDKCXkgalU1D/c8+coET9MMjNbDAaRa2lw+huMsSDu/Vs&#10;bz1mrx8A1Yn4YXfJjPFBnU3pQL+jypexKrqY4Vi7oOFsPoRO0PhLuFguUxCqy7KwNhvLY+qIakT4&#10;tX1nzp5oCEjgE5xFxvIPbHSxHR/LfQBZJ6oizh2qJ/hRmYns0y+K0r89p6jrX1/8BgAA//8DAFBL&#10;AwQUAAYACAAAACEAfR00ReEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBRF90L/w/AK&#10;7tpJR0xKzEspgSKILlq7cfeSmSbB+YiZaRv99Y4ru3zcw73nFZvJaHZRo++dRVgtE2DKNk72tkU4&#10;vu8Wa2A+kJWknVUI38rDppzdFZRLd7V7dTmElsUS63NC6EIYcs590ylDfukGZWN2cqOhEM+x5XKk&#10;ayw3moskSbmh3saFjgZVdar5PJwNwku1e6N9Lcz6R1fPr6ft8HX8eES8n0/bJ2BBTeEfhj/9qA5l&#10;dKrd2UrPNMJCZFlEEYR4ABYBkWYCWI2QpivgZcFvPyh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEmMZIUYAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAH0dNEXhAAAACQEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="1643A5D2" w14:textId="77777777" w:rsidR="002B48A3" w:rsidRPr="00F707A7" w:rsidRDefault="002B48A3" w:rsidP="002B48A3">
                     <w:pPr>
                       <w:ind w:left="0" w:right="7"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F707A7">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>Remittentinformation</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -1649,98 +1558,98 @@
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5B7982AB" id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPsF9ZLgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQQCpR0iVKwV0yTU&#10;VoKpz8ZxIFLi82xDwn79PjtAWbenaS/m7Du+u/u+u0zv27piB2VdSTrjg16fM6Ul5aXeZvz7evHp&#10;jjPnhc5FRVpl/Kgcv599/DBtzESltKMqV5YBRLtJYzK+895MksTJnaqF65FRGs6CbC08rnab5FY0&#10;QK+rJO33x0lDNjeWpHIOr4+dk88iflEo6Z+LwinPqoyjNh9PG89NOJPZVEy2VphdKU9liH+oohal&#10;RtIL1KPwgu1t+QdUXUpLjgrfk1QnVBSlVLEHdDPov+tmtRNGxV5AjjMXmtz/g5VPhxfLyjzjY860&#10;qCHRWrXe7lH/OLDTGDdB0MogzLdfqIXK53eHx9B0W9g6/KIdBj94Pl64BRiTeByNx7fpDVwSvmE6&#10;vIMN+OTt38Y6/1VRzYKRcQvtIqXisHS+Cz2HhGSaFmVVRf0qzRo0MATkbx6AVxo5Qg9drcHy7aaN&#10;HafnPjaUH9GepW48nJGLEjUshfMvwmIeUDZm3D/jKCpCLjpZnO3I/vzbe4iHTPBy1mC+Mu5+7IVV&#10;nFXfNAT8PBiNwkDGy+jmNsXFXns21x69rx8IIzzANhkZzRDvq7NZWKpfsQrzkBUuoSVyZ9yfzQff&#10;TT1WSar5PAZhBI3wS70yMkAH7gLD6/ZVWHOSwUPAJzpPopi8U6OL7Vif7z0VZZQq8NyxeqIf4xvF&#10;Pq1a2I/re4x6+yDMfgEAAP//AwBQSwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01PwzAMhu9I/IfISNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5Uev&#10;nzdfTa4XJzuGzpOGxVyBsFR701GjYf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDG&#10;OGRShrq1DsPcD5b4dvCjw8jr2Egz4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e&#10;1sPX/uNB69ubaf0EItopXmD402d1KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD7BfWS4CAABYBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="5B7982AB" id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAf0GgqRkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="47" name="Bild 1">
+          <wp:docPr id="72269731" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1770,51 +1679,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3797,617 +3706,684 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="855848010">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1298485631">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1544830220">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="922572456">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="828011738">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1318732355">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1461723833">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1912619450">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1030179576">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1442459016">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1234856633">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1468203563">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="290987313">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="427505424">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="901212570">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2038194783">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="944078198">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1833787452">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1790466952">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="4097" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="000065D8"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="000118CB"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000676AD"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="0009026C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B321E"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C2568"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F31C3"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F5F8C"/>
+    <w:rsid w:val="000F7436"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
+    <w:rsid w:val="00103D7A"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00171B1B"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B4EE4"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F2D0F"/>
     <w:rsid w:val="00201647"/>
+    <w:rsid w:val="00201F64"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="0023667B"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00284FC8"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="00296FF0"/>
+    <w:rsid w:val="002A0032"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B48A3"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00303C33"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="003166B0"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A7193"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E5DEA"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="004200A2"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="00423923"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00433B87"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="0043756B"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00451F8A"/>
+    <w:rsid w:val="00457AC7"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00533DA8"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00557D8C"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00624A1C"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006335D6"/>
     <w:rsid w:val="0064578A"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="0067652F"/>
+    <w:rsid w:val="006836D9"/>
     <w:rsid w:val="00692DBE"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B1640"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C601C"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F5801"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="0071471F"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="00767F3D"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774297"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="007869DD"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E3808"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00810F37"/>
+    <w:rsid w:val="00811FBA"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00842917"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00875433"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A168A"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D4C68"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F30F3"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00942A64"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
+    <w:rsid w:val="00951F58"/>
     <w:rsid w:val="009529BD"/>
+    <w:rsid w:val="00952A0E"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009724B4"/>
     <w:rsid w:val="00997905"/>
+    <w:rsid w:val="009B1661"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AE67C4"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B5372C"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
+    <w:rsid w:val="00BC44F8"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C04B73"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C356D1"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C61920"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C71A03"/>
     <w:rsid w:val="00C72574"/>
+    <w:rsid w:val="00C741DB"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB6BE5"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC1F83"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CD7529"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF29BC"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D61398"/>
     <w:rsid w:val="00D719F4"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E42BF7"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E85DAA"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3ECA"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED1614"/>
+    <w:rsid w:val="00ED28A7"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED5C5D"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F1154C"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F82E9A"/>
+    <w:rsid w:val="00F86798"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA2F4E"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB34EC"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF1BCC"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0F6DDBFF"/>
     <w:rsid w:val="32080DC2"/>
+    <w:rsid w:val="33009001"/>
+    <w:rsid w:val="58BE7719"/>
     <w:rsid w:val="5C3D276A"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7323F2E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="4097" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6777,51 +6753,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7186,59 +7162,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>190</Words>
-  <Characters>1007</Characters>
+  <Words>165</Words>
+  <Characters>1113</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1195</CharactersWithSpaces>
+  <CharactersWithSpaces>1276</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Nefrostomi – råd inför omläggning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Mathilda Hall Ström</lastModifiedBy>
-  <revision>21</revision>
+  <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
+  <revision>48</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>