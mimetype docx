--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -6,720 +6,1156 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="25DD129B" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="00F35B05">
+    <w:p w14:paraId="25DD129B" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="00C64C78">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-2"/>
         <w:sectPr w:rsidR="00D461F4" w:rsidSect="00D461F4">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="7CDE6339" w14:textId="4578BBBF" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00520DC3" w:rsidP="00551BE6">
+    <w:p w14:paraId="7CDE6339" w14:textId="4961DDBD" w:rsidR="00D461F4" w:rsidRDefault="00520DC3" w:rsidP="00C64C78">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D461F4">
-        <w:t>Kontrastmedel och amning</w:t>
+      <w:r w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Kontrastmedel</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4770" w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53C7C" w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">graviditet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>och amning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66406302" w14:textId="5CD8A619" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="000702F0">
+    <w:p w14:paraId="28E2B799" w14:textId="77777777" w:rsidR="00AA16F9" w:rsidRPr="00AA16F9" w:rsidRDefault="00AA16F9" w:rsidP="00AA16F9"/>
+    <w:p w14:paraId="66406302" w14:textId="3212DFBC" w:rsidR="00D461F4" w:rsidRPr="00C235C6" w:rsidRDefault="00D461F4" w:rsidP="00C64C78">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D461F4">
+        <w:ind w:right="-2"/>
         <w:rPr>
-          <w:noProof/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...219 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_1314629194"/>
       <w:bookmarkStart w:id="2" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00D461F4">
+      <w:r w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Sammanfattning/syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F23364B" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="00B805BC">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Intravenöst </w:t>
+    <w:p w14:paraId="567442FB" w14:textId="6C2A70FC" w:rsidR="009D4770" w:rsidRDefault="009D4770" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att klargöra riktlinjer vad gäller gravid och ammande som</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:t>jodkontrastmedel</w:t>
+      <w:r w:rsidR="006A10FF">
+        <w:t xml:space="preserve"> får kontrastmedel i samband med undersökning.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="14E6AAAC" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="00B805BC">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D461F4">
+    <w:p w14:paraId="496F29CB" w14:textId="77777777" w:rsidR="0009596B" w:rsidRPr="00C235C6" w:rsidRDefault="0009596B" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>i bröstmjölken inom 24 timmar, varav 1 % resorberas av barnets tarm.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702E50A3" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="00B805BC">
-[...22 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="54DC7D89" w14:textId="6DC3A546" w:rsidR="006A10FF" w:rsidRPr="00AA16F9" w:rsidRDefault="0009596B" w:rsidP="00AA16F9">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D461F4">
-        <w:t>Det finns inga data som talar för att det är nödvändigt att skjuta upp amning efter att modern fått Gadoliniumkontrastmedel.</w:t>
+      <w:r>
+        <w:t>Reviderad efter regional rutin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5634BEEB" w14:textId="77777777" w:rsidR="0018018E" w:rsidRPr="00551BE6" w:rsidRDefault="0018018E" w:rsidP="00551BE6">
+    <w:p w14:paraId="4F23364B" w14:textId="22DD3F2D" w:rsidR="00D461F4" w:rsidRPr="00C235C6" w:rsidRDefault="001E7A58" w:rsidP="00C64C78">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Förändringar sedan föregående version</w:t>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="00D461F4" w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>odkontrastmedel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A30EAE" w14:textId="0433717A" w:rsidR="0018018E" w:rsidRPr="00D461F4" w:rsidRDefault="0018018E" w:rsidP="000702F0">
-      <w:pPr>
+    <w:p w14:paraId="716474F4" w14:textId="2C5F89AC" w:rsidR="49DEB108" w:rsidRPr="005A7610" w:rsidRDefault="3F21D651" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A7610">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Graviditet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEA76F7" w14:textId="68074965" w:rsidR="003C00FA" w:rsidRDefault="003C00FA" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jodkontrastmedel kan passera placentabarriären obehindrat från moderns blod till fostervattnet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F12F4A" w14:textId="0D4B251D" w:rsidR="003C00FA" w:rsidRDefault="003C00FA" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fritt jodid i kontrastmedel passerar placentabarriären obehindrat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B359D53" w14:textId="0D68D09C" w:rsidR="003C00FA" w:rsidRPr="005A7610" w:rsidRDefault="003C00FA" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A7610">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mutagena och teratogena effekter av jodkontrast</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB93AB5" w14:textId="2A57139A" w:rsidR="003C00FA" w:rsidRDefault="003C00FA" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det föreligger inga hållpunkter för reproduktionstoxikologiska effekter av jodkontrastmedel på människa men erfarenheterna är begränsade</w:t>
+      </w:r>
+      <w:r w:rsidR="00F528F8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5DE51D" w14:textId="542B7F2D" w:rsidR="00F528F8" w:rsidRPr="005A7610" w:rsidRDefault="00F528F8" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A7610">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Effekter på fostrets tyreoidea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDF58C3" w14:textId="6CA59BA6" w:rsidR="00F528F8" w:rsidRDefault="008B3B14" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jodkontrastmedel som engångsdos antas påverka fostrets tyreoidea endast temp</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7610">
+        <w:t>orärt om moderns njurfunktion är normal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEF1EB3" w14:textId="547DA6B3" w:rsidR="005A7610" w:rsidRPr="005A7610" w:rsidRDefault="005A7610" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A7610">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Amning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542BFC17" w14:textId="04334092" w:rsidR="005A7610" w:rsidRDefault="005A7610" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontrastmedelsdosen till barnet vid amning är endast en bråkdel av vad nyfödda tolererar vid diagnostiska undersökningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC94ABD" w14:textId="0F92D555" w:rsidR="005A7610" w:rsidRDefault="005A7610" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Toxiska reaktioner eller överkänslighetsreaktioner har inte rapporterats och risken torde närmast vara teoretisk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD7AEF4" w14:textId="29D7A770" w:rsidR="005A7610" w:rsidRPr="00C235C6" w:rsidRDefault="005A7610" w:rsidP="001669F2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rekommendationer</w:t>
+      </w:r>
+      <w:r w:rsidR="003915DE" w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="009B07B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="003915DE" w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>odkontrastmedel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64236198" w14:textId="77777777" w:rsidR="005A7610" w:rsidRDefault="005A7610" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A7610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Graviditet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6F0CE0" w14:textId="109BD04E" w:rsidR="00AF7786" w:rsidRDefault="00AF7786" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ta ställning om den efterfrågade undersökning med jodkontrast kan skjutas upp post-partum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560A73F0" w14:textId="6D70AA0E" w:rsidR="00AF7786" w:rsidRDefault="004A2CD1" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När modern undersökts med jodkontrastmedel behövs ingen ytterligare kontroll av tyreoideafunktionen hos det nyfödda barnet än den som ingår i den neonatala screeningen </w:t>
+      </w:r>
+      <w:r w:rsidR="000015A9">
+        <w:t>2:a levnadsdagen med undantag för prematura och fullgångna nyfödda med annan allvarlig sjukdom som också bör kontrolleras efter ytterligare en vecka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7154B5E8" w14:textId="21DF99D0" w:rsidR="00C23C26" w:rsidRDefault="00C23C26" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23C26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Amning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65424F31" w14:textId="02D86333" w:rsidR="00C23C26" w:rsidRDefault="00C23C26" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C23C26">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97A2A">
+        <w:t>mning kan fortsätta utan uppehåll efter undersökningar med jodkontrastmedel</w:t>
+      </w:r>
+      <w:r w:rsidR="00361C36">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53188D08" w14:textId="0CBF720F" w:rsidR="00361C36" w:rsidRDefault="00361C36" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om modern trots allt känner tveksamhet kan hon göra 24-timmars amningsuppehåll efter undersökningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A153F8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DC010E" w14:textId="487401FD" w:rsidR="00A153F8" w:rsidRPr="00C23C26" w:rsidRDefault="00A153F8" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det av verksamheten valt jodkontrastmedel kan användas vi all radiologisk undersökning</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3650">
+        <w:t xml:space="preserve"> och/eller behandling, ett specifikt jodkontrastmedel behöver inte användas om patienten am</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1F6B">
+        <w:t>mar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FACF1D" w14:textId="70C56F7C" w:rsidR="00D461F4" w:rsidRPr="00C235C6" w:rsidRDefault="00D461F4" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrastmedel </w:t>
+      </w:r>
+      <w:r w:rsidR="003915DE" w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gadolinium</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE8424E" w14:textId="160B6CD3" w:rsidR="00D461F4" w:rsidRPr="00010443" w:rsidRDefault="00A97323" w:rsidP="001B7F27">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="993" w:right="-2"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D461F4">
-        <w:t xml:space="preserve">Inga förändringar vid denna revidering. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kontrast bör undvikas under graviditet. Det ska enbart ges till gravida patienter om det är absolut nödvändigt, om undersökningen är berättigad och en risk/nytta bedömning har gjorts och dokumenterats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7844A211" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00551BE6" w:rsidRDefault="00D461F4" w:rsidP="00551BE6">
+    <w:p w14:paraId="7844A211" w14:textId="0CF5DD40" w:rsidR="00D461F4" w:rsidRPr="00C235C6" w:rsidRDefault="00D461F4" w:rsidP="00C64C78">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Rekommendation till modern</w:t>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rekommendation</w:t>
+      </w:r>
+      <w:r w:rsidR="003915DE" w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>er</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0A706A" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00551BE6" w:rsidRDefault="00D461F4" w:rsidP="00551BE6">
-[...5 lines deleted...]
-        <w:t>Jodkontrastmedel</w:t>
+    <w:p w14:paraId="67D1D954" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00C235C6" w:rsidRDefault="00D461F4" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C235C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrastmedel med Gadolinium </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="378797A8" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="000702F0">
+    <w:p w14:paraId="0F9A83E0" w14:textId="46A52912" w:rsidR="00EC20D3" w:rsidRDefault="00EC20D3" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Graviditet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70642EBC" w14:textId="02899C75" w:rsidR="00BD29DE" w:rsidRPr="00BD29DE" w:rsidRDefault="00A01E59" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontrast bör undvi</w:t>
+      </w:r>
+      <w:r w:rsidR="002829C5">
+        <w:t xml:space="preserve">kas under graviditet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10025EDF" w14:textId="71F12290" w:rsidR="00BD29DE" w:rsidRPr="00BD29DE" w:rsidRDefault="00BD29DE" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD29DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Amning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3118F687" w14:textId="77777777" w:rsidR="000702F0" w:rsidRDefault="00D461F4" w:rsidP="00010443">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D461F4">
         <w:t>Amning kan fortsätta utan uppehåll. Om modern känner tveksamhet (och endast i dessa fall), kan hon göra 24-timmars amningsuppehåll efter undersökningen (lämpligt att använda bröstpump före undersökning för att spara undan mjölk till dygnet efter).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D1D954" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00551BE6" w:rsidRDefault="00D461F4" w:rsidP="00551BE6">
-[...16 lines deleted...]
-    <w:p w14:paraId="788B486C" w14:textId="2C2F63EB" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="000702F0">
+    <w:p w14:paraId="788B486C" w14:textId="2C2F63EB" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="00010443">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D461F4">
         <w:t>Det finns inga data som talar för att det är nödvändigt att skjuta upp amning efter att modern fått Gadoliniumkontrastmedel. Skrivningen i stycket ovan kan därför ses som en försiktighetsprincip.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1266606E" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="00551BE6">
-[...4 lines deleted...]
-        <w:t>Ultraljudskontrastmedel</w:t>
+    <w:p w14:paraId="2BAC218A" w14:textId="77777777" w:rsidR="00010443" w:rsidRDefault="00010443">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8E25E9" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="000702F0">
-[...1 lines deleted...]
-        <w:t>Amning kan återupptas en timme efter kontrastmedelsinjektion.</w:t>
+    <w:p w14:paraId="1266606E" w14:textId="6DA4229D" w:rsidR="00D461F4" w:rsidRDefault="00BD29DE" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C64C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00D461F4" w:rsidRPr="00C64C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>ontrastmedel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C64C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C64C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ultraljud</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5469">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7451668F" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00551BE6" w:rsidRDefault="00D461F4" w:rsidP="00551BE6">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00551BE6">
+    <w:p w14:paraId="7C05694B" w14:textId="5A4EC679" w:rsidR="00BA5469" w:rsidRDefault="00BA5469" w:rsidP="00BA5469">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5469">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Rekommendationer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1345E6B7" w14:textId="63BA2206" w:rsidR="008F7FBC" w:rsidRPr="008F7FBC" w:rsidRDefault="008F7FBC" w:rsidP="00BA5469">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kontrastmedel - Ultraljud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327EA1BF" w14:textId="77777777" w:rsidR="006B18B7" w:rsidRDefault="006B18B7" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Graviditet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF33CEF" w14:textId="136CE745" w:rsidR="006B18B7" w:rsidRPr="006B18B7" w:rsidRDefault="00E907B0" w:rsidP="00F15A11">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ultraljudskontrast bör undvikas under graviditet</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2661">
+        <w:t xml:space="preserve"> som försiktighetsåtgärd då data saknas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570E970C" w14:textId="1B840348" w:rsidR="006B18B7" w:rsidRDefault="00D461F4" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B18B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Amning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D461F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8E25E9" w14:textId="3A937A2A" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="006B18B7" w:rsidP="00E73599">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Amning </w:t>
+      </w:r>
+      <w:r w:rsidR="00D461F4" w:rsidRPr="00D461F4">
+        <w:t xml:space="preserve">kan återupptas </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6F7F">
+        <w:t>2-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D461F4" w:rsidRPr="00D461F4">
+        <w:t xml:space="preserve"> timm</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6F7F">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00D461F4" w:rsidRPr="00D461F4">
+        <w:t xml:space="preserve"> efter kontrastmedelsinjektion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7451668F" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00C64C78" w:rsidRDefault="00D461F4" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C64C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:t>Referenser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D87328" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="000702F0" w:rsidP="000702F0">
-      <w:pPr>
+    <w:p w14:paraId="71D87328" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00D461F4" w:rsidRPr="00D461F4">
+        <w:r w:rsidRPr="00D461F4">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>FASS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17C6C570" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="000702F0">
-      <w:pPr>
+    <w:p w14:paraId="17C6C570" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D461F4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00D461F4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.sfmr.se/sidor/kontrastmedel/" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D461F4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D461F4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D461F4">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SFMR Kontrastmedelsrekommendationer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F910F90" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="000702F0">
-      <w:pPr>
+    <w:p w14:paraId="3F910F90" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D461F4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0ED1CB" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="000702F0">
-      <w:pPr>
+    <w:p w14:paraId="3B0ED1CB" w14:textId="77777777" w:rsidR="00D461F4" w:rsidRPr="00D461F4" w:rsidRDefault="00D461F4" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="000702F0"/>
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00C64C78">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00D461F4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="00037BA6" w14:textId="77777777" w:rsidR="004B4537" w:rsidRDefault="004B4537">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="65DFFC4F" w14:textId="77777777" w:rsidR="004B4537" w:rsidRDefault="004B4537">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="7F178E2D" w14:textId="77777777" w:rsidR="004B4537" w:rsidRDefault="004B4537">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Geneva"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -748,74 +1184,74 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="1365827059" name="Bildobjekt 1365827059">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -826,87 +1262,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="00829C7A" w14:textId="77777777" w:rsidR="004B4537" w:rsidRDefault="004B4537"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="47612388" w14:textId="77777777" w:rsidR="004B4537" w:rsidRDefault="004B4537">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="43B16056" w14:textId="77777777" w:rsidR="004B4537" w:rsidRDefault="004B4537">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -936,100 +1372,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1059,98 +1495,98 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bild 1">
+          <wp:docPr id="1164017429" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1180,51 +1616,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1455,50 +1891,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="070173D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CAED1F4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1567,51 +2116,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -1680,51 +2229,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1793,51 +2342,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="156336E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1783E3C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1907,51 +2569,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2020,51 +2682,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="204363CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="134459FC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4591" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5311" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6031" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6751" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7471" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8191" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8911" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9631" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10351" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="206462FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26002DA0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26E7189B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B443F16"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2133,51 +3021,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2273,51 +3161,277 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38AA0740"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FA8A2FC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AB33086"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="716CCE02"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2387,51 +3501,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2500,51 +3614,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2641,51 +3755,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2754,51 +3868,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541B4EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8709B30"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2867,51 +3981,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2981,51 +4095,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3094,51 +4208,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59EA3CD2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D1284EE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63E504EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4203CD0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3207,51 +4547,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3320,51 +4660,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3434,605 +4774,729 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="434059433">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="379592970">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="544173850">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1603755303">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1217007372">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="137456727">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="260142691">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2047174035">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="791946587">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2095472526">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2024474498">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="351417765">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1853254611">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1478761715">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1140074467">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="798574720">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="809520560">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2113621790">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1184900332">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1245064544">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2046518885">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1638140747">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="290987837">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1300959279">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="181745537">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2110738605">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="638196050">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="351417765">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="28" w16cid:durableId="684747908">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1853254611">
+  <w:num w:numId="29" w16cid:durableId="1745448171">
     <w:abstractNumId w:val="15"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="000015A9"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="00010443"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000702F0"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="0009596B"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001150BE"/>
+    <w:rsid w:val="0012688E"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="00137725"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00145170"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="001669F2"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00166D53"/>
     <w:rsid w:val="0018018E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A34E4"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B0976"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001B7F27"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E7A58"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002241F5"/>
+    <w:rsid w:val="0022568A"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00243494"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="002829C5"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C1777"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00323450"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00361C36"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="003915DE"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C00FA"/>
+    <w:rsid w:val="003C73B3"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="004109DC"/>
+    <w:rsid w:val="00410E0B"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00470454"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
+    <w:rsid w:val="004925F9"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A2CD1"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B4537"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E1F6B"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F7A01"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="005157B0"/>
     <w:rsid w:val="00520DC3"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00535539"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00551BE6"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A7610"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D35AB"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F05CA"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="0069484B"/>
+    <w:rsid w:val="006A10FF"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B18B7"/>
+    <w:rsid w:val="006B3650"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006C3828"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="007059ED"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00753710"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00782C02"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="0081111A"/>
+    <w:rsid w:val="008177A4"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00845E76"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B3B14"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F7FBC"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0098157A"/>
+    <w:rsid w:val="009B07B1"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009D3960"/>
+    <w:rsid w:val="009D4770"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F0CAF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A01E59"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A153F8"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A53C7C"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A97323"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA16F9"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB2661"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AE3984"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7786"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B71AF1"/>
+    <w:rsid w:val="00B72A68"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B805BC"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B97A2A"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA5469"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB6F7F"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD29DE"/>
+    <w:rsid w:val="00BD6C72"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BE7E8B"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C235C6"/>
+    <w:rsid w:val="00C23C26"/>
+    <w:rsid w:val="00C2469F"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C64C78"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C96032"/>
+    <w:rsid w:val="00C96BDD"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA6B43"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D41488"/>
     <w:rsid w:val="00D461F4"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D522EB"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D97300"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DA7D86"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD58B7"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E12E10"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E53E0D"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E73599"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E907B0"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC20D3"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
+    <w:rsid w:val="00ED72D3"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE047A"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F15A11"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F255FF"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F304DD"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F375CF"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F47462"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F528F8"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA0786"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF5636"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="06F1C9BC"/>
+    <w:rsid w:val="3F21D651"/>
+    <w:rsid w:val="49DEB108"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6DFD73A1"/>
+    <w:rsid w:val="79913626"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6398,55 +7862,115 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC20D3"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC20D3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EC20D3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC20D3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC20D3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6811,74 +8335,114 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1498</Characters>
+  <Pages>3</Pages>
+  <Words>479</Words>
+  <Characters>2543</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1704</CharactersWithSpaces>
+  <CharactersWithSpaces>3016</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>524305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.sfmr.se/sidor/kontrastmedel/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4391007</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.fass.se/LIF/startpage?userType=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kontrastmedel och amning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Mathilda Hall Ström</lastModifiedBy>
-  <revision>8</revision>
+  <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
+  <revision>62</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>