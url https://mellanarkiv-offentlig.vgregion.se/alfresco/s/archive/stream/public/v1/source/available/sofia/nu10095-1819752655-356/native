--- v1 (2026-04-06)
+++ v2 (2026-10-06)
@@ -57,57 +57,68 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EDB8B47" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F0D2F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777B1518" w14:textId="3B97F089" w:rsidR="003F0D2F" w:rsidRDefault="00BA6BD1" w:rsidP="00BA6BD1">
+    <w:p w14:paraId="777B1518" w14:textId="6597B3B3" w:rsidR="003F0D2F" w:rsidRDefault="00BA6BD1" w:rsidP="00364C9F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="0" w:right="-710"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0D2F">
         <w:t>Knä – Fri kropp</w:t>
+      </w:r>
+      <w:r w:rsidR="00D270F7">
+        <w:t xml:space="preserve">, Hultén, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D270F7">
+        <w:t>intrakondylär</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D270F7">
+        <w:t xml:space="preserve"> projektion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E3DFD3" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_1314629194"/>
       <w:bookmarkStart w:id="2" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="410E5F52" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="00BA6BD1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0D2F">
         <w:t>Metodbok Konventionell röntgen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6B9312" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
@@ -130,268 +141,260 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="71A113D6" w14:textId="77777777" w:rsidR="00FD5A94" w:rsidRPr="003F0D2F" w:rsidRDefault="00FD5A94" w:rsidP="003F0D2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DD92571" w14:textId="77777777" w:rsidR="00FD5A94" w:rsidRPr="003F0D2F" w:rsidRDefault="00FD5A94" w:rsidP="00FD5A94">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändring</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0D2F">
         <w:t xml:space="preserve"> i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7E3519" w14:textId="77777777" w:rsidR="00FD5A94" w:rsidRPr="003F0D2F" w:rsidRDefault="00FD5A94" w:rsidP="00FD5A94">
+    <w:p w14:paraId="1E7E3519" w14:textId="042A82CF" w:rsidR="00FD5A94" w:rsidRPr="003F0D2F" w:rsidRDefault="00D270F7" w:rsidP="00FD5A94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Lagt till FFA 110 cm under stycket inför undersökning.</w:t>
+        <w:t>Ändrat metodens titel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF60D61" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2259"/>
         <w:gridCol w:w="3389"/>
         <w:gridCol w:w="3674"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="3B6FC918" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="466C1509" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="00BA6BD1">
             <w:pPr>
               <w:pStyle w:val="Rubrik2"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:t>Inför undersökningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="1B543258" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A827ADB" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frågeställning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AAFF4EF" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fri kropp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="2C90EC02" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="081C1252" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37F777AE" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BB72847" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="365E5DE9" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EBAD5C1" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Strålskydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70A71C76" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Se kapitel 4.2 och 5.1 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55FBC26B" w14:textId="3FED040B" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -401,211 +404,203 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="003F0D2F">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Strålskydd vid undersökningar och behandlingar med röntgenstrålning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="6678AF30" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D4581B8" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E8E5406" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="453A3E66" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="2044C11C" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EE5A000" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Arbetsplats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A37F87E" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adora</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="549DA395" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08B0FFA7" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="094C7127" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="0A06DC6E" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FE9F891" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Detektor</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C122E83" w14:textId="77777777" w:rsidR="00EC2900" w:rsidRDefault="00EC2900" w:rsidP="003F0D2F">
             <w:pPr>
@@ -625,51 +620,50 @@
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46A169B5" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CB76C36" w14:textId="77777777" w:rsidR="00EC2900" w:rsidRDefault="00EC2900" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -685,223 +679,215 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>110 cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="76CB96E8" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44432447" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ED39A19" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="4CEB3278" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B693CB6" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Övrigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F4B0AD4" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bör tas i genomlysning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="60B57105" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75FBFC0F" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F01BCD0" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="32636C7C" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BBDB784" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bildtagning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28360F9B" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="435" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frontal</w:t>
             </w:r>
           </w:p>
@@ -1006,149 +992,144 @@
       <w:r w:rsidRPr="003F0D2F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="7A649A04" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26FC4C98" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="00BA6BD1" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA6BD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Bildtagning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38132BAD" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="527F5820" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="774B8A32" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="3106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="007575DB" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35370357" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ryggläge.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A87DD9A" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -1476,99 +1457,98 @@
               </w:rPr>
               <w:t xml:space="preserve"> leden ska vara öppen med raka platåer.</w:t>
             </w:r>
             <w:r w:rsidR="00F474FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>synlig</w:t>
             </w:r>
             <w:r w:rsidR="00A85E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> sidomarkering.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CF1B1E7" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1978"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Frontal höger</w:t>
             </w:r>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Frontal vänster</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F42D490" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="00AB3DF4" w:rsidP="003F0D2F">
+          <w:p w14:paraId="6F42D490" w14:textId="6504C78B" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="00AB3DF4" w:rsidP="003F0D2F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1978"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
@@ -1691,119 +1671,185 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> </w:instrText>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30991/width_175/height_284/preserveAspectRatio_0/scope_0/filename_8D-7El-bXZ90FuGxn69s.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText>INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30991/width_175/height_284/preserveAspectRatio_0/scope_0/filename_8D-7El-bXZ90FuGxn69s.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET</w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD5A94">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD5A94">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30991/width_175/height_284/preserveAspectRatio_0/scope_0/filename_8D-7El-bXZ90FuGxn69s.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD5A94">
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30991/width_175/height_284/preserveAspectRatio_0/scope_0/filename_8D-7El-bXZ90FuGxn69s.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00364C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="2EA72C59">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Knä frontal höger" style="width:97.5pt;height:157.5pt">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Knä frontal höger" style="width:93.9pt;height:152.65pt">
                   <v:imagedata r:id="rId18" r:href="rId19"/>
                 </v:shape>
               </w:pict>
             </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C0A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1978,99 +2024,165 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> </w:instrText>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30994/width_184/height_284/preserveAspectRatio_0/scope_0/filename_BvsNjVwcdEM6BtRM4rpg.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText>INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30994/width_184/height_284/preserveAspectRatio_0/scope_0/filename_BvsNjVwcdEM6BtRM4rpg.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET</w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD5A94">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD5A94">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30994/width_184/height_284/preserveAspectRatio_0/scope_0/filename_BvsNjVwcdEM6BtRM4rpg.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD5A94">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30994/width_184/height_284/preserveAspectRatio_0/scope_0/filename_BvsNjVwcdEM6BtRM4rpg.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00364C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:pict w14:anchorId="5E5D188A">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Knä vänster frontal" style="width:102pt;height:157.5pt">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Knä vänster frontal" style="width:98.5pt;height:152.65pt">
                   <v:imagedata r:id="rId20" r:href="rId21"/>
                 </v:shape>
               </w:pict>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C0A5E">
               <w:rPr>
@@ -2102,142 +2214,137 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="71E19CDC" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="044DD13F" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28019E1F" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="611BCBC6" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="026553D5" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1978"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="460FF95E" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38612093" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="012B8B34" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lateralsidan av knät mot detektorn/bildplattan, det andra benet framför.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E87EBFB" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -2497,51 +2604,50 @@
               <w:t>Femurkondylerna</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ska ligga över varandra.</w:t>
             </w:r>
             <w:r w:rsidR="00A85E76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>Synlig sidomarkering.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="649ED29B" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1978"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sida höger</w:t>
@@ -2675,92 +2781,146 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> </w:instrText>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_28136/width_174/height_272/preserveAspectRatio_0/scope_0/filename_goYqYr2EPPnSnF_6hC60.gif/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText>INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_28136/width_174/height_272/preserveAspectRatio_0/scope_0/filename_goYqYr2EPPnSnF_6hC60.gif/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET</w:instrText>
-[...16 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD5A94">
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_28136/width_174/height_272/preserveAspectRatio_0/scope_0/filename_goYqYr2EPPnSnF_6hC60.gif/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_28136/width_174/height_272/preserveAspectRatio_0/scope_0/filename_goYqYr2EPPnSnF_6hC60.gif/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="3483478A">
-                <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Knä höger sida" style="width:96pt;height:150pt">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Knä höger sida" style="width:96.2pt;height:149.75pt">
                   <v:imagedata r:id="rId22" r:href="rId23"/>
                 </v:shape>
               </w:pict>
             </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C0A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2895,91 +3055,145 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> </w:instrText>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30837/width_181/height_273/preserveAspectRatio_0/scope_0/filename_uRb7bREX04vB5TZ2NhhE.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText>INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30837/width_181/height_273/preserveAspectRatio_0/scope_0/filename_uRb7bREX04vB5TZ2NhhE.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET</w:instrText>
-[...16 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD5A94">
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30837/width_181/height_273/preserveAspectRatio_0/scope_0/filename_uRb7bREX04vB5TZ2NhhE.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30837/width_181/height_273/preserveAspectRatio_0/scope_0/filename_uRb7bREX04vB5TZ2NhhE.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="2B5C5812">
-                <v:shape id="_x0000_i1028" type="#_x0000_t75" alt="Knä vänster sida" style="width:99pt;height:150pt">
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" alt="Knä vänster sida" style="width:99.05pt;height:149.75pt">
                   <v:imagedata r:id="rId24" r:href="rId25"/>
                 </v:shape>
               </w:pict>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C0A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2992,114 +3206,110 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="011E3F62" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DDE6609" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07FD4DC6" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B9D6AFD" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1978"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w14:paraId="4A609F88" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0072536B" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hultén</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CF6E7EB" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
@@ -3125,51 +3335,50 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Einblick</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, Tunnelbild)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="672C029D" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="006C6154">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Metod 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E6D2345" w14:textId="286627BC" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="006C6154">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3434,51 +3643,50 @@
               </w:rPr>
               <w:t>knät</w:t>
             </w:r>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0095508C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>Synlig sidomarkering.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C695958" w14:textId="77777777" w:rsidR="003F0D2F" w:rsidRPr="003F0D2F" w:rsidRDefault="003F0D2F" w:rsidP="003F0D2F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1978"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hultén höger</w:t>
@@ -3703,99 +3911,165 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> </w:instrText>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30498/width_210/height_165/preserveAspectRatio_0/scope_0/filename_Ybt8L160beJXceKO_B8R.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText>INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30498/width_210/height_165/preserveAspectRatio_0/scope_0/filename_Ybt8L160beJXceKO_B8R.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET</w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD5A94">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD5A94">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30498/width_210/height_165/preserveAspectRatio_0/scope_0/filename_Ybt8L160beJXceKO_B8R.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD5A94">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE  "http://intranu.vgregion.se/ImageVault/Images/id_30498/width_210/height_165/preserveAspectRatio_0/scope_0/filename_Ybt8L160beJXceKO_B8R.jpg/storage_Edited/ImageVaultHandler.aspx" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:pict w14:anchorId="097A8148">
-                <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="Hultén vänster" style="width:95.25pt;height:74.25pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-relative:page;mso-height-relative:page">
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="Hultén vänster" style="width:95.05pt;height:74.3pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-relative:page;mso-height-relative:page">
                   <v:imagedata r:id="rId27" r:href="rId28"/>
                 </v:shape>
               </w:pict>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00C46ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00FD5A94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C0A5E">
               <w:rPr>
@@ -3818,146 +4092,143 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C0A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B6F22" w:rsidRPr="003F0D2F" w14:paraId="219640E8" w14:textId="77777777" w:rsidTr="00DE7CC3">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31D88BA4" w14:textId="77777777" w:rsidR="002B6F22" w:rsidRPr="003F0D2F" w:rsidRDefault="002B6F22" w:rsidP="003F0D2F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B71D5CA" w14:textId="77777777" w:rsidR="002B6F22" w:rsidRPr="003F0D2F" w:rsidRDefault="002B6F22" w:rsidP="006C6154">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39237D9A" w14:textId="77777777" w:rsidR="002B6F22" w:rsidRPr="003F0D2F" w:rsidRDefault="002B6F22" w:rsidP="003F0D2F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1978"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="001F61FF">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="993" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4767AE6D" w14:textId="77777777" w:rsidR="00E916B6" w:rsidRDefault="00E916B6">
+    <w:p w14:paraId="40DB2FA0" w14:textId="77777777" w:rsidR="00143D5B" w:rsidRDefault="00143D5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A720A20" w14:textId="77777777" w:rsidR="00E916B6" w:rsidRDefault="00E916B6">
+    <w:p w14:paraId="3B569E6F" w14:textId="77777777" w:rsidR="00143D5B" w:rsidRDefault="00143D5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16651AC6" w14:textId="77777777" w:rsidR="00E916B6" w:rsidRDefault="00E916B6">
+    <w:p w14:paraId="3DA03C0C" w14:textId="77777777" w:rsidR="00143D5B" w:rsidRDefault="00143D5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3998,51 +4269,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -4207,61 +4477,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BD67731" w14:textId="77777777" w:rsidR="00E916B6" w:rsidRDefault="00E916B6"/>
+    <w:p w14:paraId="098540C3" w14:textId="77777777" w:rsidR="00143D5B" w:rsidRDefault="00143D5B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D1EE8CF" w14:textId="77777777" w:rsidR="00E916B6" w:rsidRDefault="00E916B6">
+    <w:p w14:paraId="4AB6E28E" w14:textId="77777777" w:rsidR="00143D5B" w:rsidRDefault="00143D5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71D890FE" w14:textId="77777777" w:rsidR="00E916B6" w:rsidRDefault="00E916B6">
+    <w:p w14:paraId="56AC15CF" w14:textId="77777777" w:rsidR="00143D5B" w:rsidRDefault="00143D5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -4309,60 +4579,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="0E5CB7EE">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -4432,60 +4702,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="18D9AB97">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -6853,67 +7123,67 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1128082287">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="540632182">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1009867136">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1229538188">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1229804152">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="316689014">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2055" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -6933,114 +7203,118 @@
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001219B2"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
+    <w:rsid w:val="00141470"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00143D5B"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00183551"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001F61FF"/>
     <w:rsid w:val="001F6CC7"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="002874D2"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="0029505F"/>
+    <w:rsid w:val="002B0AD0"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B6F22"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
+    <w:rsid w:val="00364C9F"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C0A5E"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F0D2F"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
@@ -7240,76 +7514,79 @@
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B841D1"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA6BD1"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C46ECB"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC6AC3"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D270F7"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF77C9"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E71BD2"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
@@ -7324,72 +7601,73 @@
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F474FA"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD5A94"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="1370E4E1"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2055" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
@@ -10189,72 +10467,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7184</Characters>
+  <Pages>2</Pages>
+  <Words>1523</Words>
+  <Characters>8077</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7404</CharactersWithSpaces>
+  <CharactersWithSpaces>9581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Knä – Fri kropp</dc:title>
+  <dc:title>Knä – Fri kropp, Hultén, intrakondylär projektion</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>26</revision>
+  <revision>30</revision>
   <lastPrinted>2024-03-07T08:35:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>